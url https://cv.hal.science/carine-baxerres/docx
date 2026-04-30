--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Baxerres </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche en anthropologie à l'IRD</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carine-baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3023-3449</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144421690</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-4399-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presentation for ERC CoG 2024 submission</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research achievements's Bibliography</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-scientific editor of a collective book resulting from the ERC Globalmed Starting Grant: Baxerres C., Cassier M. (eds.). Understanding Drugs Markets: An Analysis of Medicines, Regulations and Pharmaceutical Systems in the Global South, London, 2021, Routledge (French version published by Editions de l’IRD in 2022).HAL: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-03592712</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / French version : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://books.openedition.org/irdeditions/46056</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / English version: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.taylorfrancis.com/books/oa-edit/10.4324/9780429329517/understanding-drugs-markets-carine-baxerres-maurice-cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-PI for a French-German research project: AMR-B-CHANGE - Improving Antibiotics Use in West Africa: Exploring the Current Situation and Developing Strategies for Behavior Change (call for projects on Antimicrobial Resistance, ANR & BMBF, 2021–25).</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr.fr/Project-ANR-20-AMRB-0002</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">I gave 13 scientific presentations (Royal Anthropological Institute Conference, IIPPE Conference, STS Conference, etc.), 1 scientific article has been submitted (JMIR Research Protocols), and 3 are in progress.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A pluri-disciplinary publication from Globalmed: Damien B.G., Baxerres C., Apetoh E., Le Hesran J.-Y, “Between Traditional Remedies and Pharmaceutical Drugs: Prevention and Treatment of “Palu” in Households in Benin, West Africa,” 2020, BMC Public Health, 20.Open access : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://rdcu.be/b7p27</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / HAL : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://amu.hal.science/hal-03169802</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">An anthropology publication from Globalmed: Bureau-Point E., Baxerres C., Chheang S., “Self-Medication and the Pharmaceutical System in Cambodia,” 2020, Medical Anthropology.Open Access : </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1080/01459740.2020.1753726</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / HAL : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-02984387</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific coordination of a journal issue, together with two well-known colleagues: Baxerres C., Dussy D., Musso S. (eds.). Expériences et politiques des « crises » en santé humaine et environnementale, 2021, Anthropologie & Santé, 22.Open Access : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/anthropologiesante/9308</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/anthropologiesante/9735</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">HAL : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-03274228</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-03274223</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific coordination of a journal issue, together with a political scientist colleague:Baxerres C., Eboko F. (eds.). Global Health : Et la santé ? [Global Health: And health?], 2019, Politique Africaine, 156 (4).French version : </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-politique-africaine-2019-4?lang=fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / English version : </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/article/E_POLAF_156_0005?lang=en</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / HAL : </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-02623579</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pluri-disciplinary publication focusing on an abortifacient: Baxerres C., Boko I., Konkobo A., Ouattara F., Guillaume A. “Abortion in two Francophone African Countries: A Study of whether Women have Begun to Use Misoprostol in Benin and Burkina Faso,” 2018, Contraception, 97(2).Open access : </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.contraceptionjournal.org/article/S0010-7824(17)30499-7/fulltext</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) / HAL : </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://amu.hal.science/hal-03190501</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(Drabo S., Ouattara F., Baxerres C., Guillaume A., Reproductive Health Governance: Availability and Professional Use of Misoprostol in Benin and Burkina Faso, 2022, Nordic Journal of African Studies, open access : </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.njas.fi/njas/article/view/926</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). HAL : </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://amu.hal.science/hal-03807109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific co-editor of the proceedings of the major Globalmed international colloquium: Baxerres C., Marquis C. (eds.). Regulations, Markets, Health: Questioning Current Stakes of Pharmaceuticals in Africa, 2018, Proceedings of the international colloquium, IRSP, Ouidah, Benin.HAL : </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.archives-ouvertes.fr/hal-01988227</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A chapter on biomedical and informal monitoring in pregnancy: Baxerres C., Egrot M., Duquenois S., Sambiéni E.N., Le Hesran J.-Y. “La biomédicalisation de la grossesse au Bénin s’accompagne-t-elle d’un processus de marchandisation ?”. In: Haxaire C., Moutaud B., Farnanier C. (eds.), L’innovation en santé. Technologies, organisations, changements, Rennes, 2018, Presse Universitaires de Rennes, p. 23–40HAL : </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://amu.hal.science/hal-01932734</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A publication on pharmaceutical capitalism: Baxerres C., “La marchandisation du médicament au Bénin. Illustration locale d’un phénomène global”, 2014, Le journal des anthropologues, 138–139.open access : </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/jda/4444</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">October 2020–present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropology & Health/A&S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">January 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Dissonances and Convergences between Anthropology and Public Health, at IMERA in Marseille. (</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://imera.hypotheses.org/6403</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">November 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Research workshop: Pharmaceuticals and development in the Global South, University of Manchester. (</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://blog.gdi.manchester.ac.uk/emerging-research-on-pharmaceuticals-and-development-in-the-global-south/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">October 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Workshop Living With AMR: Novel Ways of Co-Habiting in a Resistant World, in Helsinki, in May 2023. (</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.socialmicrobes.org/current/engaging-in-critical-social-science-of-public-health-workshop-in-benin-19-20-october-2019/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">September 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: International research group on the quality of medicinal plants for their integration into the healthcare system, funded by the IRD (</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://quality-network.ird.fr/en/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ).-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">June 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Workshop Circulation of Biomedical Knowledge and Materiality between Africa and Asia, ECAS Conference, Edinburgh. (</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ecasconference.org/2019/panels#7611</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">January 2018–October 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: I was asked to join the Institutional Review Board of the Institut Pasteur in Paris, as a full member-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">October 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Together with Daniel Arhinful, I organized the workshop Choice of Regulation and Pharmaceutical Systems Performance, 5th Global Symposium on Health System Research, Liverpool.-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">September 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: The Oxford Statement, The Lancet (7). (</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.thelancet.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">\journals\langlo\article\PIIS2214-109X(19)30426-7\fulltext)-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">July 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Workshop “Les chantiers de la santé en Afrique : répétition de scenarios déjà vus ou véritables dynamiques nouvelles?” 5th Conference on African Studies in France, AMU, Marseille (</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://reaf2018.sciencesconf.org/resource/page/id/17.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">July 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Workshop “Entre abondance et rareté: questionner le rapport ambigu de l’Afrique au medicament”, 4th Conference on African Studies in France, Institut National des Langues et Civilisations Orientales, Paris. (</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://reaf2016.sciencesconf.org/index.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">May 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: International colloquium “L’automédication en question. Un bricolage socialement et territorialement situé”, Université de Nantes.(</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://automedication.sciencesconf.org/index.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">March 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: International colloquium “Rencontres Nord/Sud de l’automédication et de ses determinants”, Cotonou, Benin. (</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://automed.hypotheses.org/category/cotonou2015</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additional Information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The international expert seminar, “Rationalizing Drug Markets? Historic Tensions and Perspectives on Commodification”, planned for March 30-31, 2020 at the EHESS in Marseille. Program and abstracts : </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-04711480</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">•	Other contributions to the research community</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">My participation in the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">scientific work of the research units</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MERIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://umr-merit.ird.fr/en/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) in Paris and in Cotonou,</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labo 1point5 collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://labos1point5.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNE in Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: (</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://centrenorbertelias.cnrs.fr/language/en/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lped.fr/?PagePrincipale&lang=en</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (see organizational chart: </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lped.fr/?Organigramme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">My involvement in </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">training new researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:AMADES association’s dissertation prize selection committee (</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://amades.hypotheses.org/equipe-damades-2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Work to </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">leverage and safeguard the health anthropology knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Special issue of the journal A&S : </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/anthropologiesante/10823</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making research available to the general public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:“Vaincre le paludisme” [Eradicate malaria] (2014, no longer online)Series of podcasts as one of the main experts interviewed (Podcast : </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.binge.audio/podcast/programme-b/street-medocs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)Presentation and discussion focusing on the publication of four books, including the one that came out of Globalmed (Video : </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=zco9Vx2kXUI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est anthropologue à l'Institut français de Recherche pour le Développement - UMR LPED (IRD - Aix-Marseille Université).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a été le principal investigateur du programme de recherche GLOBALMED (ERC Starting Grant, 2014-19). Elle est co-coordinatrice du programme AMR-B-CHANGE &amp;quot;Improving antibiotics use in Wesr Africa: exploring current situation and developing strategies for behaviour change&amp;quot; (ANR-BMBF) (2021-24).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis l’année 2001, elle mène des recherches sur les questions du recours aux soins, de l’accès au médicament et du marché global et local du médicament en Afrique de l’Ouest (Sénégal, Bénin, Ghana) et plus récemment également au Cambodge. Elle s'est d'abord intéressée aux questions de santé courantes et quotidiennes (parmi lesquelles en Afrique de l'Ouest le paludisme) et aux médicaments utilisés pour ces raisons par les individus (analgésiques, antipyrétiques, antibiotiques). Plus récemment, elle s'intéresse également à d'autres classes thérapeutiques (abortifs, contraceptifs, anti-helminthiques, anti-hypertenseurs). Les thématiques principales qu'elle aborde dans ces domaines sont celles de la circulation (y compris transfrontière), de la distribution (détaillante et grossiste) et des usages des médicaments. Mais elle s'intéresse aussi aux questions de production pharmaceutique ainsi qu'aux législations qui encadrent le médicament. A côté de ce domaine principal de recherche, Carine Baxerres travaille également en Afrique de l'Ouest sur la question du suivi de la grossesse et sur celle de la gestion des grossesses non désirées. Anthropologue, elle travaille étroitement en lien avec des sociologues et des épidémiologistes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du médicament informel au médicament libéralisé : les offres et les usages du médicament pharmaceutique à Cotonou (Bénin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Paris, EHESS en cotutelle avec Université d'Abomey-Calavi, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010EHES0377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04879164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pourraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Haxaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD, 336 p., 2022, Synthèses, 978-2-7099-2950-9. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.46056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding drugs markets : an analysis of medicines, regulations and pharmaceutical systems in the Global South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 1, 2021, 978-1-03-204313-5. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429329517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du médicament informel au médicament libéralisé - Une anthropologie du médicament pharmaceutique au Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines. , 2014, 9782813000538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso : oeuvre et posture en anthropologie politique, publique et impliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarradon-Eck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, No hs 24 bis, [321 p. en ligne], 2022, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.10823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences et politiques des «crises» en santé humaine et environnementale [dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, 2021, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.9308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global health : et la santé ? [Dossier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Eboko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 156, p. 5-119, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médicaments dans les Suds : nouveaux produits, nouveaux enjeux, Autrepart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">64, pp.187, 2013, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.063.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02862549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the current situation and developing strategies for behavior change to improve antibiotic use in West Africa : protocol for a multidisciplinary interventional research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maresa Neuerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Dekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Arhinful</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Research Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.e66424. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/66424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive Health Governance: Availability and Professional Use of Misoprostol in Benin and Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Drabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of African studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'importance de mettre en lumière l'oeuvre intellectuelle et la posture de chercheuse-enseignante de Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarradon-Eck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, No hs 24 bis, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.11883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmages à Sandrine Musso : liens rassemblés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarradon-Eck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, No hs 24 bis, [2 p. en ligne]. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.11880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humaniser l'accouchement au Bénin ? : retour sur l'échec d'un projet de la coopération japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Schantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboubakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, [21 p.]. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.11560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vivant face aux « crises » sanitaires : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Expériences et politiques des «crises» en santé humaine, animale et environnementale, 22, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.9735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household sampling through geocoded points and satellite view: A step-by-step approach to implement a spatial sampling method for demographic and health surveys in areas without population sampling frame and with limited resource settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Apetoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Palstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (4), pp.173-182. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2021.04.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Medication and the Pharmaceutical System in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sena Chheang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01459740.2020.1753726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between traditional remedies and pharmaceutical drugs: prevention and treatment of “Palu” in households in Benin, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barikissou Georgia Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Apetoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-020-09479-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile mobilisation de la recherche en sciences sociales sur le médicament pour la révision des politiques pharmaceutiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Scientifques Réalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, no hors-série, p. 19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques, acteurs et dynamiques à l'ère de la Global Health : introduction au thème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Eboko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 156, p. 5-20. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.156.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home treatment and use of informal market of pharmaceutical drugs for the management of paediatric malaria in Cotonou, Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Apetoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-018-2504-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des politiques pharmaceutiques nationales à l’épreuve des programmes de santé globale. L’approvisionnement des médicaments contre le paludisme au Bénin et au Ghana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pourraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48-49, pp.169 - 192. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropodev.706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abortion in two francophone African countries: a study of whether women have begun to use misoprostol in Benin and Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Boko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjara Konkobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (2), pp.130-136. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.contraception.2017.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des grossesses non désirées au Bénin et au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Boko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjara Konkobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.2872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger au Bénin les usages populaires d’un médicament abortif, le misoprostol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de médecine périnatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.20 - 24. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12611-016-0388-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente-cinq ans d’anthropologie du médicament en Afrique : retour sur l’étude des marchés informels, des hôpitaux et des usages pharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Haxaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reports of long-lasting insecticidal bed nets catching on fire : a threat to bed net users and to successful malaria control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, art. no 247 - 7 p. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-13-247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01521067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’augmentation et la diversification de l’offre médicamenteuse dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.063.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automédication versus consultation : la prise en charge de leur santé par les individus, entre autonomie et dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Arhinful</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.241-263, 2022, Synthèses, 978-2-7099-2950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une distribution et des usages divergents des CTA au Bénin et au Ghana : quand le système pharmaceutique génère des attachements persistants ou de nouvelles appropriations de molécules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Arhinful</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.173-189, 2022, Synthèses, 978-2-7099-2950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationaliser les marchés de médicaments dans les Suds : réinventer et développer l'usage des médicaments essentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds. Entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03879605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution et accès au médicament : le monopole du pharmacien en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Kpatchavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Arhinful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.87-106, 2022, Synthèses, 978-2-7099-2950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la qualité subjective du médicament façonne l'économie de la distribution et de la production pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Kpatchavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Arhinful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.265-287, 2022, Synthèses, 978-2-7099-2950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationaliser les marchés de médicaments dans les Suds : réinventer et développer l'usage des médicaments essentiels : conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.289-305, 2022, Synthèses, 978-2-7099-2950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le façonnement historique des marchés pharmaceutiques dans les Suds et leurs régulations multiples : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.17-28, 2022, Synthèses, 978-2-7099-2950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité des représentants pharmaceutiques au Bénin et au Ghana : une contribution à la construction de l'économie du médicament des pays africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mahamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.215-240, 2022, Synthèses, 978-2-7099-2950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontations entre les marchés subventionnés et les marchés privés de CTA : quand les régulations administratives, de la Global Health et marchandes s'empilent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pourraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.153-172, 2022, Synthèses, 978-2-7099-2950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Rationalizing drug markets in the Global South: re-making medicines essential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Pharmaceutical Markets: An Analysis of Medicines, Regulations and Health Systems in the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and access to medicines : role of the pharmacist monopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Kpatchavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Arhinful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding drugs markets : an analysis of medicines, regulations and pharmaceutical systems in the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.72-93, 2021, Routledge Studies in the Sociology of Health and Illness, 978-1-032-04313-5. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429329517-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When subjective quality shapes the whole economy of pharmaceutical distribution and production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Kpatchavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Arhinful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding drugs markets : an analysis of medicines, regulations and pharmaceutical systems in the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.249-273, 2021, Routledge Studies in the Sociology of Health and Illness, 978-1-032-04313-5. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429329517-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paludisme à l'ère de la santé globale, entre retour des velléités d'élimination et permanence des bricolages populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilienne Anago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hémadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolphe Kpatchavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Diarra, Aïssa (ed.); Musso, Sandrine (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guérir en Afrique : promesses et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.275-293, 2021, Anthropologies et Médecines, 978-2-343-22048-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clashes between subsidized and private ACT markets: when institutional, health, and marketing regulations collide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pourraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Markets: An Analysis of Medicines, Regulations and Health Systems in the Global South, Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clashes between subsidized and private ACT markets When administrative, Global Health, and marketing regulations collide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pourraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Drugs Markets An Analysis of Medicines, Regulations and Pharmaceutical Systems in the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.136-156, 2021, Routledge Studies in the Sociology of Health and Illness, 978-0-367-35067-3. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429329517-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Pharmaceutical markets in the Global South: shaped by history and multiple regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Pharmaceutical Markets: An Analysis of Medicines, Regulations and Health Systems in the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-medication versus consultation : individual autonomy and dependence in health decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Arhinful</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding drugs markets : an analysis of medicines, regulations and pharmaceutical systems in the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.225-248, 2021, Routledge Studies in the Sociology of Health and Illness, 978-1-032-04313-5. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429329517-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the pharmaceutical system creates persistent attachments or new appropriations of drug molecules : divergent ACT distribution and use in Benin and Ghana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Arhinful</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding drugs markets : an analysis of medicines, regulations and pharmaceutical systems in the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.157-174, 2021, Routledge Studies in the Sociology of Health and Illness, 978-1-032-04313-5. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429329517-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paludisme à l'ère de la santé globale, entre retour des velléités d'élimination et permanence des bricolages populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilienne Anago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hémadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolphe Kpatchavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guérir en Afrique : promesses et transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Anthropologies &amp; médecines, 978-2-343-22048-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmaceutical representative activities in Benin and Ghana : promoting firms while helping construct the pharmaceutical economy of African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mahamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding drugs markets : an analysis of medicines, regulations and pharmaceutical systems in the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.199-224, 2021, Routledge Studies in the Sociology of Health and Illness, 978-1-032-04313-5. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429329517-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la provenance des médicaments influence leurs usages : arbitrages subjectifs « qualité / prix » au Bénin, au Ghana et au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres Carine; Marquis Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, Marchés, Santé. Interroger les enjeux actuels du médicament en Afrique. Actes de colloque. Ouidah, Bénin, du 26 au 29 mars 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-181, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant propos = Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Marquis, C. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, marchés, santé : interroger les enjeux actuels du médicament en Afrique : actes = Regulations, markets, health : questioning current stakes of pharmaceuticals in Africa : proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet ERC Globalmed, pp.9-12 multigr., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary health care services by public, private for-profit and private not-for-profit providers : understanding the multiplicity of biomedical care services in Benin and Ghana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Kojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kpatinvoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Marquis, C. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, marchés, santé : interroger les enjeux actuels du médicament en Afrique : actes = Regulations, markets, health : questioning current stakes of pharmaceuticals in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet ERC Globalmed, pp.138-147 multigr., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biomédicalisation de la grossesse au Bénin s'accompagne-t-elle d'un processus de marchandisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Duquenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel N’koué Sambiéni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudie Haxaire; Baptiste Moutaud; Cyril Farnarier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation en santé : technologies, organisations, changements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-188, 2018, Le Sens social, 978-2-7535-6633-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les moustiquaires poussent l’anthropologie à repenser l’innovation et l’acceptabilité dans le champ de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Houngnihin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudie Haxaire; Baptiste Moutaud; Cyril Farnarier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation en santé. Technologies, organisations, changements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaires de Rennes, pp.23-40, 2018, Le Sens social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'intermédiaire informel, devenir détaillant, grossiste puis producteur pharmaceutique : les trajectoires &amp;quot;vertueuses&amp;quot; des hommes d'affaires du médicament au Ghana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Marquis, C. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, marchés, santé : interroger les enjeux actuels du médicament en Afrique : actes = Regulations, markets, health : questioning current stakes of pharmaceuticals in Africa : proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet ERC Globalmed, pp.30-40 multigr., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dualité de l'accès au médicament en Afrique de l'Ouest : les CTA entre large distribution et consommation sous surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mamadou Badji, Alice Desclaux (dir.). Nouveaux enjeux éthiques autour du médicament en Afrique : analyses en anthropologie, droit et santé publique. Dakar : L'Harmattan-Sénégal, ISBN 9782343080727 : 141-158.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02067055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationaliser les marchés du médicament ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Quet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rationaliser les marchés du médicament ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulations, Marchés, Santé : interroger les enjeux actuels du médicament en Afrique. Actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, Marchés, Santé : interroger les enjeux actuels du médicament en Afrique / Regulations, Markets, Health : questioning current stakes of pharmaceuticals in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Ouidah, Bénin. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'automédication et ses déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'automédication et ses déterminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Cotonou, Bénin. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Blown away by antimicrobial resistance in Ghana : how to study the infinite presence of Antibiotics in our daily lives ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novinyo Yoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Arhinful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAI Medical Anthropology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automédication ou Prescription ? Les relations entre les vendeurs et les acheteurs de médicaments au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malinda To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’automédication en question : un bricolage socialement et territorialement situé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les modes de distribution pharmaceutique influencent les usages des médicaments. Une recherche comparative menée au Bénin, au Ghana et au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolphe Kpatchavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Arhinful</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’automédication en question : un bricolage socialement et territorialement situé [AeQ 2016]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médicaments en Afrique de l'Ouest : où placer la frontière entre le formel et l'informel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, en ligne [4 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales du paludisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02069681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Baxerres </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche en anthropologie à l'IRD</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carine-baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3023-3449</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144421690</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-4399-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presentation for ERC CoG 2024 submission</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research achievements's Bibliography</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-scientific editor of a collective book resulting from the ERC Globalmed Starting Grant: Baxerres C., Cassier M. (eds.). Understanding Drugs Markets: An Analysis of Medicines, Regulations and Pharmaceutical Systems in the Global South, London, 2021, Routledge (French version published by Editions de l’IRD in 2022).HAL: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-03592712</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / French version : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://books.openedition.org/irdeditions/46056</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / English version: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.taylorfrancis.com/books/oa-edit/10.4324/9780429329517/understanding-drugs-markets-carine-baxerres-maurice-cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-PI for a French-German research project: AMR-B-CHANGE - Improving Antibiotics Use in West Africa: Exploring the Current Situation and Developing Strategies for Behavior Change (call for projects on Antimicrobial Resistance, ANR & BMBF, 2021–25).</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr.fr/Project-ANR-20-AMRB-0002</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">I gave 13 scientific presentations (Royal Anthropological Institute Conference, IIPPE Conference, STS Conference, etc.), 1 scientific article has been submitted (JMIR Research Protocols), and 3 are in progress.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A pluri-disciplinary publication from Globalmed: Damien B.G., Baxerres C., Apetoh E., Le Hesran J.-Y, “Between Traditional Remedies and Pharmaceutical Drugs: Prevention and Treatment of “Palu” in Households in Benin, West Africa,” 2020, BMC Public Health, 20.Open access : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://rdcu.be/b7p27</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / HAL : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://amu.hal.science/hal-03169802</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">An anthropology publication from Globalmed: Bureau-Point E., Baxerres C., Chheang S., “Self-Medication and the Pharmaceutical System in Cambodia,” 2020, Medical Anthropology.Open Access : </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1080/01459740.2020.1753726</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / HAL : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-02984387</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific coordination of a journal issue, together with two well-known colleagues: Baxerres C., Dussy D., Musso S. (eds.). Expériences et politiques des « crises » en santé humaine et environnementale, 2021, Anthropologie & Santé, 22.Open Access : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/anthropologiesante/9308</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/anthropologiesante/9735</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">HAL : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-03274228</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-03274223</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific coordination of a journal issue, together with a political scientist colleague:Baxerres C., Eboko F. (eds.). Global Health : Et la santé ? [Global Health: And health?], 2019, Politique Africaine, 156 (4).French version : </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-politique-africaine-2019-4?lang=fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / English version : </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/article/E_POLAF_156_0005?lang=en</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / HAL : </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-02623579</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pluri-disciplinary publication focusing on an abortifacient: Baxerres C., Boko I., Konkobo A., Ouattara F., Guillaume A. “Abortion in two Francophone African Countries: A Study of whether Women have Begun to Use Misoprostol in Benin and Burkina Faso,” 2018, Contraception, 97(2).Open access : </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.contraceptionjournal.org/article/S0010-7824(17)30499-7/fulltext</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) / HAL : </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://amu.hal.science/hal-03190501</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(Drabo S., Ouattara F., Baxerres C., Guillaume A., Reproductive Health Governance: Availability and Professional Use of Misoprostol in Benin and Burkina Faso, 2022, Nordic Journal of African Studies, open access : </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.njas.fi/njas/article/view/926</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). HAL : </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://amu.hal.science/hal-03807109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific co-editor of the proceedings of the major Globalmed international colloquium: Baxerres C., Marquis C. (eds.). Regulations, Markets, Health: Questioning Current Stakes of Pharmaceuticals in Africa, 2018, Proceedings of the international colloquium, IRSP, Ouidah, Benin.HAL : </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.archives-ouvertes.fr/hal-01988227</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A chapter on biomedical and informal monitoring in pregnancy: Baxerres C., Egrot M., Duquenois S., Sambiéni E.N., Le Hesran J.-Y. “La biomédicalisation de la grossesse au Bénin s’accompagne-t-elle d’un processus de marchandisation ?”. In: Haxaire C., Moutaud B., Farnanier C. (eds.), L’innovation en santé. Technologies, organisations, changements, Rennes, 2018, Presse Universitaires de Rennes, p. 23–40HAL : </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://amu.hal.science/hal-01932734</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A publication on pharmaceutical capitalism: Baxerres C., “La marchandisation du médicament au Bénin. Illustration locale d’un phénomène global”, 2014, Le journal des anthropologues, 138–139.open access : </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/jda/4444</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">October 2020–present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropology & Health/A&S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">January 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Dissonances and Convergences between Anthropology and Public Health, at IMERA in Marseille. (</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://imera.hypotheses.org/6403</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">November 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Research workshop: Pharmaceuticals and development in the Global South, University of Manchester. (</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://blog.gdi.manchester.ac.uk/emerging-research-on-pharmaceuticals-and-development-in-the-global-south/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">October 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Workshop Living With AMR: Novel Ways of Co-Habiting in a Resistant World, in Helsinki, in May 2023. (</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.socialmicrobes.org/current/engaging-in-critical-social-science-of-public-health-workshop-in-benin-19-20-october-2019/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">September 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: International research group on the quality of medicinal plants for their integration into the healthcare system, funded by the IRD (</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://quality-network.ird.fr/en/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ).-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">June 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Workshop Circulation of Biomedical Knowledge and Materiality between Africa and Asia, ECAS Conference, Edinburgh. (</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ecasconference.org/2019/panels#7611</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">January 2018–October 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: I was asked to join the Institutional Review Board of the Institut Pasteur in Paris, as a full member-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">October 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Together with Daniel Arhinful, I organized the workshop Choice of Regulation and Pharmaceutical Systems Performance, 5th Global Symposium on Health System Research, Liverpool.-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">September 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: The Oxford Statement, The Lancet (7). (</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.thelancet.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">\journals\langlo\article\PIIS2214-109X(19)30426-7\fulltext)-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">July 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Workshop “Les chantiers de la santé en Afrique : répétition de scenarios déjà vus ou véritables dynamiques nouvelles?” 5th Conference on African Studies in France, AMU, Marseille (</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://reaf2018.sciencesconf.org/resource/page/id/17.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">July 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Workshop “Entre abondance et rareté: questionner le rapport ambigu de l’Afrique au medicament”, 4th Conference on African Studies in France, Institut National des Langues et Civilisations Orientales, Paris. (</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://reaf2016.sciencesconf.org/index.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">May 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: International colloquium “L’automédication en question. Un bricolage socialement et territorialement situé”, Université de Nantes.(</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://automedication.sciencesconf.org/index.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">March 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: International colloquium “Rencontres Nord/Sud de l’automédication et de ses determinants”, Cotonou, Benin. (</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://automed.hypotheses.org/category/cotonou2015</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additional Information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The international expert seminar, “Rationalizing Drug Markets? Historic Tensions and Perspectives on Commodification”, planned for March 30-31, 2020 at the EHESS in Marseille. Program and abstracts : </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-04711480</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">•	Other contributions to the research community</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">My participation in the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">scientific work of the research units</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MERIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://umr-merit.ird.fr/en/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) in Paris and in Cotonou,</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labo 1point5 collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://labos1point5.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNE in Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: (</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://centrenorbertelias.cnrs.fr/language/en/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lped.fr/?PagePrincipale&lang=en</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (see organizational chart: </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lped.fr/?Organigramme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">My involvement in </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">training new researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:AMADES association’s dissertation prize selection committee (</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://amades.hypotheses.org/equipe-damades-2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Work to </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">leverage and safeguard the health anthropology knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Special issue of the journal A&S : </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/anthropologiesante/10823</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making research available to the general public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:“Vaincre le paludisme” [Eradicate malaria] (2014, no longer online)Series of podcasts as one of the main experts interviewed (Podcast : </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.binge.audio/podcast/programme-b/street-medocs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)Presentation and discussion focusing on the publication of four books, including the one that came out of Globalmed (Video : </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=zco9Vx2kXUI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est anthropologue à l'Institut français de Recherche pour le Développement - UMR LPED (IRD - Aix-Marseille Université).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a été le principal investigateur du programme de recherche GLOBALMED (ERC Starting Grant, 2014-19). Elle est co-coordinatrice du programme AMR-B-CHANGE &amp;quot;Improving antibiotics use in Wesr Africa: exploring current situation and developing strategies for behaviour change&amp;quot; (ANR-BMBF) (2021-24).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis l’année 2001, elle mène des recherches sur les questions du recours aux soins, de l’accès au médicament et du marché global et local du médicament en Afrique de l’Ouest (Sénégal, Bénin, Ghana) et plus récemment également au Cambodge. Elle s'est d'abord intéressée aux questions de santé courantes et quotidiennes (parmi lesquelles en Afrique de l'Ouest le paludisme) et aux médicaments utilisés pour ces raisons par les individus (analgésiques, antipyrétiques, antibiotiques). Plus récemment, elle s'intéresse également à d'autres classes thérapeutiques (abortifs, contraceptifs, anti-helminthiques, anti-hypertenseurs). Les thématiques principales qu'elle aborde dans ces domaines sont celles de la circulation (y compris transfrontière), de la distribution (détaillante et grossiste) et des usages des médicaments. Mais elle s'intéresse aussi aux questions de production pharmaceutique ainsi qu'aux législations qui encadrent le médicament. A côté de ce domaine principal de recherche, Carine Baxerres travaille également en Afrique de l'Ouest sur la question du suivi de la grossesse et sur celle de la gestion des grossesses non désirées. Anthropologue, elle travaille étroitement en lien avec des sociologues et des épidémiologistes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du médicament informel au médicament libéralisé : les offres et les usages du médicament pharmaceutique à Cotonou (Bénin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Paris, EHESS en cotutelle avec Université d'Abomey-Calavi, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010EHES0377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04879164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pourraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Haxaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD, 336 p., 2022, Synthèses, 978-2-7099-2950-9. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.46056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding drugs markets : an analysis of medicines, regulations and pharmaceutical systems in the Global South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 1, 2021, 978-1-03-204313-5. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429329517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du médicament informel au médicament libéralisé - Une anthropologie du médicament pharmaceutique au Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines. , 2014, 9782813000538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso : oeuvre et posture en anthropologie politique, publique et impliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarradon-Eck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, No hs 24 bis, [321 p. en ligne], 2022, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.10823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences et politiques des «crises» en santé humaine et environnementale [dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, 2021, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.9308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global health : et la santé ? [Dossier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Eboko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 156, p. 5-119, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médicaments dans les Suds : nouveaux produits, nouveaux enjeux, Autrepart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">64, pp.187, 2013, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.063.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02862549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the current situation and developing strategies for behavior change to improve antibiotic use in West Africa : protocol for a multidisciplinary interventional research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maresa Neuerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Dekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Arhinful</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Research Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.e66424. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/66424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmages à Sandrine Musso : liens rassemblés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarradon-Eck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, No hs 24 bis, [2 p. en ligne]. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.11880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'importance de mettre en lumière l'oeuvre intellectuelle et la posture de chercheuse-enseignante de Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarradon-Eck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, No hs 24 bis, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.11883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive Health Governance: Availability and Professional Use of Misoprostol in Benin and Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Drabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of African studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humaniser l'accouchement au Bénin ? : retour sur l'échec d'un projet de la coopération japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Schantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboubakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, [21 p.]. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.11560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vivant face aux « crises » sanitaires : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Expériences et politiques des «crises» en santé humaine, animale et environnementale, 22, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.9735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household sampling through geocoded points and satellite view: A step-by-step approach to implement a spatial sampling method for demographic and health surveys in areas without population sampling frame and with limited resource settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Apetoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Palstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (4), pp.173-182. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2021.04.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Medication and the Pharmaceutical System in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sena Chheang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01459740.2020.1753726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between traditional remedies and pharmaceutical drugs: prevention and treatment of “Palu” in households in Benin, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barikissou Georgia Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Apetoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-020-09479-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile mobilisation de la recherche en sciences sociales sur le médicament pour la révision des politiques pharmaceutiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Scientifques Réalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, no hors-série, p. 19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques, acteurs et dynamiques à l'ère de la Global Health : introduction au thème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Eboko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 156, p. 5-20. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.156.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des politiques pharmaceutiques nationales à l’épreuve des programmes de santé globale. L’approvisionnement des médicaments contre le paludisme au Bénin et au Ghana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pourraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48-49, pp.169 - 192. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropodev.706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home treatment and use of informal market of pharmaceutical drugs for the management of paediatric malaria in Cotonou, Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Apetoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-018-2504-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abortion in two francophone African countries: a study of whether women have begun to use misoprostol in Benin and Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Boko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjara Konkobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (2), pp.130-136. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.contraception.2017.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des grossesses non désirées au Bénin et au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Boko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjara Konkobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.2872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger au Bénin les usages populaires d’un médicament abortif, le misoprostol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de médecine périnatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.20 - 24. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12611-016-0388-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente-cinq ans d’anthropologie du médicament en Afrique : retour sur l’étude des marchés informels, des hôpitaux et des usages pharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Haxaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reports of long-lasting insecticidal bed nets catching on fire : a threat to bed net users and to successful malaria control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, art. no 247 - 7 p. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-13-247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01521067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’augmentation et la diversification de l’offre médicamenteuse dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.063.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution et accès au médicament : le monopole du pharmacien en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Kpatchavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Arhinful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.87-106, 2022, Synthèses, 978-2-7099-2950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la qualité subjective du médicament façonne l'économie de la distribution et de la production pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Kpatchavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Arhinful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.265-287, 2022, Synthèses, 978-2-7099-2950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automédication versus consultation : la prise en charge de leur santé par les individus, entre autonomie et dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Arhinful</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.241-263, 2022, Synthèses, 978-2-7099-2950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une distribution et des usages divergents des CTA au Bénin et au Ghana : quand le système pharmaceutique génère des attachements persistants ou de nouvelles appropriations de molécules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Arhinful</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.173-189, 2022, Synthèses, 978-2-7099-2950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationaliser les marchés de médicaments dans les Suds : réinventer et développer l'usage des médicaments essentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds. Entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03879605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationaliser les marchés de médicaments dans les Suds : réinventer et développer l'usage des médicaments essentiels : conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.289-305, 2022, Synthèses, 978-2-7099-2950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le façonnement historique des marchés pharmaceutiques dans les Suds et leurs régulations multiples : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.17-28, 2022, Synthèses, 978-2-7099-2950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité des représentants pharmaceutiques au Bénin et au Ghana : une contribution à la construction de l'économie du médicament des pays africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mahamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.215-240, 2022, Synthèses, 978-2-7099-2950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontations entre les marchés subventionnés et les marchés privés de CTA : quand les régulations administratives, de la Global Health et marchandes s'empilent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pourraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.153-172, 2022, Synthèses, 978-2-7099-2950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paludisme à l'ère de la santé globale, entre retour des velléités d'élimination et permanence des bricolages populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilienne Anago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hémadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolphe Kpatchavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Diarra, Aïssa (ed.); Musso, Sandrine (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guérir en Afrique : promesses et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.275-293, 2021, Anthropologies et Médecines, 978-2-343-22048-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clashes between subsidized and private ACT markets: when institutional, health, and marketing regulations collide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pourraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Markets: An Analysis of Medicines, Regulations and Health Systems in the Global South, Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When subjective quality shapes the whole economy of pharmaceutical distribution and production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Kpatchavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Arhinful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding drugs markets : an analysis of medicines, regulations and pharmaceutical systems in the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.249-273, 2021, Routledge Studies in the Sociology of Health and Illness, 978-1-032-04313-5. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429329517-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and access to medicines : role of the pharmacist monopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Kpatchavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Arhinful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding drugs markets : an analysis of medicines, regulations and pharmaceutical systems in the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.72-93, 2021, Routledge Studies in the Sociology of Health and Illness, 978-1-032-04313-5. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429329517-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Rationalizing drug markets in the Global South: re-making medicines essential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Pharmaceutical Markets: An Analysis of Medicines, Regulations and Health Systems in the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clashes between subsidized and private ACT markets When administrative, Global Health, and marketing regulations collide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pourraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Drugs Markets An Analysis of Medicines, Regulations and Pharmaceutical Systems in the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.136-156, 2021, Routledge Studies in the Sociology of Health and Illness, 978-0-367-35067-3. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429329517-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Pharmaceutical markets in the Global South: shaped by history and multiple regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Pharmaceutical Markets: An Analysis of Medicines, Regulations and Health Systems in the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-medication versus consultation : individual autonomy and dependence in health decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Arhinful</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding drugs markets : an analysis of medicines, regulations and pharmaceutical systems in the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.225-248, 2021, Routledge Studies in the Sociology of Health and Illness, 978-1-032-04313-5. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429329517-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the pharmaceutical system creates persistent attachments or new appropriations of drug molecules : divergent ACT distribution and use in Benin and Ghana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Arhinful</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding drugs markets : an analysis of medicines, regulations and pharmaceutical systems in the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.157-174, 2021, Routledge Studies in the Sociology of Health and Illness, 978-1-032-04313-5. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429329517-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paludisme à l'ère de la santé globale, entre retour des velléités d'élimination et permanence des bricolages populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilienne Anago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hémadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolphe Kpatchavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guérir en Afrique : promesses et transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Anthropologies &amp; médecines, 978-2-343-22048-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmaceutical representative activities in Benin and Ghana : promoting firms while helping construct the pharmaceutical economy of African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mahamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding drugs markets : an analysis of medicines, regulations and pharmaceutical systems in the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.199-224, 2021, Routledge Studies in the Sociology of Health and Illness, 978-1-032-04313-5. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429329517-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biomédicalisation de la grossesse au Bénin s'accompagne-t-elle d'un processus de marchandisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Duquenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel N’koué Sambiéni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudie Haxaire; Baptiste Moutaud; Cyril Farnarier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation en santé : technologies, organisations, changements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-188, 2018, Le Sens social, 978-2-7535-6633-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant propos = Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Marquis, C. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, marchés, santé : interroger les enjeux actuels du médicament en Afrique : actes = Regulations, markets, health : questioning current stakes of pharmaceuticals in Africa : proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet ERC Globalmed, pp.9-12 multigr., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la provenance des médicaments influence leurs usages : arbitrages subjectifs « qualité / prix » au Bénin, au Ghana et au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres Carine; Marquis Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, Marchés, Santé. Interroger les enjeux actuels du médicament en Afrique. Actes de colloque. Ouidah, Bénin, du 26 au 29 mars 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-181, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary health care services by public, private for-profit and private not-for-profit providers : understanding the multiplicity of biomedical care services in Benin and Ghana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Kojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kpatinvoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Marquis, C. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, marchés, santé : interroger les enjeux actuels du médicament en Afrique : actes = Regulations, markets, health : questioning current stakes of pharmaceuticals in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet ERC Globalmed, pp.138-147 multigr., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les moustiquaires poussent l’anthropologie à repenser l’innovation et l’acceptabilité dans le champ de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Houngnihin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudie Haxaire; Baptiste Moutaud; Cyril Farnarier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation en santé. Technologies, organisations, changements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaires de Rennes, pp.23-40, 2018, Le Sens social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'intermédiaire informel, devenir détaillant, grossiste puis producteur pharmaceutique : les trajectoires &amp;quot;vertueuses&amp;quot; des hommes d'affaires du médicament au Ghana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Marquis, C. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, marchés, santé : interroger les enjeux actuels du médicament en Afrique : actes = Regulations, markets, health : questioning current stakes of pharmaceuticals in Africa : proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet ERC Globalmed, pp.30-40 multigr., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dualité de l'accès au médicament en Afrique de l'Ouest : les CTA entre large distribution et consommation sous surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mamadou Badji, Alice Desclaux (dir.). Nouveaux enjeux éthiques autour du médicament en Afrique : analyses en anthropologie, droit et santé publique. Dakar : L'Harmattan-Sénégal, ISBN 9782343080727 : 141-158.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02067055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationaliser les marchés du médicament ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Quet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rationaliser les marchés du médicament ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulations, Marchés, Santé : interroger les enjeux actuels du médicament en Afrique. Actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, Marchés, Santé : interroger les enjeux actuels du médicament en Afrique / Regulations, Markets, Health : questioning current stakes of pharmaceuticals in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Ouidah, Bénin. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'automédication et ses déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'automédication et ses déterminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Cotonou, Bénin. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Blown away by antimicrobial resistance in Ghana : how to study the infinite presence of Antibiotics in our daily lives ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novinyo Yoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Arhinful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAI Medical Anthropology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automédication ou Prescription ? Les relations entre les vendeurs et les acheteurs de médicaments au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malinda To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’automédication en question : un bricolage socialement et territorialement situé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les modes de distribution pharmaceutique influencent les usages des médicaments. Une recherche comparative menée au Bénin, au Ghana et au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolphe Kpatchavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Arhinful</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’automédication en question : un bricolage socialement et territorialement situé [AeQ 2016]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médicaments en Afrique de l'Ouest : où placer la frontière entre le formel et l'informel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, en ligne [4 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales du paludisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02069681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB078188"/>
+    <w:nsid w:val="6B69AF02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C05C506A"/>
+    <w:nsid w:val="D6A4D16B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="17248CC1"/>
+    <w:nsid w:val="44BB413A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-baxerres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3023-3449" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144421690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/J-4399-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592712" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irdeditions/46056" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/oa-edit/10.4324/9780429329517/understanding-drugs-markets-carine-baxerres-maurice-cassier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Project-ANR-20-AMRB-0002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdcu.be/b7p27" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169802" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01459740.2020.1753726" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984387" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/anthropologiesante/9308" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/anthropologiesante/9735" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274228" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274223" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-politique-africaine-2019-4?lang=fr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/article/E_POLAF_156_0005?lang=en" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623579" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contraceptionjournal.org/article/S0010-7824(17)30499-7/fulltext" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190501" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.njas.fi/njas/article/view/926" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03807109" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01988227" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01932734" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/jda/4444" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/anthropologiesante/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imera.hypotheses.org/6403" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.gdi.manchester.ac.uk/emerging-research-on-pharmaceuticals-and-development-in-the-global-south/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialmicrobes.org/current/engaging-in-critical-social-science-of-public-health-workshop-in-benin-19-20-october-2019/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quality-network.ird.fr/en/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecasconference.org/2019/panels#7611" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thelancet.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reaf2018.sciencesconf.org/resource/page/id/17.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reaf2016.sciencesconf.org/index.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://automedication.sciencesconf.org/index.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://automed.hypotheses.org/category/cotonou2015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711480" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-merit.ird.fr/en/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labos1point5.org/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centrenorbertelias.cnrs.fr/language/en/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lped.fr/?PagePrincipale&amp;lang=en" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lped.fr/?Organigramme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amades.hypotheses.org/equipe-damades-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/anthropologiesante/10823" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.binge.audio/podcast/programme-b/street-medocs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=zco9Vx2kXUI" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04879164v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baxerres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010EHES0377" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cassier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pourraz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haxaire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maham&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46056" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592712v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429329517" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04879199v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarradon-Eck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.10823" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274228v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.9308" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Eboko" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.063.0003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maresa Neuerer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Dekker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bila" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Arhinful" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/66424" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03807109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Drabo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Ouattara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillaume" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862260v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11883" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11880" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aboubakar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11560" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274223v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.9735" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731750v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Apetoh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palstra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Le Hesran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.04.140" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984387v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sena Chheang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01459740.2020.1753726" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169802v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barikissou Georgia Damien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Apetoh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Hesran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-09479-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531481v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623579v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.156.0005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-DZ4PW6NF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02065139v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tilly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2504-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215310v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.706" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190501v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Boko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjara Konkobo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.contraception.2017.10.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02065302v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.2872" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792647v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baxerres" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillaume" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12611-016-0388-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02065343v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chabrol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01521067v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houngnihin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Damien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dj&#232;nontin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-247" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361293v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844022v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Sams" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Houngnihin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Arhinful" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843963v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879605v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843945v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Kpatchavi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844030v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844035v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843931v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844009v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maham&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843952v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pourraz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096497v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673375v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429329517-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673900v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429329517-11" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206741v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilienne Anago" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey H&#233;madou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Kpatchavi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215352v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151302v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429329517-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096498v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673888v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429329517-10" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673845v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sams" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429329517-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217379v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-guerir_en_afrique_promesses_et_transformations_alice_desclaux_aissa_diarra_sandrine_musso-9782343220482-67893.html" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673866v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429329517-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117814v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bureau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962129v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962173v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Kojo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kpatinvoh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01932734v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duquenois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#8217;kou&#233; Sambi&#233;ni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064490v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962197v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067055v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711480v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rabier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988227v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Marquis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336870v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guienne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667550v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Seferiadis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novinyo Yoda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916948v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malinda To" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916952v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947607v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069681v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-baxerres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3023-3449" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144421690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/J-4399-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592712" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irdeditions/46056" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/oa-edit/10.4324/9780429329517/understanding-drugs-markets-carine-baxerres-maurice-cassier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Project-ANR-20-AMRB-0002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdcu.be/b7p27" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169802" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01459740.2020.1753726" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984387" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/anthropologiesante/9308" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/anthropologiesante/9735" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274228" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274223" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-politique-africaine-2019-4?lang=fr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/article/E_POLAF_156_0005?lang=en" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623579" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contraceptionjournal.org/article/S0010-7824(17)30499-7/fulltext" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190501" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.njas.fi/njas/article/view/926" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03807109" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01988227" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01932734" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/jda/4444" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/anthropologiesante/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imera.hypotheses.org/6403" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.gdi.manchester.ac.uk/emerging-research-on-pharmaceuticals-and-development-in-the-global-south/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialmicrobes.org/current/engaging-in-critical-social-science-of-public-health-workshop-in-benin-19-20-october-2019/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quality-network.ird.fr/en/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecasconference.org/2019/panels#7611" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thelancet.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reaf2018.sciencesconf.org/resource/page/id/17.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reaf2016.sciencesconf.org/index.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://automedication.sciencesconf.org/index.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://automed.hypotheses.org/category/cotonou2015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711480" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-merit.ird.fr/en/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labos1point5.org/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centrenorbertelias.cnrs.fr/language/en/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lped.fr/?PagePrincipale&amp;lang=en" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lped.fr/?Organigramme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amades.hypotheses.org/equipe-damades-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/anthropologiesante/10823" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.binge.audio/podcast/programme-b/street-medocs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=zco9Vx2kXUI" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04879164v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baxerres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010EHES0377" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cassier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pourraz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haxaire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maham&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46056" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592712v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429329517" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04879199v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarradon-Eck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.10823" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274228v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.9308" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Eboko" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.063.0003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maresa Neuerer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Dekker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bila" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Arhinful" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/66424" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862267v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11880" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862260v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11883" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03807109v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Drabo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Ouattara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillaume" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aboubakar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11560" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274223v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.9735" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731750v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Apetoh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palstra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Le Hesran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.04.140" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984387v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sena Chheang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01459740.2020.1753726" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169802v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barikissou Georgia Damien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Apetoh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Hesran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-09479-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531481v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623579v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.156.0005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-DZ4PW6NF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215310v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.706" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02065139v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tilly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2504-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190501v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Boko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjara Konkobo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.contraception.2017.10.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02065302v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.2872" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792647v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baxerres" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillaume" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12611-016-0388-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02065343v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chabrol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01521067v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houngnihin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Damien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dj&#232;nontin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-247" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361293v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843945v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Kpatchavi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Arhinful" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844030v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844022v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Sams" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Houngnihin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843963v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879605v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844035v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843931v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844009v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maham&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843952v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pourraz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206741v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilienne Anago" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey H&#233;madou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Kpatchavi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215352v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673900v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429329517-11" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673375v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429329517-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096497v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151302v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429329517-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096498v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673888v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429329517-10" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673845v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sams" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429329517-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217379v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-guerir_en_afrique_promesses_et_transformations_alice_desclaux_aissa_diarra_sandrine_musso-9782343220482-67893.html" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673866v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429329517-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01932734v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duquenois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#8217;kou&#233; Sambi&#233;ni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962129v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117814v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bureau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962173v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Kojo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kpatinvoh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064490v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962197v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067055v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711480v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rabier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988227v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Marquis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336870v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guienne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667550v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Seferiadis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novinyo Yoda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916948v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malinda To" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916952v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947607v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069681v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>