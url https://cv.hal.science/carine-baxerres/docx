--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Baxerres </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche en anthropologie à l'IRD</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carine-baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3023-3449</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144421690</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-4399-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presentation for ERC CoG 2024 submission</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research achievements's Bibliography</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-scientific editor of a collective book resulting from the ERC Globalmed Starting Grant: Baxerres C., Cassier M. (eds.). Understanding Drugs Markets: An Analysis of Medicines, Regulations and Pharmaceutical Systems in the Global South, London, 2021, Routledge (French version published by Editions de l’IRD in 2022).HAL: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-03592712</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / French version : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://books.openedition.org/irdeditions/46056</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / English version: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.taylorfrancis.com/books/oa-edit/10.4324/9780429329517/understanding-drugs-markets-carine-baxerres-maurice-cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-PI for a French-German research project: AMR-B-CHANGE - Improving Antibiotics Use in West Africa: Exploring the Current Situation and Developing Strategies for Behavior Change (call for projects on Antimicrobial Resistance, ANR & BMBF, 2021–25).</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr.fr/Project-ANR-20-AMRB-0002</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">I gave 13 scientific presentations (Royal Anthropological Institute Conference, IIPPE Conference, STS Conference, etc.), 1 scientific article has been submitted (JMIR Research Protocols), and 3 are in progress.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A pluri-disciplinary publication from Globalmed: Damien B.G., Baxerres C., Apetoh E., Le Hesran J.-Y, “Between Traditional Remedies and Pharmaceutical Drugs: Prevention and Treatment of “Palu” in Households in Benin, West Africa,” 2020, BMC Public Health, 20.Open access : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://rdcu.be/b7p27</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / HAL : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://amu.hal.science/hal-03169802</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">An anthropology publication from Globalmed: Bureau-Point E., Baxerres C., Chheang S., “Self-Medication and the Pharmaceutical System in Cambodia,” 2020, Medical Anthropology.Open Access : </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1080/01459740.2020.1753726</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / HAL : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-02984387</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific coordination of a journal issue, together with two well-known colleagues: Baxerres C., Dussy D., Musso S. (eds.). Expériences et politiques des « crises » en santé humaine et environnementale, 2021, Anthropologie & Santé, 22.Open Access : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/anthropologiesante/9308</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/anthropologiesante/9735</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">HAL : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-03274228</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-03274223</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific coordination of a journal issue, together with a political scientist colleague:Baxerres C., Eboko F. (eds.). Global Health : Et la santé ? [Global Health: And health?], 2019, Politique Africaine, 156 (4).French version : </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-politique-africaine-2019-4?lang=fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / English version : </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/article/E_POLAF_156_0005?lang=en</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / HAL : </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-02623579</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pluri-disciplinary publication focusing on an abortifacient: Baxerres C., Boko I., Konkobo A., Ouattara F., Guillaume A. “Abortion in two Francophone African Countries: A Study of whether Women have Begun to Use Misoprostol in Benin and Burkina Faso,” 2018, Contraception, 97(2).Open access : </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.contraceptionjournal.org/article/S0010-7824(17)30499-7/fulltext</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) / HAL : </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://amu.hal.science/hal-03190501</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(Drabo S., Ouattara F., Baxerres C., Guillaume A., Reproductive Health Governance: Availability and Professional Use of Misoprostol in Benin and Burkina Faso, 2022, Nordic Journal of African Studies, open access : </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.njas.fi/njas/article/view/926</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). HAL : </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://amu.hal.science/hal-03807109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific co-editor of the proceedings of the major Globalmed international colloquium: Baxerres C., Marquis C. (eds.). Regulations, Markets, Health: Questioning Current Stakes of Pharmaceuticals in Africa, 2018, Proceedings of the international colloquium, IRSP, Ouidah, Benin.HAL : </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.archives-ouvertes.fr/hal-01988227</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A chapter on biomedical and informal monitoring in pregnancy: Baxerres C., Egrot M., Duquenois S., Sambiéni E.N., Le Hesran J.-Y. “La biomédicalisation de la grossesse au Bénin s’accompagne-t-elle d’un processus de marchandisation ?”. In: Haxaire C., Moutaud B., Farnanier C. (eds.), L’innovation en santé. Technologies, organisations, changements, Rennes, 2018, Presse Universitaires de Rennes, p. 23–40HAL : </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://amu.hal.science/hal-01932734</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A publication on pharmaceutical capitalism: Baxerres C., “La marchandisation du médicament au Bénin. Illustration locale d’un phénomène global”, 2014, Le journal des anthropologues, 138–139.open access : </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/jda/4444</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">October 2020–present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropology & Health/A&S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">January 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Dissonances and Convergences between Anthropology and Public Health, at IMERA in Marseille. (</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://imera.hypotheses.org/6403</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">November 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Research workshop: Pharmaceuticals and development in the Global South, University of Manchester. (</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://blog.gdi.manchester.ac.uk/emerging-research-on-pharmaceuticals-and-development-in-the-global-south/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">October 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Workshop Living With AMR: Novel Ways of Co-Habiting in a Resistant World, in Helsinki, in May 2023. (</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.socialmicrobes.org/current/engaging-in-critical-social-science-of-public-health-workshop-in-benin-19-20-october-2019/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">September 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: International research group on the quality of medicinal plants for their integration into the healthcare system, funded by the IRD (</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://quality-network.ird.fr/en/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ).-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">June 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Workshop Circulation of Biomedical Knowledge and Materiality between Africa and Asia, ECAS Conference, Edinburgh. (</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ecasconference.org/2019/panels#7611</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">January 2018–October 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: I was asked to join the Institutional Review Board of the Institut Pasteur in Paris, as a full member-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">October 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Together with Daniel Arhinful, I organized the workshop Choice of Regulation and Pharmaceutical Systems Performance, 5th Global Symposium on Health System Research, Liverpool.-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">September 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: The Oxford Statement, The Lancet (7). (</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.thelancet.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">\journals\langlo\article\PIIS2214-109X(19)30426-7\fulltext)-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">July 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Workshop “Les chantiers de la santé en Afrique : répétition de scenarios déjà vus ou véritables dynamiques nouvelles?” 5th Conference on African Studies in France, AMU, Marseille (</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://reaf2018.sciencesconf.org/resource/page/id/17.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">July 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Workshop “Entre abondance et rareté: questionner le rapport ambigu de l’Afrique au medicament”, 4th Conference on African Studies in France, Institut National des Langues et Civilisations Orientales, Paris. (</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://reaf2016.sciencesconf.org/index.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">May 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: International colloquium “L’automédication en question. Un bricolage socialement et territorialement situé”, Université de Nantes.(</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://automedication.sciencesconf.org/index.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">March 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: International colloquium “Rencontres Nord/Sud de l’automédication et de ses determinants”, Cotonou, Benin. (</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://automed.hypotheses.org/category/cotonou2015</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additional Information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The international expert seminar, “Rationalizing Drug Markets? Historic Tensions and Perspectives on Commodification”, planned for March 30-31, 2020 at the EHESS in Marseille. Program and abstracts : </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-04711480</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">•	Other contributions to the research community</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">My participation in the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">scientific work of the research units</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MERIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://umr-merit.ird.fr/en/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) in Paris and in Cotonou,</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labo 1point5 collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://labos1point5.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNE in Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: (</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://centrenorbertelias.cnrs.fr/language/en/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lped.fr/?PagePrincipale&lang=en</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (see organizational chart: </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lped.fr/?Organigramme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">My involvement in </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">training new researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:AMADES association’s dissertation prize selection committee (</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://amades.hypotheses.org/equipe-damades-2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Work to </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">leverage and safeguard the health anthropology knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Special issue of the journal A&S : </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/anthropologiesante/10823</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making research available to the general public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:“Vaincre le paludisme” [Eradicate malaria] (2014, no longer online)Series of podcasts as one of the main experts interviewed (Podcast : </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.binge.audio/podcast/programme-b/street-medocs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)Presentation and discussion focusing on the publication of four books, including the one that came out of Globalmed (Video : </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=zco9Vx2kXUI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est anthropologue à l'Institut français de Recherche pour le Développement - UMR LPED (IRD - Aix-Marseille Université).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a été le principal investigateur du programme de recherche GLOBALMED (ERC Starting Grant, 2014-19). Elle est co-coordinatrice du programme AMR-B-CHANGE &amp;quot;Improving antibiotics use in Wesr Africa: exploring current situation and developing strategies for behaviour change&amp;quot; (ANR-BMBF) (2021-24).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis l’année 2001, elle mène des recherches sur les questions du recours aux soins, de l’accès au médicament et du marché global et local du médicament en Afrique de l’Ouest (Sénégal, Bénin, Ghana) et plus récemment également au Cambodge. Elle s'est d'abord intéressée aux questions de santé courantes et quotidiennes (parmi lesquelles en Afrique de l'Ouest le paludisme) et aux médicaments utilisés pour ces raisons par les individus (analgésiques, antipyrétiques, antibiotiques). Plus récemment, elle s'intéresse également à d'autres classes thérapeutiques (abortifs, contraceptifs, anti-helminthiques, anti-hypertenseurs). Les thématiques principales qu'elle aborde dans ces domaines sont celles de la circulation (y compris transfrontière), de la distribution (détaillante et grossiste) et des usages des médicaments. Mais elle s'intéresse aussi aux questions de production pharmaceutique ainsi qu'aux législations qui encadrent le médicament. A côté de ce domaine principal de recherche, Carine Baxerres travaille également en Afrique de l'Ouest sur la question du suivi de la grossesse et sur celle de la gestion des grossesses non désirées. Anthropologue, elle travaille étroitement en lien avec des sociologues et des épidémiologistes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du médicament informel au médicament libéralisé : les offres et les usages du médicament pharmaceutique à Cotonou (Bénin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Paris, EHESS en cotutelle avec Université d'Abomey-Calavi, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010EHES0377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04879164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pourraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Haxaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD, 336 p., 2022, Synthèses, 978-2-7099-2950-9. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.46056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding drugs markets : an analysis of medicines, regulations and pharmaceutical systems in the Global South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 1, 2021, 978-1-03-204313-5. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429329517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du médicament informel au médicament libéralisé - Une anthropologie du médicament pharmaceutique au Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines. , 2014, 9782813000538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso : oeuvre et posture en anthropologie politique, publique et impliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarradon-Eck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, No hs 24 bis, [321 p. en ligne], 2022, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.10823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences et politiques des «crises» en santé humaine et environnementale [dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, 2021, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.9308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global health : et la santé ? [Dossier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Eboko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 156, p. 5-119, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médicaments dans les Suds : nouveaux produits, nouveaux enjeux, Autrepart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">64, pp.187, 2013, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.063.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02862549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the current situation and developing strategies for behavior change to improve antibiotic use in West Africa : protocol for a multidisciplinary interventional research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maresa Neuerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Dekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Arhinful</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Research Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.e66424. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/66424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmages à Sandrine Musso : liens rassemblés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarradon-Eck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, No hs 24 bis, [2 p. en ligne]. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.11880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'importance de mettre en lumière l'oeuvre intellectuelle et la posture de chercheuse-enseignante de Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarradon-Eck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, No hs 24 bis, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.11883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive Health Governance: Availability and Professional Use of Misoprostol in Benin and Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Drabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of African studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humaniser l'accouchement au Bénin ? : retour sur l'échec d'un projet de la coopération japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Schantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboubakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, [21 p.]. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.11560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vivant face aux « crises » sanitaires : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Expériences et politiques des «crises» en santé humaine, animale et environnementale, 22, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.9735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household sampling through geocoded points and satellite view: A step-by-step approach to implement a spatial sampling method for demographic and health surveys in areas without population sampling frame and with limited resource settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Apetoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Palstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (4), pp.173-182. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2021.04.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Medication and the Pharmaceutical System in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sena Chheang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01459740.2020.1753726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between traditional remedies and pharmaceutical drugs: prevention and treatment of “Palu” in households in Benin, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barikissou Georgia Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Apetoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-020-09479-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile mobilisation de la recherche en sciences sociales sur le médicament pour la révision des politiques pharmaceutiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Scientifques Réalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, no hors-série, p. 19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques, acteurs et dynamiques à l'ère de la Global Health : introduction au thème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Eboko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 156, p. 5-20. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.156.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des politiques pharmaceutiques nationales à l’épreuve des programmes de santé globale. L’approvisionnement des médicaments contre le paludisme au Bénin et au Ghana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pourraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48-49, pp.169 - 192. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropodev.706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home treatment and use of informal market of pharmaceutical drugs for the management of paediatric malaria in Cotonou, Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Apetoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-018-2504-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abortion in two francophone African countries: a study of whether women have begun to use misoprostol in Benin and Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Boko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjara Konkobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (2), pp.130-136. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.contraception.2017.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des grossesses non désirées au Bénin et au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Boko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjara Konkobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.2872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger au Bénin les usages populaires d’un médicament abortif, le misoprostol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de médecine périnatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.20 - 24. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12611-016-0388-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente-cinq ans d’anthropologie du médicament en Afrique : retour sur l’étude des marchés informels, des hôpitaux et des usages pharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Haxaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reports of long-lasting insecticidal bed nets catching on fire : a threat to bed net users and to successful malaria control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, art. no 247 - 7 p. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-13-247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01521067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’augmentation et la diversification de l’offre médicamenteuse dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.063.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution et accès au médicament : le monopole du pharmacien en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Kpatchavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Arhinful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.87-106, 2022, Synthèses, 978-2-7099-2950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la qualité subjective du médicament façonne l'économie de la distribution et de la production pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Kpatchavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Arhinful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.265-287, 2022, Synthèses, 978-2-7099-2950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automédication versus consultation : la prise en charge de leur santé par les individus, entre autonomie et dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Arhinful</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.241-263, 2022, Synthèses, 978-2-7099-2950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une distribution et des usages divergents des CTA au Bénin et au Ghana : quand le système pharmaceutique génère des attachements persistants ou de nouvelles appropriations de molécules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Arhinful</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.173-189, 2022, Synthèses, 978-2-7099-2950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationaliser les marchés de médicaments dans les Suds : réinventer et développer l'usage des médicaments essentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds. Entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03879605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationaliser les marchés de médicaments dans les Suds : réinventer et développer l'usage des médicaments essentiels : conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.289-305, 2022, Synthèses, 978-2-7099-2950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le façonnement historique des marchés pharmaceutiques dans les Suds et leurs régulations multiples : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.17-28, 2022, Synthèses, 978-2-7099-2950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité des représentants pharmaceutiques au Bénin et au Ghana : une contribution à la construction de l'économie du médicament des pays africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mahamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.215-240, 2022, Synthèses, 978-2-7099-2950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontations entre les marchés subventionnés et les marchés privés de CTA : quand les régulations administratives, de la Global Health et marchandes s'empilent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pourraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.153-172, 2022, Synthèses, 978-2-7099-2950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paludisme à l'ère de la santé globale, entre retour des velléités d'élimination et permanence des bricolages populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilienne Anago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hémadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolphe Kpatchavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Diarra, Aïssa (ed.); Musso, Sandrine (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guérir en Afrique : promesses et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.275-293, 2021, Anthropologies et Médecines, 978-2-343-22048-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clashes between subsidized and private ACT markets: when institutional, health, and marketing regulations collide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pourraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Markets: An Analysis of Medicines, Regulations and Health Systems in the Global South, Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When subjective quality shapes the whole economy of pharmaceutical distribution and production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Kpatchavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Arhinful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding drugs markets : an analysis of medicines, regulations and pharmaceutical systems in the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.249-273, 2021, Routledge Studies in the Sociology of Health and Illness, 978-1-032-04313-5. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429329517-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and access to medicines : role of the pharmacist monopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Kpatchavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Arhinful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding drugs markets : an analysis of medicines, regulations and pharmaceutical systems in the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.72-93, 2021, Routledge Studies in the Sociology of Health and Illness, 978-1-032-04313-5. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429329517-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Rationalizing drug markets in the Global South: re-making medicines essential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Pharmaceutical Markets: An Analysis of Medicines, Regulations and Health Systems in the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clashes between subsidized and private ACT markets When administrative, Global Health, and marketing regulations collide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pourraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Drugs Markets An Analysis of Medicines, Regulations and Pharmaceutical Systems in the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.136-156, 2021, Routledge Studies in the Sociology of Health and Illness, 978-0-367-35067-3. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429329517-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Pharmaceutical markets in the Global South: shaped by history and multiple regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Pharmaceutical Markets: An Analysis of Medicines, Regulations and Health Systems in the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-medication versus consultation : individual autonomy and dependence in health decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Arhinful</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding drugs markets : an analysis of medicines, regulations and pharmaceutical systems in the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.225-248, 2021, Routledge Studies in the Sociology of Health and Illness, 978-1-032-04313-5. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429329517-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the pharmaceutical system creates persistent attachments or new appropriations of drug molecules : divergent ACT distribution and use in Benin and Ghana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Arhinful</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding drugs markets : an analysis of medicines, regulations and pharmaceutical systems in the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.157-174, 2021, Routledge Studies in the Sociology of Health and Illness, 978-1-032-04313-5. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429329517-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paludisme à l'ère de la santé globale, entre retour des velléités d'élimination et permanence des bricolages populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilienne Anago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hémadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolphe Kpatchavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guérir en Afrique : promesses et transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Anthropologies &amp; médecines, 978-2-343-22048-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmaceutical representative activities in Benin and Ghana : promoting firms while helping construct the pharmaceutical economy of African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mahamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding drugs markets : an analysis of medicines, regulations and pharmaceutical systems in the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.199-224, 2021, Routledge Studies in the Sociology of Health and Illness, 978-1-032-04313-5. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429329517-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biomédicalisation de la grossesse au Bénin s'accompagne-t-elle d'un processus de marchandisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Duquenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel N’koué Sambiéni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudie Haxaire; Baptiste Moutaud; Cyril Farnarier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation en santé : technologies, organisations, changements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-188, 2018, Le Sens social, 978-2-7535-6633-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant propos = Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Marquis, C. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, marchés, santé : interroger les enjeux actuels du médicament en Afrique : actes = Regulations, markets, health : questioning current stakes of pharmaceuticals in Africa : proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet ERC Globalmed, pp.9-12 multigr., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la provenance des médicaments influence leurs usages : arbitrages subjectifs « qualité / prix » au Bénin, au Ghana et au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres Carine; Marquis Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, Marchés, Santé. Interroger les enjeux actuels du médicament en Afrique. Actes de colloque. Ouidah, Bénin, du 26 au 29 mars 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-181, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary health care services by public, private for-profit and private not-for-profit providers : understanding the multiplicity of biomedical care services in Benin and Ghana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Kojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kpatinvoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Marquis, C. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, marchés, santé : interroger les enjeux actuels du médicament en Afrique : actes = Regulations, markets, health : questioning current stakes of pharmaceuticals in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet ERC Globalmed, pp.138-147 multigr., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les moustiquaires poussent l’anthropologie à repenser l’innovation et l’acceptabilité dans le champ de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Houngnihin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudie Haxaire; Baptiste Moutaud; Cyril Farnarier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation en santé. Technologies, organisations, changements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaires de Rennes, pp.23-40, 2018, Le Sens social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'intermédiaire informel, devenir détaillant, grossiste puis producteur pharmaceutique : les trajectoires &amp;quot;vertueuses&amp;quot; des hommes d'affaires du médicament au Ghana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Marquis, C. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, marchés, santé : interroger les enjeux actuels du médicament en Afrique : actes = Regulations, markets, health : questioning current stakes of pharmaceuticals in Africa : proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet ERC Globalmed, pp.30-40 multigr., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dualité de l'accès au médicament en Afrique de l'Ouest : les CTA entre large distribution et consommation sous surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mamadou Badji, Alice Desclaux (dir.). Nouveaux enjeux éthiques autour du médicament en Afrique : analyses en anthropologie, droit et santé publique. Dakar : L'Harmattan-Sénégal, ISBN 9782343080727 : 141-158.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02067055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationaliser les marchés du médicament ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Quet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rationaliser les marchés du médicament ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulations, Marchés, Santé : interroger les enjeux actuels du médicament en Afrique. Actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, Marchés, Santé : interroger les enjeux actuels du médicament en Afrique / Regulations, Markets, Health : questioning current stakes of pharmaceuticals in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Ouidah, Bénin. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'automédication et ses déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'automédication et ses déterminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Cotonou, Bénin. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Blown away by antimicrobial resistance in Ghana : how to study the infinite presence of Antibiotics in our daily lives ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novinyo Yoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Arhinful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAI Medical Anthropology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automédication ou Prescription ? Les relations entre les vendeurs et les acheteurs de médicaments au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malinda To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’automédication en question : un bricolage socialement et territorialement situé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les modes de distribution pharmaceutique influencent les usages des médicaments. Une recherche comparative menée au Bénin, au Ghana et au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolphe Kpatchavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Arhinful</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’automédication en question : un bricolage socialement et territorialement situé [AeQ 2016]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médicaments en Afrique de l'Ouest : où placer la frontière entre le formel et l'informel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, en ligne [4 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales du paludisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02069681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Baxerres </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche en anthropologie à l'IRD</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carine-baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3023-3449</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144421690</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=F7LeGiwAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-4399-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presentation for ERC CoG 2024 submission</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research achievements's Bibliography</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-scientific editor of a collective book resulting from the ERC Globalmed Starting Grant: Baxerres C., Cassier M. (eds.). Understanding Drugs Markets: An Analysis of Medicines, Regulations and Pharmaceutical Systems in the Global South, London, 2021, Routledge (French version published by Editions de l’IRD in 2022).HAL: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-03592712</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / French version : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://books.openedition.org/irdeditions/46056</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / English version: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.taylorfrancis.com/books/oa-edit/10.4324/9780429329517/understanding-drugs-markets-carine-baxerres-maurice-cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-PI for a French-German research project: AMR-B-CHANGE - Improving Antibiotics Use in West Africa: Exploring the Current Situation and Developing Strategies for Behavior Change (call for projects on Antimicrobial Resistance, ANR & BMBF, 2021–25).</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr.fr/Project-ANR-20-AMRB-0002</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">I gave 13 scientific presentations (Royal Anthropological Institute Conference, IIPPE Conference, STS Conference, etc.), 1 scientific article has been submitted (JMIR Research Protocols), and 3 are in progress.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A pluri-disciplinary publication from Globalmed: Damien B.G., Baxerres C., Apetoh E., Le Hesran J.-Y, “Between Traditional Remedies and Pharmaceutical Drugs: Prevention and Treatment of “Palu” in Households in Benin, West Africa,” 2020, BMC Public Health, 20.Open access : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://rdcu.be/b7p27</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / HAL : </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://amu.hal.science/hal-03169802</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">An anthropology publication from Globalmed: Bureau-Point E., Baxerres C., Chheang S., “Self-Medication and the Pharmaceutical System in Cambodia,” 2020, Medical Anthropology.Open Access : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1080/01459740.2020.1753726</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / HAL : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-02984387</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific coordination of a journal issue, together with two well-known colleagues: Baxerres C., Dussy D., Musso S. (eds.). Expériences et politiques des « crises » en santé humaine et environnementale, 2021, Anthropologie & Santé, 22.Open Access : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/anthropologiesante/9308</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/anthropologiesante/9735</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">HAL : </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-03274228</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-03274223</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific coordination of a journal issue, together with a political scientist colleague:Baxerres C., Eboko F. (eds.). Global Health : Et la santé ? [Global Health: And health?], 2019, Politique Africaine, 156 (4).French version : </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-politique-africaine-2019-4?lang=fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / English version : </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/article/E_POLAF_156_0005?lang=en</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / HAL : </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-02623579</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pluri-disciplinary publication focusing on an abortifacient: Baxerres C., Boko I., Konkobo A., Ouattara F., Guillaume A. “Abortion in two Francophone African Countries: A Study of whether Women have Begun to Use Misoprostol in Benin and Burkina Faso,” 2018, Contraception, 97(2).Open access : </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.contraceptionjournal.org/article/S0010-7824(17)30499-7/fulltext</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) / HAL : </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://amu.hal.science/hal-03190501</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(Drabo S., Ouattara F., Baxerres C., Guillaume A., Reproductive Health Governance: Availability and Professional Use of Misoprostol in Benin and Burkina Faso, 2022, Nordic Journal of African Studies, open access : </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.njas.fi/njas/article/view/926</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). HAL : </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://amu.hal.science/hal-03807109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific co-editor of the proceedings of the major Globalmed international colloquium: Baxerres C., Marquis C. (eds.). Regulations, Markets, Health: Questioning Current Stakes of Pharmaceuticals in Africa, 2018, Proceedings of the international colloquium, IRSP, Ouidah, Benin.HAL : </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.archives-ouvertes.fr/hal-01988227</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A chapter on biomedical and informal monitoring in pregnancy: Baxerres C., Egrot M., Duquenois S., Sambiéni E.N., Le Hesran J.-Y. “La biomédicalisation de la grossesse au Bénin s’accompagne-t-elle d’un processus de marchandisation ?”. In: Haxaire C., Moutaud B., Farnanier C. (eds.), L’innovation en santé. Technologies, organisations, changements, Rennes, 2018, Presse Universitaires de Rennes, p. 23–40HAL : </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://amu.hal.science/hal-01932734</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A publication on pharmaceutical capitalism: Baxerres C., “La marchandisation du médicament au Bénin. Illustration locale d’un phénomène global”, 2014, Le journal des anthropologues, 138–139.open access : </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/jda/4444</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">October 2020–present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropology & Health/A&S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">January 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Dissonances and Convergences between Anthropology and Public Health, at IMERA in Marseille. (</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://imera.hypotheses.org/6403</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">November 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Research workshop: Pharmaceuticals and development in the Global South, University of Manchester. (</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://blog.gdi.manchester.ac.uk/emerging-research-on-pharmaceuticals-and-development-in-the-global-south/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">October 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Workshop Living With AMR: Novel Ways of Co-Habiting in a Resistant World, in Helsinki, in May 2023. (</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.socialmicrobes.org/current/engaging-in-critical-social-science-of-public-health-workshop-in-benin-19-20-october-2019/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">September 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: International research group on the quality of medicinal plants for their integration into the healthcare system, funded by the IRD (</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://quality-network.ird.fr/en/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ).-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">June 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Workshop Circulation of Biomedical Knowledge and Materiality between Africa and Asia, ECAS Conference, Edinburgh. (</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ecasconference.org/2019/panels#7611</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">January 2018–October 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: I was asked to join the Institutional Review Board of the Institut Pasteur in Paris, as a full member-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">October 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Together with Daniel Arhinful, I organized the workshop Choice of Regulation and Pharmaceutical Systems Performance, 5th Global Symposium on Health System Research, Liverpool.-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">September 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: The Oxford Statement, The Lancet (7). (</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.thelancet.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">\journals\langlo\article\PIIS2214-109X(19)30426-7\fulltext)-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">July 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Workshop “Les chantiers de la santé en Afrique : répétition de scenarios déjà vus ou véritables dynamiques nouvelles?” 5th Conference on African Studies in France, AMU, Marseille (</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://reaf2018.sciencesconf.org/resource/page/id/17.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">July 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Workshop “Entre abondance et rareté: questionner le rapport ambigu de l’Afrique au medicament”, 4th Conference on African Studies in France, Institut National des Langues et Civilisations Orientales, Paris. (</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://reaf2016.sciencesconf.org/index.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">May 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: International colloquium “L’automédication en question. Un bricolage socialement et territorialement situé”, Université de Nantes.(</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://automedication.sciencesconf.org/index.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">March 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: International colloquium “Rencontres Nord/Sud de l’automédication et de ses determinants”, Cotonou, Benin. (</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://automed.hypotheses.org/category/cotonou2015</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additional Information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The international expert seminar, “Rationalizing Drug Markets? Historic Tensions and Perspectives on Commodification”, planned for March 30-31, 2020 at the EHESS in Marseille. Program and abstracts : </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-04711480</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">•	Other contributions to the research community</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">My participation in the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">scientific work of the research units</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MERIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://umr-merit.ird.fr/en/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) in Paris and in Cotonou,</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labo 1point5 collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://labos1point5.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNE in Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: (</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://centrenorbertelias.cnrs.fr/language/en/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lped.fr/?PagePrincipale&lang=en</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (see organizational chart: </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lped.fr/?Organigramme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">My involvement in </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">training new researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:AMADES association’s dissertation prize selection committee (</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://amades.hypotheses.org/equipe-damades-2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Work to </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">leverage and safeguard the health anthropology knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Special issue of the journal A&S : </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/anthropologiesante/10823</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making research available to the general public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:“Vaincre le paludisme” [Eradicate malaria] (2014, no longer online)Series of podcasts as one of the main experts interviewed (Podcast : </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.binge.audio/podcast/programme-b/street-medocs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)Presentation and discussion focusing on the publication of four books, including the one that came out of Globalmed (Video : </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=zco9Vx2kXUI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est anthropologue à l'Institut français de Recherche pour le Développement - UMR LPED (IRD - Aix-Marseille Université).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a été le principal investigateur du programme de recherche GLOBALMED (ERC Starting Grant, 2014-19). Elle est co-coordinatrice du programme AMR-B-CHANGE &amp;quot;Improving antibiotics use in Wesr Africa: exploring current situation and developing strategies for behaviour change&amp;quot; (ANR-BMBF) (2021-24).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis l’année 2001, elle mène des recherches sur les questions du recours aux soins, de l’accès au médicament et du marché global et local du médicament en Afrique de l’Ouest (Sénégal, Bénin, Ghana) et plus récemment également au Cambodge. Elle s'est d'abord intéressée aux questions de santé courantes et quotidiennes (parmi lesquelles en Afrique de l'Ouest le paludisme) et aux médicaments utilisés pour ces raisons par les individus (analgésiques, antipyrétiques, antibiotiques). Plus récemment, elle s'intéresse également à d'autres classes thérapeutiques (abortifs, contraceptifs, anti-helminthiques, anti-hypertenseurs). Les thématiques principales qu'elle aborde dans ces domaines sont celles de la circulation (y compris transfrontière), de la distribution (détaillante et grossiste) et des usages des médicaments. Mais elle s'intéresse aussi aux questions de production pharmaceutique ainsi qu'aux législations qui encadrent le médicament. A côté de ce domaine principal de recherche, Carine Baxerres travaille également en Afrique de l'Ouest sur la question du suivi de la grossesse et sur celle de la gestion des grossesses non désirées. Anthropologue, elle travaille étroitement en lien avec des sociologues et des épidémiologistes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du médicament informel au médicament libéralisé : les offres et les usages du médicament pharmaceutique à Cotonou (Bénin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Paris, EHESS en cotutelle avec Université d'Abomey-Calavi, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010EHES0377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04879164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pourraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Haxaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD, 336 p., 2022, Synthèses, 978-2-7099-2950-9. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.46056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding drugs markets : an analysis of medicines, regulations and pharmaceutical systems in the Global South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 1, 2021, 978-1-03-204313-5. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429329517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du médicament informel au médicament libéralisé - Une anthropologie du médicament pharmaceutique au Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines. , 2014, 9782813000538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso : oeuvre et posture en anthropologie politique, publique et impliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarradon-Eck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, No hs 24 bis, [321 p. en ligne], 2022, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.10823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences et politiques des «crises» en santé humaine et environnementale [dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, 2021, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.9308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global health : et la santé ? [Dossier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Eboko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 156, p. 5-119, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médicaments dans les Suds : nouveaux produits, nouveaux enjeux, Autrepart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">64, pp.187, 2013, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.063.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02862549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the current situation and developing strategies for behavior change to improve antibiotic use in West Africa : protocol for a multidisciplinary interventional research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maresa Neuerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Dekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Arhinful</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Research Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.e66424. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/66424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'importance de mettre en lumière l'oeuvre intellectuelle et la posture de chercheuse-enseignante de Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarradon-Eck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, No hs 24 bis, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.11883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive Health Governance: Availability and Professional Use of Misoprostol in Benin and Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Drabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of African studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmages à Sandrine Musso : liens rassemblés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sarradon-Eck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, No hs 24 bis, [2 p. en ligne]. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.11880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humaniser l'accouchement au Bénin ? : retour sur l'échec d'un projet de la coopération japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Schantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboubakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, [21 p.]. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.11560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vivant face aux « crises » sanitaires : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Expériences et politiques des «crises» en santé humaine, animale et environnementale, 22, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.9735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household sampling through geocoded points and satellite view: A step-by-step approach to implement a spatial sampling method for demographic and health surveys in areas without population sampling frame and with limited resource settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Apetoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Palstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (4), pp.173-182. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2021.04.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Medication and the Pharmaceutical System in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sena Chheang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01459740.2020.1753726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between traditional remedies and pharmaceutical drugs: prevention and treatment of “Palu” in households in Benin, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barikissou Georgia Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Apetoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-020-09479-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile mobilisation de la recherche en sciences sociales sur le médicament pour la révision des politiques pharmaceutiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Scientifques Réalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, no hors-série, p. 19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques, acteurs et dynamiques à l'ère de la Global Health : introduction au thème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Eboko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 156, p. 5-20. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.156.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abortion in two francophone African countries: a study of whether women have begun to use misoprostol in Benin and Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Boko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjara Konkobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (2), pp.130-136. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.contraception.2017.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des politiques pharmaceutiques nationales à l’épreuve des programmes de santé globale. L’approvisionnement des médicaments contre le paludisme au Bénin et au Ghana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pourraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48-49, pp.169 - 192. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropodev.706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home treatment and use of informal market of pharmaceutical drugs for the management of paediatric malaria in Cotonou, Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Apetoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-018-2504-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des grossesses non désirées au Bénin et au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Boko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjara Konkobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.2872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger au Bénin les usages populaires d’un médicament abortif, le misoprostol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de médecine périnatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.20 - 24. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12611-016-0388-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente-cinq ans d’anthropologie du médicament en Afrique : retour sur l’étude des marchés informels, des hôpitaux et des usages pharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Haxaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reports of long-lasting insecticidal bed nets catching on fire : a threat to bed net users and to successful malaria control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, art. no 247 - 7 p. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-13-247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01521067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’augmentation et la diversification de l’offre médicamenteuse dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.063.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationaliser les marchés de médicaments dans les Suds : réinventer et développer l'usage des médicaments essentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds. Entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03879605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la qualité subjective du médicament façonne l'économie de la distribution et de la production pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Kpatchavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Arhinful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.265-287, 2022, Synthèses, 978-2-7099-2950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution et accès au médicament : le monopole du pharmacien en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Kpatchavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Arhinful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.87-106, 2022, Synthèses, 978-2-7099-2950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automédication versus consultation : la prise en charge de leur santé par les individus, entre autonomie et dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Arhinful</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.241-263, 2022, Synthèses, 978-2-7099-2950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une distribution et des usages divergents des CTA au Bénin et au Ghana : quand le système pharmaceutique génère des attachements persistants ou de nouvelles appropriations de molécules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Arhinful</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.173-189, 2022, Synthèses, 978-2-7099-2950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationaliser les marchés de médicaments dans les Suds : réinventer et développer l'usage des médicaments essentiels : conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.289-305, 2022, Synthèses, 978-2-7099-2950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le façonnement historique des marchés pharmaceutiques dans les Suds et leurs régulations multiples : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.17-28, 2022, Synthèses, 978-2-7099-2950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité des représentants pharmaceutiques au Bénin et au Ghana : une contribution à la construction de l'économie du médicament des pays africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mahamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.215-240, 2022, Synthèses, 978-2-7099-2950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontations entre les marchés subventionnés et les marchés privés de CTA : quand les régulations administratives, de la Global Health et marchandes s'empilent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pourraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marchés pharmaceutiques en mutation dans les Suds : entre régulations locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.153-172, 2022, Synthèses, 978-2-7099-2950-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When subjective quality shapes the whole economy of pharmaceutical distribution and production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Kpatchavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Arhinful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding drugs markets : an analysis of medicines, regulations and pharmaceutical systems in the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.249-273, 2021, Routledge Studies in the Sociology of Health and Illness, 978-1-032-04313-5. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429329517-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and access to medicines : role of the pharmacist monopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Kpatchavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Arhinful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding drugs markets : an analysis of medicines, regulations and pharmaceutical systems in the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.72-93, 2021, Routledge Studies in the Sociology of Health and Illness, 978-1-032-04313-5. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429329517-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Rationalizing drug markets in the Global South: re-making medicines essential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Pharmaceutical Markets: An Analysis of Medicines, Regulations and Health Systems in the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paludisme à l'ère de la santé globale, entre retour des velléités d'élimination et permanence des bricolages populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilienne Anago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hémadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolphe Kpatchavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Diarra, Aïssa (ed.); Musso, Sandrine (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guérir en Afrique : promesses et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.275-293, 2021, Anthropologies et Médecines, 978-2-343-22048-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clashes between subsidized and private ACT markets: when institutional, health, and marketing regulations collide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pourraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Markets: An Analysis of Medicines, Regulations and Health Systems in the Global South, Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clashes between subsidized and private ACT markets When administrative, Global Health, and marketing regulations collide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pourraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Drugs Markets An Analysis of Medicines, Regulations and Pharmaceutical Systems in the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.136-156, 2021, Routledge Studies in the Sociology of Health and Illness, 978-0-367-35067-3. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429329517-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Pharmaceutical markets in the Global South: shaped by history and multiple regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Pharmaceutical Markets: An Analysis of Medicines, Regulations and Health Systems in the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-medication versus consultation : individual autonomy and dependence in health decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Arhinful</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding drugs markets : an analysis of medicines, regulations and pharmaceutical systems in the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.225-248, 2021, Routledge Studies in the Sociology of Health and Illness, 978-1-032-04313-5. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429329517-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the pharmaceutical system creates persistent attachments or new appropriations of drug molecules : divergent ACT distribution and use in Benin and Ghana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Arhinful</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding drugs markets : an analysis of medicines, regulations and pharmaceutical systems in the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.157-174, 2021, Routledge Studies in the Sociology of Health and Illness, 978-1-032-04313-5. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429329517-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paludisme à l'ère de la santé globale, entre retour des velléités d'élimination et permanence des bricolages populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilienne Anago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hémadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolphe Kpatchavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guérir en Afrique : promesses et transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Anthropologies &amp; médecines, 978-2-343-22048-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmaceutical representative activities in Benin and Ghana : promoting firms while helping construct the pharmaceutical economy of African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mahamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Cassier, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding drugs markets : an analysis of medicines, regulations and pharmaceutical systems in the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.199-224, 2021, Routledge Studies in the Sociology of Health and Illness, 978-1-032-04313-5. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429329517-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary health care services by public, private for-profit and private not-for-profit providers : understanding the multiplicity of biomedical care services in Benin and Ghana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Kojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kpatinvoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Marquis, C. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, marchés, santé : interroger les enjeux actuels du médicament en Afrique : actes = Regulations, markets, health : questioning current stakes of pharmaceuticals in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet ERC Globalmed, pp.138-147 multigr., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant propos = Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Marquis, C. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, marchés, santé : interroger les enjeux actuels du médicament en Afrique : actes = Regulations, markets, health : questioning current stakes of pharmaceuticals in Africa : proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet ERC Globalmed, pp.9-12 multigr., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la provenance des médicaments influence leurs usages : arbitrages subjectifs « qualité / prix » au Bénin, au Ghana et au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres Carine; Marquis Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, Marchés, Santé. Interroger les enjeux actuels du médicament en Afrique. Actes de colloque. Ouidah, Bénin, du 26 au 29 mars 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-181, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biomédicalisation de la grossesse au Bénin s'accompagne-t-elle d'un processus de marchandisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Duquenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel N’koué Sambiéni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudie Haxaire; Baptiste Moutaud; Cyril Farnarier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation en santé : technologies, organisations, changements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-188, 2018, Le Sens social, 978-2-7535-6633-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les moustiquaires poussent l’anthropologie à repenser l’innovation et l’acceptabilité dans le champ de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Houngnihin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudie Haxaire; Baptiste Moutaud; Cyril Farnarier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation en santé. Technologies, organisations, changements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaires de Rennes, pp.23-40, 2018, Le Sens social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'intermédiaire informel, devenir détaillant, grossiste puis producteur pharmaceutique : les trajectoires &amp;quot;vertueuses&amp;quot; des hommes d'affaires du médicament au Ghana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Marquis, C. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, marchés, santé : interroger les enjeux actuels du médicament en Afrique : actes = Regulations, markets, health : questioning current stakes of pharmaceuticals in Africa : proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet ERC Globalmed, pp.30-40 multigr., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dualité de l'accès au médicament en Afrique de l'Ouest : les CTA entre large distribution et consommation sous surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mamadou Badji, Alice Desclaux (dir.). Nouveaux enjeux éthiques autour du médicament en Afrique : analyses en anthropologie, droit et santé publique. Dakar : L'Harmattan-Sénégal, ISBN 9782343080727 : 141-158.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02067055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationaliser les marchés du médicament ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Quet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rationaliser les marchés du médicament ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulations, Marchés, Santé : interroger les enjeux actuels du médicament en Afrique. Actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, Marchés, Santé : interroger les enjeux actuels du médicament en Afrique / Regulations, Markets, Health : questioning current stakes of pharmaceuticals in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Ouidah, Bénin. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'automédication et ses déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'automédication et ses déterminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Cotonou, Bénin. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Blown away by antimicrobial resistance in Ghana : how to study the infinite presence of Antibiotics in our daily lives ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Seferiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novinyo Yoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Arhinful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAI Medical Anthropology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automédication ou Prescription ? Les relations entre les vendeurs et les acheteurs de médicaments au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malinda To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’automédication en question : un bricolage socialement et territorialement situé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les modes de distribution pharmaceutique influencent les usages des médicaments. Une recherche comparative menée au Bénin, au Ghana et au Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolphe Kpatchavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Arhinful</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’automédication en question : un bricolage socialement et territorialement situé [AeQ 2016]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médicaments en Afrique de l'Ouest : où placer la frontière entre le formel et l'informel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, en ligne [4 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales du paludisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02069681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId209"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B69AF02"/>
+    <w:nsid w:val="8069E4FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D6A4D16B"/>
+    <w:nsid w:val="38ECB85C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="44BB413A"/>
+    <w:nsid w:val="21351C26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-baxerres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3023-3449" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144421690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/J-4399-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592712" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irdeditions/46056" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/oa-edit/10.4324/9780429329517/understanding-drugs-markets-carine-baxerres-maurice-cassier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Project-ANR-20-AMRB-0002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdcu.be/b7p27" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169802" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01459740.2020.1753726" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984387" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/anthropologiesante/9308" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/anthropologiesante/9735" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274228" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274223" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-politique-africaine-2019-4?lang=fr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/article/E_POLAF_156_0005?lang=en" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623579" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contraceptionjournal.org/article/S0010-7824(17)30499-7/fulltext" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190501" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.njas.fi/njas/article/view/926" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03807109" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01988227" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01932734" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/jda/4444" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/anthropologiesante/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imera.hypotheses.org/6403" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.gdi.manchester.ac.uk/emerging-research-on-pharmaceuticals-and-development-in-the-global-south/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialmicrobes.org/current/engaging-in-critical-social-science-of-public-health-workshop-in-benin-19-20-october-2019/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quality-network.ird.fr/en/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecasconference.org/2019/panels#7611" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thelancet.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reaf2018.sciencesconf.org/resource/page/id/17.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reaf2016.sciencesconf.org/index.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://automedication.sciencesconf.org/index.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://automed.hypotheses.org/category/cotonou2015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711480" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-merit.ird.fr/en/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labos1point5.org/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centrenorbertelias.cnrs.fr/language/en/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lped.fr/?PagePrincipale&amp;lang=en" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lped.fr/?Organigramme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amades.hypotheses.org/equipe-damades-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/anthropologiesante/10823" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.binge.audio/podcast/programme-b/street-medocs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=zco9Vx2kXUI" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04879164v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baxerres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010EHES0377" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cassier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pourraz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haxaire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maham&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46056" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592712v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429329517" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04879199v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarradon-Eck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.10823" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274228v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.9308" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Eboko" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.063.0003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maresa Neuerer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Dekker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bila" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Arhinful" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/66424" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862267v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11880" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862260v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11883" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03807109v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Drabo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Ouattara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillaume" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aboubakar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11560" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274223v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.9735" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731750v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Apetoh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palstra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Le Hesran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.04.140" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984387v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sena Chheang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01459740.2020.1753726" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169802v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barikissou Georgia Damien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Apetoh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Hesran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-09479-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531481v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623579v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.156.0005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-DZ4PW6NF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215310v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.706" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02065139v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tilly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2504-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190501v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Boko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjara Konkobo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.contraception.2017.10.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02065302v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.2872" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792647v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baxerres" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillaume" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12611-016-0388-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02065343v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chabrol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01521067v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houngnihin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Damien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dj&#232;nontin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-247" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361293v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843945v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Kpatchavi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Arhinful" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844030v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844022v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Sams" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Houngnihin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843963v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879605v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844035v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843931v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844009v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maham&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843952v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pourraz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206741v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilienne Anago" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey H&#233;madou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Kpatchavi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215352v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673900v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429329517-11" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673375v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429329517-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096497v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151302v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429329517-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096498v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673888v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429329517-10" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673845v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sams" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429329517-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217379v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-guerir_en_afrique_promesses_et_transformations_alice_desclaux_aissa_diarra_sandrine_musso-9782343220482-67893.html" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673866v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429329517-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01932734v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duquenois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#8217;kou&#233; Sambi&#233;ni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962129v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117814v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bureau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962173v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Kojo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kpatinvoh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064490v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962197v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067055v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711480v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rabier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988227v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Marquis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336870v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guienne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667550v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Seferiadis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novinyo Yoda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916948v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malinda To" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916952v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947607v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069681v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-baxerres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3023-3449" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144421690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=F7LeGiwAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/J-4399-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592712" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irdeditions/46056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/oa-edit/10.4324/9780429329517/understanding-drugs-markets-carine-baxerres-maurice-cassier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Project-ANR-20-AMRB-0002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdcu.be/b7p27" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169802" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01459740.2020.1753726" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984387" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/anthropologiesante/9308" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/anthropologiesante/9735" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274228" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-politique-africaine-2019-4?lang=fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/article/E_POLAF_156_0005?lang=en" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623579" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contraceptionjournal.org/article/S0010-7824(17)30499-7/fulltext" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190501" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.njas.fi/njas/article/view/926" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03807109" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01988227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01932734" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/jda/4444" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/anthropologiesante/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imera.hypotheses.org/6403" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.gdi.manchester.ac.uk/emerging-research-on-pharmaceuticals-and-development-in-the-global-south/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialmicrobes.org/current/engaging-in-critical-social-science-of-public-health-workshop-in-benin-19-20-october-2019/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quality-network.ird.fr/en/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecasconference.org/2019/panels#7611" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thelancet.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reaf2018.sciencesconf.org/resource/page/id/17.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reaf2016.sciencesconf.org/index.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://automedication.sciencesconf.org/index.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://automed.hypotheses.org/category/cotonou2015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711480" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-merit.ird.fr/en/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labos1point5.org/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centrenorbertelias.cnrs.fr/language/en/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lped.fr/?PagePrincipale&amp;lang=en" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lped.fr/?Organigramme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amades.hypotheses.org/equipe-damades-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/anthropologiesante/10823" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.binge.audio/podcast/programme-b/street-medocs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=zco9Vx2kXUI" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04879164v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baxerres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010EHES0377" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907069v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cassier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pourraz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haxaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maham&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46056" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592712v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429329517" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04879199v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862284v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarradon-Eck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.10823" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.9308" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Eboko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.063.0003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maresa Neuerer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Dekker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bila" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Arhinful" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/66424" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11883" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03807109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Drabo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Ouattara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillaume" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862267v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11880" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084923v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aboubakar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11560" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274223v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.9735" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731750v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Apetoh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palstra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Le Hesran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.04.140" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984387v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sena Chheang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01459740.2020.1753726" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169802v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barikissou Georgia Damien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Apetoh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Hesran" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-09479-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531481v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623579v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.156.0005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-DZ4PW6NF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190501v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Boko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjara Konkobo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.contraception.2017.10.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215310v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.706" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02065139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tilly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2504-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02065302v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.2872" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792647v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boko" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baxerres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillaume" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12611-016-0388-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02065343v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chabrol" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01521067v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houngnihin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Damien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dj&#232;nontin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-247" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361293v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879605v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844030v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Kpatchavi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Arhinful" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843945v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844022v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Sams" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Houngnihin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843963v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844035v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843931v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844009v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maham&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843952v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pourraz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673900v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429329517-11" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673375v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429329517-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096497v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206741v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilienne Anago" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey H&#233;madou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Kpatchavi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215352v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151302v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429329517-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096498v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673888v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429329517-10" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673845v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sams" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429329517-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217379v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-guerir_en_afrique_promesses_et_transformations_alice_desclaux_aissa_diarra_sandrine_musso-9782343220482-67893.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673866v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429329517-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962173v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Kojo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kpatinvoh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962129v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117814v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bureau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01932734v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duquenois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#8217;kou&#233; Sambi&#233;ni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064490v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962197v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067055v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711480v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rabier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988227v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Marquis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336870v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guienne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667550v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Seferiadis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novinyo Yoda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916948v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malinda To" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916952v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947607v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069681v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>