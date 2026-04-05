--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -256,165 +256,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La place des conventions de La Haye dans un système de droit international privé de l'Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Ludovic Pailler et Cyril Nourissat, Un système de droit international privé de l'Union européenne? Bilan et perspectives de 20 ans de coopération en matière civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, p. 197 à 207, 2023, 9782802772521</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le règlement (CE) n° 864/2007 du 11 juillet 2007 sur la loi applicable aux obligations non contractuelles (Rome II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris-Classeur Europe Traité, fascicule 3206</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, 34 p, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095334v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04066531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'action internationale du consommateur, victime d'obsolescence programmée</w:t>
               </w:r>
@@ -982,5908 +982,5908 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La prévalence d'un accord bilatéral sur le règlement successions, note sous CJUE 12 octobre 2023, Aff. C-21/22</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.599 - 609</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture de M. Zernikow, Les règles de conflits de lois confrontées au marché intérieur, Étude de droit international privé européen du travail (L'harmattan, 2024, 653 p)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (biblio 8), pp.1174 -1176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évènement sportif et responsabilités, obs. sous CA Rouen 3 avril 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le renvoi du litige au juge de l’État dans lequel l'enfant a été illicitement déplacé, note sous CJUE 13 juillet 2023, aff. 87/22</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1, pp.201 à 216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La prévalence d'un accord bilatéral sur le règlement successions, note sous CJUE 12 octobre 2023, Aff. C-21/22</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transaction au civil ne vaut point transaction au pénal, obs. sous CA Rouen 1re février 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 940</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeu d'un for national exorbitant à l'égard de défendeurs de pays tiers à l'union européen, note sous Cass. 1re civ. 29 juin 2022 (2 arrêts)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2, pp.599 - 609</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de lecture de M. Zernikow, Les règles de conflits de lois confrontées au marché intérieur, Étude de droit international privé européen du travail (L'harmattan, 2024, 653 p)</w:t>
+              <w:t xml:space="preserve">, 2023, 1, pp.136 à 148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trente ans de la Convention de La Haye sur l'adoption internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, pp.961</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04096733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oubli de la tontine, obs. sous CA Rouen 13 avril 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.947</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exequatur d'un jugement étranger refusant de donner effet à un contrat de mariage reçu en France, note sous Cass. 1er civ., 2 décembre 2020, n° 18-20.691</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 3 (biblio 8), pp.1174 -1176</w:t>
+              <w:t xml:space="preserve">, 2021, 3, pp.983-998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports du règlement Bruxelles II ter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45, pp.10-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoraires d'avocat et qualité de professionnel du trustee, obs. sous CA Rouen 1er juin 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 879</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la détermination de la loi applicable (transport maritime), obs. sous CA Rouen 20 février 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 965</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interdiction de la révision au fond, note sous Cass. civ., 20 mars 2019, n° 18-50005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1198-1207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lois de police à l'aune du règlement Rome II, note sous CJUE 31 janvier 2019, n° C-149/18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 238, pp.29-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pensée de Foelix : entre universalisme et particularisme. Contribution à l'histoire du droit international privé (Contribution à l'histoire du droit international privé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.65-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pensée de Foelix : entre universalisme et particularisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 01, pp.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bouc émissaire de l'employeur, obs. sous CA Rouen 28 mars 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 877</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La codification du droit international privé monégasque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.53-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La renonciation à l'immunité d'exécution, note sous Cass. 1re civ., 10 janvier 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155, pp.9-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découverte d'un trésor, obs. sous CA Rouen 18 février 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 906</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur l'influence de la Conférence de La Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30, pp.1656</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous-traitance industrielle et loi de police, note sous Cass. com. 20 avril 2017, n° 15-16922</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.125-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hospitalisation d'office en cas d'anorexie, obs. sous CA Rouen 24 mai 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 909</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétence internationale en matière de responsabilité parentale et d'obligation alimentaire, note sous CJUE 15 février 2017 (n° C-499/15)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 182-183, pp.18-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désactivation de compte Facebook et compétence internationale du juge français, note sous CA Paris 12 février 2016, n° 15/08624</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 193, pp.13-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris sportifs et clause abusive, obs. sous CA Rouen 31 mars 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 936</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi applicable à la responsabilité extra-contractuelle du banquier tiré, note sous cass. com. 4 novembre 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.635-645</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forclusion du créancier européen, obs. sous CA Rouen 16 avril 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 934</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La concentration des compétences en matière d'enlèvement d'enfants, note sous CJUE 9 janvier 2015, n° C 498/14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 172, pp.11-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La localisation du fait dommageable au sens de l'article 5-3 du Règlement Bruxelles I, note sous Cass. com. 7 janvier 2014, n°11-24157 et CJUE 16 janvier 2014, n° C-45/13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 230, pp.18-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For de présence et intérêt de l'enfant, obs. sous CA Rouen 27 mars 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 911</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clause d'exception et contrat de travail international, note sous CJUE 12 septembre 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.165-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi applicable aux nullités de la période suspecte, note sous Cass. com 2 octobre 2012, n°11-14406 et n° 10-18005 (2 arrêts)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 211, pp.19-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inefficacité d'une clause attributive de juridiction potestative, note sous Cass. 1re civ., 26 septembre 2013, n° 11-26022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.175-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indivisibilité du litige et clause attributive de juridiction, obs. sous CA Rouen 16 mai 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 924</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le champ d'application ratione temporis du Règlement Rome II, note sous CJUE 17 novembre 2011, n° C-412/10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.693-702</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refus de conversion de l'adoption simple prononcée en Haïti en adoption plénière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26, pp.1723</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02213125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disparition en mer : fondement de la responsabilité et étendue de la garantie de l'assureur, obs. sous CA Rouen 31 mai 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 943</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi applicable au contrat de travail d'un chauffeur routier international, note sous CJUE 15 mars 2011, n° C-29/10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.189-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les couples binationaux et le choix du nom de famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.804</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02212370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centrale nucléaire : preuve rapportée d'un risque grave et d'un risque psychosocial, obs. sous CA Rouen 22 février 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 925</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflits de juridictions et loteries publicitaires, note sous Cass. 1re civ., 7 mai 2010 (3 arrêts)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.139-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit du créancier d'aliments à l'assistance dans l'exécution d'un jugement étranger, note sous CEDH 18 novembre 2010, n°7618/05</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 236, pp.13-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi applicable à un contrat d'entreprise à défaut d'electio juris, note sous Cass. 1re civ. 19 octobre 2010, n°09-69246</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.943-953</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers de profonds bouleversements en matière de successions internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 147, pp.14-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incoterm applicable et conditions générales d'achat virtuelles, obs. sous CA Rouen 1er avril 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 866</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruxelles II bis : mesure provisoire sur mesure provisoire ne vaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17, pp.1055</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du juge compétent pour divorcer des époux ayant une double nationalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 01, pp.184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02238418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de la Cour européenne des droits de l'homme sur les conditions d'accès à l'adoption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34, pp.2269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02212117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fourniture de photographies de tiers à la presse et responsabilité : à propos de l'affaire dite de la ''Josacine empoisonnée'', note sous CA Rouen 21 octobre 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.534-536</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nullité du mariage pour défaut d'intention matrimoniale, note sous Cass. 1re civ., 9 juillet 2008, n°07-19079</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.147-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'immunité de juridiction civile de l’État étranger, note sous CA Paris 16 janvier 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.863-877</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit international privé européen des contrats et la coordination des sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.791-807</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture de R. A. Brand et P. M. Herrup, The 2005 Hague convention on choice of court agreements. Commentary and documents (Cambridge University Press, 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Biblio 11, pp.1085-1088</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Évènement sportif et responsabilités, obs. sous CA Rouen 3 avril 2024</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoption simple : dérogation à la condition de différence d'âge, obs. sous CA Rouen 7 mai 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1013</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le jeu d'un for national exorbitant à l'égard de défendeurs de pays tiers à l'union européen, note sous Cass. 1re civ. 29 juin 2022 (2 arrêts)</w:t>
+              <w:t xml:space="preserve">, 2009, 275</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture de S. Corneloup et N. Joubert (s/dir.), Le règlement communautaire Rome II sur la loi applicable aux obligations non contractuelles (Lexisnexis -2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1, pp.136 à 148</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Les trente ans de la Convention de La Haye sur l'adoption internationale</w:t>
+              <w:t xml:space="preserve">, 2008, biblio 6, pp.917-920</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le règlement (CE) n° 864/2007 sur la loi applicable aux obligations non contractuelles (Rome II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.31-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture de S. Lecuyer, Appréciation critique du droit international privé conventionnel. Pour une autre approche de l'harmonisation des relations privées internationales (LGDJ, 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, biblio, pp.788-792</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoption internationale: la Kafala ne vaut pas adoption simple, note Cass. 1re civ., 10 octobre 2006 (2 arrêts)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.564-572</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renvoi en matière de succession immobilière, note sous Cass. 1re civ., 20 juin 2006, n° 05-14281</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 152, pp.17-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'actualité en matière de déplacements ou rétentions illicites des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 151, pp.16-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'option de compétence de l'article 5-3 de la Convention de Bruxelles, note sous Cass 1re civ., 17 janvier 2006, n° 02-12745, Cass. 1re civ. 31 janvier 2006, n° 03-16980, Cass. 1re civ. 30 octobre 2006, n° 04-19859 et Cass. 1re civ. 21 novembre 2006, n° 04-16612</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 152, pp.15-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déplacement illicite et intérêt supérieur de l'enfant, note sous Cass. 1re civ., 14 juin 2005, n°01-16952</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 66, pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un exemple de naturalisation d'un jugement étranger d'adoption, note sous Cass. 1re civ., 18 mai 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 66, pp.9-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conflit entre le droit communautaire et la Convention n° 45 de l'OIT, note sous CJCE 1er février 2005, n° C-203/03</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 66, pp.15-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conflit entre le Traité CE et une convention bilatérale antérieure, note sous CJCE 18 novembre 2003, n° C-216/01</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37, pp.9-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Convention de Berne et le principe communautaire de non-discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 19, pp.961</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Exequatur d'un jugement étranger refusant de donner effet à un contrat de mariage reçu en France, note sous Cass. 1er civ., 2 décembre 2020, n° 18-20.691</w:t>
+              <w:t xml:space="preserve">, 2005, 36, pp.2533</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence du juge français pour statuer sur une action en contrefaçon de marque reproduite sur un site web étranger, note sous Cass. 1re civ., 9 décembre 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38, pp.5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'application de la convention franco-marocaine en matière d'enlèvements d'enfants, note sous Cass. 1re civ., 7 octobre 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38, pp.11-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur les interactions entre la proposition de Règlement Rome II et les conventions internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 3, pp.983-998</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Les apports du règlement Bruxelles II ter</w:t>
+              <w:t xml:space="preserve">, 2005, pp.677-694</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Convention dite CMR prime sur la Convention de Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 08, pp.547</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de Strasbourg, gardienne du respect de la Convention de La Haye du 25 octobre 1980, note sous CEDH 26 juin 2003, n° 48206/99</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 45, pp.10-15</w:t>
-[...248 lines deleted...]
-                <w:t xml:space="preserve">Les lois de police à l'aune du règlement Rome II, note sous CJUE 31 janvier 2019, n° C-149/18</w:t>
+              <w:t xml:space="preserve">, 2004, 113, pp.10-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La charge de la preuve du défaut de conformité en matière de vente internationale, note sous Cass. 1re civ., 24 septembre 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 238, pp.29-31</w:t>
-[...455 lines deleted...]
-                <w:t xml:space="preserve">La renonciation à l'immunité d'exécution, note sous Cass. 1re civ., 10 janvier 2018</w:t>
+              <w:t xml:space="preserve">, 2004, 115, pp.20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La certitude du préjudice dans la responsabilité des professionnels du droit , Chron. 17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.13-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétence des juridictions françaises à l'égard d'une société anglaise fondée sur l'article 6 §1 de la Convention de Bruxelles, note sous Cass. 1re civ., 6 mai 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 155, pp.9-11</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">La compétence internationale en matière de responsabilité parentale et d'obligation alimentaire, note sous CJUE 15 février 2017 (n° C-499/15)</w:t>
+              <w:t xml:space="preserve">, 2004, 113, pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consentement à l'adoption plénière d'un enfant algérien, note sous Cass. 1re civ., 22 octobre 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 182-183, pp.18-20</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Désactivation de compte Facebook et compétence internationale du juge français, note sous CA Paris 12 février 2016, n° 15/08624</w:t>
+              <w:t xml:space="preserve">, 2003, 206, pp.15-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dévolution du nom de famille : aperçu rapide de la loi n° 2003-516 du 18 juin 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 193, pp.13-15</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">La concentration des compétences en matière d'enlèvement d'enfants, note sous CJUE 9 janvier 2015, n° C 498/14</w:t>
+              <w:t xml:space="preserve">, 2003, 136, pp.10-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nullité du mariage célébré à l'étranger entre une Française célibataire et un musulman déjà marié, note sous Cass. 1re civ., 24 septembre 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 172, pp.11-14</w:t>
-[...179 lines deleted...]
-                <w:t xml:space="preserve">La localisation du fait dommageable au sens de l'article 5-3 du Règlement Bruxelles I, note sous Cass. com. 7 janvier 2014, n°11-24157 et CJUE 16 janvier 2014, n° C-45/13</w:t>
+              <w:t xml:space="preserve">, 2003, 206, pp.12-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coparentalité : mythe ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 03, pp.567</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02236251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Convention de La Haye du 25 octobre 1980 à l'épreuve de la pratique, note sous Cass. 1re civ., 19 mars 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 230, pp.18-20</w:t>
-[...248 lines deleted...]
-                <w:t xml:space="preserve">La loi applicable aux nullités de la période suspecte, note sous Cass. com 2 octobre 2012, n°11-14406 et n° 10-18005 (2 arrêts)</w:t>
+              <w:t xml:space="preserve">, 2002, 242, pp.8-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incompétence du juge français des référés pour ordonner une expertise en Angleterre, note sous Cass. 1re civ., 11 décembre 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 211, pp.19-22</w:t>
-[...455 lines deleted...]
-                <w:t xml:space="preserve">Droit du créancier d'aliments à l'assistance dans l'exécution d'un jugement étranger, note sous CEDH 18 novembre 2010, n°7618/05</w:t>
+              <w:t xml:space="preserve">, 2002, 242, pp.6-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'attribution du nom de famille: entre modernité et tradition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 236, pp.13-15</w:t>
-[...386 lines deleted...]
-                <w:t xml:space="preserve">Vers de profonds bouleversements en matière de successions internationales</w:t>
+              <w:t xml:space="preserve">, 2002, 58, pp.4-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur le droit pénal des mineurs: de l'éducatif au répressif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 147, pp.14-20</w:t>
-[...812 lines deleted...]
-                <w:t xml:space="preserve">Le renvoi en matière de succession immobilière, note sous Cass. 1re civ., 20 juin 2006, n° 05-14281</w:t>
+              <w:t xml:space="preserve">, 2002, 254, pp.4-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le préposé qui se rend coupable d'infractions pénales volontaires sur l'ordre de son commettant engage au-delà de sa responsabilité pénale sa responsabilité civile à l'égard de tiers, note sous Cass. Ass. Plén. 14 décembre 2001 (arrêt Cousin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.279-282</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire des articles 370-3 à 370-5 du Code civil (issus de la loi n° 2001-111 du 6 février 2001 relative à l'adoption internationale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 152, pp.17-18</w:t>
-[...1378 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2002, 107, pp.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346085v1</w:t>
-              </w:r>
-[...412 lines deleted...]
-                <w:t xml:space="preserve">hal-02366331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révolution en cours dans le système français du nom</w:t>
               </w:r>
@@ -7410,151 +7410,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'essentiel des Grands arrêts du droit international privé (2ème édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lextensoéditions Gualino Collection Les Carrés, 2017, 978-2-297-06739-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cours de droit international privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lextensoéditions Gualino Collection Amphi LMD, 2017, 978-2-297-06121-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333687v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02333745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation normative dans l'espace judiciaire européen</w:t>
               </w:r>
@@ -7816,51 +7816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F2B0A27"/>
+    <w:nsid w:val="99B322BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8047,51 +8047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-briere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2768-5877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055387470" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987011v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bri&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095334v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04066531v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03598001v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03394976v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677462v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334089v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366297v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04473693v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578088v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677430v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682192v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04193687v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03394872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03394889v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369530v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369554v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333701v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02405160v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02405112v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451616v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369561v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216331v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333842v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369567v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333959v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334102v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369576v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369578v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369582v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345970v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213125v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346020v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366742v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212370v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369593v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346037v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211909v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238418v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346072v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212117v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366324v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346047v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334038v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677441v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369608v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677480v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334049v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346078v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366757v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346063v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366760v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366761v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366765v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366782v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208502v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334058v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208868v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366783v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366788v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346106v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366784v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366793v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366262v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346085v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236251v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366795v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366270v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366276v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366331v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366283v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366287v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366340v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438310v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02405131v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333687v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333745v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333752v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334020v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334005v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-briere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2768-5877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055387470" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987011v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bri&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04066531v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095334v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03598001v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03394976v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677462v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334089v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366297v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578088v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682192v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04473693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04193687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03394872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03394889v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369530v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369554v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02405112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02405160v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451616v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369561v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333769v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333842v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333992v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333959v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369578v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366740v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345970v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213125v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369593v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366742v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346020v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346072v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369597v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238418v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212117v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366324v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346047v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334038v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677441v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369608v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677480v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334049v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346063v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366744v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366757v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366765v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366760v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208868v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366782v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366778v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208502v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366788v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366784v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346106v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366792v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366262v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366793v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236251v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366795v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366802v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366270v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366276v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366331v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346085v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366283v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366287v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366340v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438310v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02405131v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333752v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334020v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334005v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>