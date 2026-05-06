--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -256,165 +256,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le règlement (CE) n° 864/2007 du 11 juillet 2007 sur la loi applicable aux obligations non contractuelles (Rome II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris-Classeur Europe Traité, fascicule 3206</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, 34 p, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La place des conventions de La Haye dans un système de droit international privé de l'Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Ludovic Pailler et Cyril Nourissat, Un système de droit international privé de l'Union européenne? Bilan et perspectives de 20 ans de coopération en matière civile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, p. 197 à 207, 2023, 9782802772521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066531v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04095334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'action internationale du consommateur, victime d'obsolescence programmée</w:t>
               </w:r>
@@ -1262,4869 +1262,4869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le jeu d'un for national exorbitant à l'égard de défendeurs de pays tiers à l'union européen, note sous Cass. 1re civ. 29 juin 2022 (2 arrêts)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.136 à 148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transaction au civil ne vaut point transaction au pénal, obs. sous CA Rouen 1re février 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 940</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le jeu d'un for national exorbitant à l'égard de défendeurs de pays tiers à l'union européen, note sous Cass. 1re civ. 29 juin 2022 (2 arrêts)</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trente ans de la Convention de La Haye sur l'adoption internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, pp.961</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04096733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oubli de la tontine, obs. sous CA Rouen 13 avril 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.947</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exequatur d'un jugement étranger refusant de donner effet à un contrat de mariage reçu en France, note sous Cass. 1er civ., 2 décembre 2020, n° 18-20.691</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1, pp.136 à 148</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Les trente ans de la Convention de La Haye sur l'adoption internationale</w:t>
+              <w:t xml:space="preserve">, 2021, 3, pp.983-998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports du règlement Bruxelles II ter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45, pp.10-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoraires d'avocat et qualité de professionnel du trustee, obs. sous CA Rouen 1er juin 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 879</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la détermination de la loi applicable (transport maritime), obs. sous CA Rouen 20 février 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 965</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lois de police à l'aune du règlement Rome II, note sous CJUE 31 janvier 2019, n° C-149/18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 238, pp.29-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pensée de Foelix : entre universalisme et particularisme. Contribution à l'histoire du droit international privé (Contribution à l'histoire du droit international privé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.65-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interdiction de la révision au fond, note sous Cass. civ., 20 mars 2019, n° 18-50005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1198-1207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pensée de Foelix : entre universalisme et particularisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 01, pp.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bouc émissaire de l'employeur, obs. sous CA Rouen 28 mars 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 877</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La renonciation à l'immunité d'exécution, note sous Cass. 1re civ., 10 janvier 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155, pp.9-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La codification du droit international privé monégasque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.53-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découverte d'un trésor, obs. sous CA Rouen 18 février 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 906</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur l'influence de la Conférence de La Haye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 19, pp.961</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L'oubli de la tontine, obs. sous CA Rouen 13 avril 2022</w:t>
+              <w:t xml:space="preserve">, 2018, 30, pp.1656</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous-traitance industrielle et loi de police, note sous Cass. com. 20 avril 2017, n° 15-16922</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.125-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hospitalisation d'office en cas d'anorexie, obs. sous CA Rouen 24 mai 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.947</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Exequatur d'un jugement étranger refusant de donner effet à un contrat de mariage reçu en France, note sous Cass. 1er civ., 2 décembre 2020, n° 18-20.691</w:t>
+              <w:t xml:space="preserve">, 2017, 909</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétence internationale en matière de responsabilité parentale et d'obligation alimentaire, note sous CJUE 15 février 2017 (n° C-499/15)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 182-183, pp.18-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désactivation de compte Facebook et compétence internationale du juge français, note sous CA Paris 12 février 2016, n° 15/08624</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 193, pp.13-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris sportifs et clause abusive, obs. sous CA Rouen 31 mars 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 936</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi applicable à la responsabilité extra-contractuelle du banquier tiré, note sous cass. com. 4 novembre 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 3, pp.983-998</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Les apports du règlement Bruxelles II ter</w:t>
+              <w:t xml:space="preserve">, 2015, pp.635-645</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forclusion du créancier européen, obs. sous CA Rouen 16 avril 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 934</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La concentration des compétences en matière d'enlèvement d'enfants, note sous CJUE 9 janvier 2015, n° C 498/14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 45, pp.10-15</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Honoraires d'avocat et qualité de professionnel du trustee, obs. sous CA Rouen 1er juin 2021</w:t>
+              <w:t xml:space="preserve">, 2015, 172, pp.11-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La localisation du fait dommageable au sens de l'article 5-3 du Règlement Bruxelles I, note sous Cass. com. 7 janvier 2014, n°11-24157 et CJUE 16 janvier 2014, n° C-45/13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 230, pp.18-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For de présence et intérêt de l'enfant, obs. sous CA Rouen 27 mars 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 879</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Les enjeux de la détermination de la loi applicable (transport maritime), obs. sous CA Rouen 20 février 2020</w:t>
+              <w:t xml:space="preserve">, 2014, 911</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clause d'exception et contrat de travail international, note sous CJUE 12 septembre 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.165-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi applicable aux nullités de la période suspecte, note sous Cass. com 2 octobre 2012, n°11-14406 et n° 10-18005 (2 arrêts)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 211, pp.19-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inefficacité d'une clause attributive de juridiction potestative, note sous Cass. 1re civ., 26 septembre 2013, n° 11-26022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.175-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indivisibilité du litige et clause attributive de juridiction, obs. sous CA Rouen 16 mai 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 965</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L'interdiction de la révision au fond, note sous Cass. civ., 20 mars 2019, n° 18-50005</w:t>
+              <w:t xml:space="preserve">, 2013, 924</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le champ d'application ratione temporis du Règlement Rome II, note sous CJUE 17 novembre 2011, n° C-412/10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.1198-1207</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Les lois de police à l'aune du règlement Rome II, note sous CJUE 31 janvier 2019, n° C-149/18</w:t>
+              <w:t xml:space="preserve">, 2012, pp.693-702</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refus de conversion de l'adoption simple prononcée en Haïti en adoption plénière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26, pp.1723</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02213125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disparition en mer : fondement de la responsabilité et étendue de la garantie de l'assureur, obs. sous CA Rouen 31 mai 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 943</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi applicable au contrat de travail d'un chauffeur routier international, note sous CJUE 15 mars 2011, n° C-29/10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.189-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les couples binationaux et le choix du nom de famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.804</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02212370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflits de juridictions et loteries publicitaires, note sous Cass. 1re civ., 7 mai 2010 (3 arrêts)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.139-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centrale nucléaire : preuve rapportée d'un risque grave et d'un risque psychosocial, obs. sous CA Rouen 22 février 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 925</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit du créancier d'aliments à l'assistance dans l'exécution d'un jugement étranger, note sous CEDH 18 novembre 2010, n°7618/05</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 238, pp.29-31</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La pensée de Foelix : entre universalisme et particularisme. Contribution à l'histoire du droit international privé (Contribution à l'histoire du droit international privé)</w:t>
+              <w:t xml:space="preserve">, 2011, 236, pp.13-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi applicable à un contrat d'entreprise à défaut d'electio juris, note sous Cass. 1re civ. 19 octobre 2010, n°09-69246</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.943-953</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruxelles II bis : mesure provisoire sur mesure provisoire ne vaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17, pp.1055</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers de profonds bouleversements en matière de successions internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 147, pp.14-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incoterm applicable et conditions générales d'achat virtuelles, obs. sous CA Rouen 1er avril 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 866</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du juge compétent pour divorcer des époux ayant une double nationalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 1, pp.65-86</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Le bouc émissaire de l'employeur, obs. sous CA Rouen 28 mars 2019</w:t>
+              <w:t xml:space="preserve">, 2010, 01, pp.184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02238418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de la Cour européenne des droits de l'homme sur les conditions d'accès à l'adoption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34, pp.2269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02212117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fourniture de photographies de tiers à la presse et responsabilité : à propos de l'affaire dite de la ''Josacine empoisonnée'', note sous CA Rouen 21 octobre 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 877</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La codification du droit international privé monégasque</w:t>
+              <w:t xml:space="preserve">, 2010, pp.534-536</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nullité du mariage pour défaut d'intention matrimoniale, note sous Cass. 1re civ., 9 juillet 2008, n°07-19079</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 1, pp.53-80</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La renonciation à l'immunité d'exécution, note sous Cass. 1re civ., 10 janvier 2018</w:t>
+              <w:t xml:space="preserve">, 2009, pp.147-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'immunité de juridiction civile de l’État étranger, note sous CA Paris 16 janvier 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.863-877</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit international privé européen des contrats et la coordination des sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.791-807</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture de R. A. Brand et P. M. Herrup, The 2005 Hague convention on choice of court agreements. Commentary and documents (Cambridge University Press, 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Biblio 11, pp.1085-1088</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoption simple : dérogation à la condition de différence d'âge, obs. sous CA Rouen 7 mai 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 275</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture de S. Corneloup et N. Joubert (s/dir.), Le règlement communautaire Rome II sur la loi applicable aux obligations non contractuelles (Lexisnexis -2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, biblio 6, pp.917-920</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le règlement (CE) n° 864/2007 sur la loi applicable aux obligations non contractuelles (Rome II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.31-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture de S. Lecuyer, Appréciation critique du droit international privé conventionnel. Pour une autre approche de l'harmonisation des relations privées internationales (LGDJ, 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, biblio, pp.788-792</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renvoi en matière de succession immobilière, note sous Cass. 1re civ., 20 juin 2006, n° 05-14281</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 155, pp.9-11</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Réflexions sur l'influence de la Conférence de La Haye</w:t>
+              <w:t xml:space="preserve">, 2007, 152, pp.17-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'actualité en matière de déplacements ou rétentions illicites des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 151, pp.16-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoption internationale: la Kafala ne vaut pas adoption simple, note Cass. 1re civ., 10 octobre 2006 (2 arrêts)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.564-572</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'option de compétence de l'article 5-3 de la Convention de Bruxelles, note sous Cass 1re civ., 17 janvier 2006, n° 02-12745, Cass. 1re civ. 31 janvier 2006, n° 03-16980, Cass. 1re civ. 30 octobre 2006, n° 04-19859 et Cass. 1re civ. 21 novembre 2006, n° 04-16612</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 152, pp.15-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déplacement illicite et intérêt supérieur de l'enfant, note sous Cass. 1re civ., 14 juin 2005, n°01-16952</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 66, pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un exemple de naturalisation d'un jugement étranger d'adoption, note sous Cass. 1re civ., 18 mai 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 66, pp.9-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conflit entre le droit communautaire et la Convention n° 45 de l'OIT, note sous CJCE 1er février 2005, n° C-203/03</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 66, pp.15-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Convention de Berne et le principe communautaire de non-discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 30, pp.1656</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sous-traitance industrielle et loi de police, note sous Cass. com. 20 avril 2017, n° 15-16922</w:t>
+              <w:t xml:space="preserve">, 2005, 36, pp.2533</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conflit entre le Traité CE et une convention bilatérale antérieure, note sous CJCE 18 novembre 2003, n° C-216/01</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37, pp.9-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence du juge français pour statuer sur une action en contrefaçon de marque reproduite sur un site web étranger, note sous Cass. 1re civ., 9 décembre 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38, pp.5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'application de la convention franco-marocaine en matière d'enlèvements d'enfants, note sous Cass. 1re civ., 7 octobre 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38, pp.11-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Convention dite CMR prime sur la Convention de Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 08, pp.547</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur les interactions entre la proposition de Règlement Rome II et les conventions internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 1, pp.125-134</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">La compétence internationale en matière de responsabilité parentale et d'obligation alimentaire, note sous CJUE 15 février 2017 (n° C-499/15)</w:t>
+              <w:t xml:space="preserve">, 2005, pp.677-694</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de Strasbourg, gardienne du respect de la Convention de La Haye du 25 octobre 1980, note sous CEDH 26 juin 2003, n° 48206/99</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 182-183, pp.18-20</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Désactivation de compte Facebook et compétence internationale du juge français, note sous CA Paris 12 février 2016, n° 15/08624</w:t>
+              <w:t xml:space="preserve">, 2004, 113, pp.10-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La certitude du préjudice dans la responsabilité des professionnels du droit , Chron. 17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.13-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La charge de la preuve du défaut de conformité en matière de vente internationale, note sous Cass. 1re civ., 24 septembre 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 193, pp.13-15</w:t>
-[...3322 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2004, 115, pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366784v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02346106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétence des juridictions françaises à l'égard d'une société anglaise fondée sur l'article 6 §1 de la Convention de Bruxelles, note sous Cass. 1re civ., 6 mai 2003</w:t>
               </w:r>
@@ -7816,51 +7816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99B322BA"/>
+    <w:nsid w:val="90F37312"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8047,51 +8047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-briere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2768-5877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055387470" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987011v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bri&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04066531v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095334v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03598001v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03394976v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677462v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334089v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366297v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578088v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682192v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04473693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04193687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03394872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03394889v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369530v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369554v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02405112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02405160v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451616v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369561v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333769v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333842v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333992v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333959v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369578v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366740v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345970v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213125v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369593v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366742v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346020v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346072v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369597v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238418v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212117v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366324v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346047v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334038v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677441v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369608v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677480v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334049v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346063v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366744v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366757v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366765v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366760v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208868v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366782v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366778v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208502v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366788v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366784v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346106v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366792v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366262v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366793v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236251v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366795v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366802v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366270v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366276v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366331v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346085v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366283v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366287v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366340v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438310v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02405131v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333752v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334020v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334005v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-briere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2768-5877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055387470" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987011v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bri&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095334v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04066531v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03598001v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03394976v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677462v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334089v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366297v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578088v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682192v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04473693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04193687v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03394872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03394889v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369530v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369554v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02405160v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02405112v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451616v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369561v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333769v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333992v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333959v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369578v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366740v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345970v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213125v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369593v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366742v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346020v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211909v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346072v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369597v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238418v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212117v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366324v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346047v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334038v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677441v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369608v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677480v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334049v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346078v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346063v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366757v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366765v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366760v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208868v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366783v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366782v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366778v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208502v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334058v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366788v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346106v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366784v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366792v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366262v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366793v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236251v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366795v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366802v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366270v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366276v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366331v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346085v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366283v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366287v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366340v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438310v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02405131v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333752v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334020v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334005v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>