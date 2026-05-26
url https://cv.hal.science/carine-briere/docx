--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -256,165 +256,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La place des conventions de La Haye dans un système de droit international privé de l'Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Ludovic Pailler et Cyril Nourissat, Un système de droit international privé de l'Union européenne? Bilan et perspectives de 20 ans de coopération en matière civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, p. 197 à 207, 2023, 9782802772521</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le règlement (CE) n° 864/2007 du 11 juillet 2007 sur la loi applicable aux obligations non contractuelles (Rome II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris-Classeur Europe Traité, fascicule 3206</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, 34 p, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095334v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04066531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'action internationale du consommateur, victime d'obsolescence programmée</w:t>
               </w:r>
@@ -982,5563 +982,5563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture de M. Zernikow, Les règles de conflits de lois confrontées au marché intérieur, Étude de droit international privé européen du travail (L'harmattan, 2024, 653 p)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (biblio 8), pp.1174 -1176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La prévalence d'un accord bilatéral sur le règlement successions, note sous CJUE 12 octobre 2023, Aff. C-21/22</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2, pp.599 - 609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de lecture de M. Zernikow, Les règles de conflits de lois confrontées au marché intérieur, Étude de droit international privé européen du travail (L'harmattan, 2024, 653 p)</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évènement sportif et responsabilités, obs. sous CA Rouen 3 avril 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renvoi du litige au juge de l’État dans lequel l'enfant a été illicitement déplacé, note sous CJUE 13 juillet 2023, aff. 87/22</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 3 (biblio 8), pp.1174 -1176</w:t>
+              <w:t xml:space="preserve">, 2024, 1, pp.201 à 216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trente ans de la Convention de La Haye sur l'adoption internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, pp.961</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04096733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transaction au civil ne vaut point transaction au pénal, obs. sous CA Rouen 1re février 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 940</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeu d'un for national exorbitant à l'égard de défendeurs de pays tiers à l'union européen, note sous Cass. 1re civ. 29 juin 2022 (2 arrêts)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.136 à 148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oubli de la tontine, obs. sous CA Rouen 13 avril 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.947</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exequatur d'un jugement étranger refusant de donner effet à un contrat de mariage reçu en France, note sous Cass. 1er civ., 2 décembre 2020, n° 18-20.691</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.983-998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports du règlement Bruxelles II ter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45, pp.10-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoraires d'avocat et qualité de professionnel du trustee, obs. sous CA Rouen 1er juin 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 879</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la détermination de la loi applicable (transport maritime), obs. sous CA Rouen 20 février 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 965</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interdiction de la révision au fond, note sous Cass. civ., 20 mars 2019, n° 18-50005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1198-1207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lois de police à l'aune du règlement Rome II, note sous CJUE 31 janvier 2019, n° C-149/18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 238, pp.29-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pensée de Foelix : entre universalisme et particularisme. Contribution à l'histoire du droit international privé (Contribution à l'histoire du droit international privé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.65-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pensée de Foelix : entre universalisme et particularisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 01, pp.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bouc émissaire de l'employeur, obs. sous CA Rouen 28 mars 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 877</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La codification du droit international privé monégasque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.53-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La renonciation à l'immunité d'exécution, note sous Cass. 1re civ., 10 janvier 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155, pp.9-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découverte d'un trésor, obs. sous CA Rouen 18 février 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 906</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur l'influence de la Conférence de La Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30, pp.1656</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous-traitance industrielle et loi de police, note sous Cass. com. 20 avril 2017, n° 15-16922</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.125-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hospitalisation d'office en cas d'anorexie, obs. sous CA Rouen 24 mai 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 909</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétence internationale en matière de responsabilité parentale et d'obligation alimentaire, note sous CJUE 15 février 2017 (n° C-499/15)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 182-183, pp.18-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désactivation de compte Facebook et compétence internationale du juge français, note sous CA Paris 12 février 2016, n° 15/08624</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 193, pp.13-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris sportifs et clause abusive, obs. sous CA Rouen 31 mars 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 936</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi applicable à la responsabilité extra-contractuelle du banquier tiré, note sous cass. com. 4 novembre 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.635-645</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forclusion du créancier européen, obs. sous CA Rouen 16 avril 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 934</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La concentration des compétences en matière d'enlèvement d'enfants, note sous CJUE 9 janvier 2015, n° C 498/14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 172, pp.11-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For de présence et intérêt de l'enfant, obs. sous CA Rouen 27 mars 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 911</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La localisation du fait dommageable au sens de l'article 5-3 du Règlement Bruxelles I, note sous Cass. com. 7 janvier 2014, n°11-24157 et CJUE 16 janvier 2014, n° C-45/13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 230, pp.18-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clause d'exception et contrat de travail international, note sous CJUE 12 septembre 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.165-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi applicable aux nullités de la période suspecte, note sous Cass. com 2 octobre 2012, n°11-14406 et n° 10-18005 (2 arrêts)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 211, pp.19-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inefficacité d'une clause attributive de juridiction potestative, note sous Cass. 1re civ., 26 septembre 2013, n° 11-26022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.175-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indivisibilité du litige et clause attributive de juridiction, obs. sous CA Rouen 16 mai 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 924</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le champ d'application ratione temporis du Règlement Rome II, note sous CJUE 17 novembre 2011, n° C-412/10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.693-702</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refus de conversion de l'adoption simple prononcée en Haïti en adoption plénière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26, pp.1723</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02213125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disparition en mer : fondement de la responsabilité et étendue de la garantie de l'assureur, obs. sous CA Rouen 31 mai 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 943</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi applicable au contrat de travail d'un chauffeur routier international, note sous CJUE 15 mars 2011, n° C-29/10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.189-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit du créancier d'aliments à l'assistance dans l'exécution d'un jugement étranger, note sous CEDH 18 novembre 2010, n°7618/05</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 236, pp.13-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centrale nucléaire : preuve rapportée d'un risque grave et d'un risque psychosocial, obs. sous CA Rouen 22 février 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 925</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflits de juridictions et loteries publicitaires, note sous Cass. 1re civ., 7 mai 2010 (3 arrêts)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.139-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les couples binationaux et le choix du nom de famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.804</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02212370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi applicable à un contrat d'entreprise à défaut d'electio juris, note sous Cass. 1re civ. 19 octobre 2010, n°09-69246</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.943-953</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du juge compétent pour divorcer des époux ayant une double nationalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 01, pp.184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02238418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers de profonds bouleversements en matière de successions internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 147, pp.14-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incoterm applicable et conditions générales d'achat virtuelles, obs. sous CA Rouen 1er avril 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 866</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruxelles II bis : mesure provisoire sur mesure provisoire ne vaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17, pp.1055</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de la Cour européenne des droits de l'homme sur les conditions d'accès à l'adoption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34, pp.2269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02212117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fourniture de photographies de tiers à la presse et responsabilité : à propos de l'affaire dite de la ''Josacine empoisonnée'', note sous CA Rouen 21 octobre 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.534-536</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit international privé européen des contrats et la coordination des sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.791-807</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nullité du mariage pour défaut d'intention matrimoniale, note sous Cass. 1re civ., 9 juillet 2008, n°07-19079</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.147-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'immunité de juridiction civile de l’État étranger, note sous CA Paris 16 janvier 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.863-877</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture de R. A. Brand et P. M. Herrup, The 2005 Hague convention on choice of court agreements. Commentary and documents (Cambridge University Press, 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Biblio 11, pp.1085-1088</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Évènement sportif et responsabilités, obs. sous CA Rouen 3 avril 2024</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoption simple : dérogation à la condition de différence d'âge, obs. sous CA Rouen 7 mai 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1013</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le renvoi du litige au juge de l’État dans lequel l'enfant a été illicitement déplacé, note sous CJUE 13 juillet 2023, aff. 87/22</w:t>
+              <w:t xml:space="preserve">, 2009, 275</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture de S. Corneloup et N. Joubert (s/dir.), Le règlement communautaire Rome II sur la loi applicable aux obligations non contractuelles (Lexisnexis -2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1, pp.201 à 216</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le jeu d'un for national exorbitant à l'égard de défendeurs de pays tiers à l'union européen, note sous Cass. 1re civ. 29 juin 2022 (2 arrêts)</w:t>
+              <w:t xml:space="preserve">, 2008, biblio 6, pp.917-920</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le règlement (CE) n° 864/2007 sur la loi applicable aux obligations non contractuelles (Rome II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1, pp.136 à 148</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Les trente ans de la Convention de La Haye sur l'adoption internationale</w:t>
+              <w:t xml:space="preserve">, 2008, pp.31-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture de S. Lecuyer, Appréciation critique du droit international privé conventionnel. Pour une autre approche de l'harmonisation des relations privées internationales (LGDJ, 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, biblio, pp.788-792</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'option de compétence de l'article 5-3 de la Convention de Bruxelles, note sous Cass 1re civ., 17 janvier 2006, n° 02-12745, Cass. 1re civ. 31 janvier 2006, n° 03-16980, Cass. 1re civ. 30 octobre 2006, n° 04-19859 et Cass. 1re civ. 21 novembre 2006, n° 04-16612</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 152, pp.15-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoption internationale: la Kafala ne vaut pas adoption simple, note Cass. 1re civ., 10 octobre 2006 (2 arrêts)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.564-572</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renvoi en matière de succession immobilière, note sous Cass. 1re civ., 20 juin 2006, n° 05-14281</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 152, pp.17-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'actualité en matière de déplacements ou rétentions illicites des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 151, pp.16-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déplacement illicite et intérêt supérieur de l'enfant, note sous Cass. 1re civ., 14 juin 2005, n°01-16952</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 66, pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un exemple de naturalisation d'un jugement étranger d'adoption, note sous Cass. 1re civ., 18 mai 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 66, pp.9-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conflit entre le droit communautaire et la Convention n° 45 de l'OIT, note sous CJCE 1er février 2005, n° C-203/03</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 66, pp.15-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conflit entre le Traité CE et une convention bilatérale antérieure, note sous CJCE 18 novembre 2003, n° C-216/01</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37, pp.9-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Convention de Berne et le principe communautaire de non-discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 19, pp.961</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Exequatur d'un jugement étranger refusant de donner effet à un contrat de mariage reçu en France, note sous Cass. 1er civ., 2 décembre 2020, n° 18-20.691</w:t>
+              <w:t xml:space="preserve">, 2005, 36, pp.2533</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence du juge français pour statuer sur une action en contrefaçon de marque reproduite sur un site web étranger, note sous Cass. 1re civ., 9 décembre 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38, pp.5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'application de la convention franco-marocaine en matière d'enlèvements d'enfants, note sous Cass. 1re civ., 7 octobre 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38, pp.11-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Convention dite CMR prime sur la Convention de Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 08, pp.547</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur les interactions entre la proposition de Règlement Rome II et les conventions internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 3, pp.983-998</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Les apports du règlement Bruxelles II ter</w:t>
+              <w:t xml:space="preserve">, 2005, pp.677-694</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de Strasbourg, gardienne du respect de la Convention de La Haye du 25 octobre 1980, note sous CEDH 26 juin 2003, n° 48206/99</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 45, pp.10-15</w:t>
-[...179 lines deleted...]
-                <w:t xml:space="preserve">Les lois de police à l'aune du règlement Rome II, note sous CJUE 31 janvier 2019, n° C-149/18</w:t>
+              <w:t xml:space="preserve">, 2004, 113, pp.10-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La certitude du préjudice dans la responsabilité des professionnels du droit , Chron. 17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.13-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La charge de la preuve du défaut de conformité en matière de vente internationale, note sous Cass. 1re civ., 24 septembre 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 238, pp.29-31</w:t>
-[...317 lines deleted...]
-                <w:t xml:space="preserve">La renonciation à l'immunité d'exécution, note sous Cass. 1re civ., 10 janvier 2018</w:t>
+              <w:t xml:space="preserve">, 2004, 115, pp.20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétence des juridictions françaises à l'égard d'une société anglaise fondée sur l'article 6 §1 de la Convention de Bruxelles, note sous Cass. 1re civ., 6 mai 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 155, pp.9-11</w:t>
-[...386 lines deleted...]
-                <w:t xml:space="preserve">La compétence internationale en matière de responsabilité parentale et d'obligation alimentaire, note sous CJUE 15 février 2017 (n° C-499/15)</w:t>
+              <w:t xml:space="preserve">, 2004, 113, pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consentement à l'adoption plénière d'un enfant algérien, note sous Cass. 1re civ., 22 octobre 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 182-183, pp.18-20</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Désactivation de compte Facebook et compétence internationale du juge français, note sous CA Paris 12 février 2016, n° 15/08624</w:t>
+              <w:t xml:space="preserve">, 2003, 206, pp.15-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dévolution du nom de famille : aperçu rapide de la loi n° 2003-516 du 18 juin 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 193, pp.13-15</w:t>
-[...248 lines deleted...]
-                <w:t xml:space="preserve">La concentration des compétences en matière d'enlèvement d'enfants, note sous CJUE 9 janvier 2015, n° C 498/14</w:t>
+              <w:t xml:space="preserve">, 2003, 136, pp.10-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nullité du mariage célébré à l'étranger entre une Française célibataire et un musulman déjà marié, note sous Cass. 1re civ., 24 septembre 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 172, pp.11-14</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La localisation du fait dommageable au sens de l'article 5-3 du Règlement Bruxelles I, note sous Cass. com. 7 janvier 2014, n°11-24157 et CJUE 16 janvier 2014, n° C-45/13</w:t>
+              <w:t xml:space="preserve">, 2003, 206, pp.12-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Convention de La Haye du 25 octobre 1980 à l'épreuve de la pratique, note sous Cass. 1re civ., 19 mars 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 230, pp.18-20</w:t>
-[...3356 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">, 2002, 242, pp.8-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coparentalité : mythe ou réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 03, pp.567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02236251v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02366795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incompétence du juge français des référés pour ordonner une expertise en Angleterre, note sous Cass. 1re civ., 11 décembre 2001</w:t>
               </w:r>
@@ -7102,165 +7102,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'état civil européen: une occasion manquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etat civil et autres questions de droit administratif (Regards croisés de privatistes et de publicistes sur l'état des personnes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Mauger-Vielpeau et Elodie Saillant-Maraghni, Nov 2019, Caen, France. pp.63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La place des conventions de La Haye dans un système de droit international privé de l'Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Existe-t-il un système de droit international privé de l'Union? Bilan et perspectives de 20 ans de coopération judiciaire en matière civile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ludovic Pailler et Cyril Nourissat, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438310v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02405131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La convention européenne des droits de l'homme et le droit international privé: la répudiation en droit musulman, l'enlèvement d'enfants et la procédure devant les tribunaux rabbiniques (arrêt DD c/ France du 8 novembre 2005 et décision Eskinazi et Chelouche c/ Turquie du 6 décembre 2005)</w:t>
               </w:r>
@@ -7816,51 +7816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="90F37312"/>
+    <w:nsid w:val="56824554"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8047,51 +8047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-briere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2768-5877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055387470" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987011v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bri&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095334v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04066531v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03598001v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03394976v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677462v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334089v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366297v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578088v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682192v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04473693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04193687v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03394872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03394889v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369530v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369554v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02405160v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02405112v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451616v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369561v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333769v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333992v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333959v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369578v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366740v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345970v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213125v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369593v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366742v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346020v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211909v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346072v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369597v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238418v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212117v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366324v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346047v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334038v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677441v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369608v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677480v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334049v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346078v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346063v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366757v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366765v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366760v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208868v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366783v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366782v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366778v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208502v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334058v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366788v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346106v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366784v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366792v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366262v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366793v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236251v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366795v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366802v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366270v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366276v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366331v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346085v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366283v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366287v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366340v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438310v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02405131v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333752v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334020v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334005v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-briere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2768-5877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055387470" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987011v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bri&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04066531v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095334v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03598001v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03394976v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677462v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334089v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366297v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677430v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578088v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682192v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04473693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096733v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04193687v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007992v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03394872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03394889v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369530v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369554v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02405112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02405160v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451616v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369561v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333769v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333842v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333992v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333959v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369578v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366738v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366740v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345970v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213125v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366742v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369593v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212370v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346020v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238418v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346072v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369597v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212117v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366324v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334038v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346051v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346047v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677441v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369608v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677480v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334049v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346063v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366744v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346078v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366765v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366760v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208868v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366782v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366778v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208502v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334058v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366788v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346106v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366784v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366792v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366262v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366793v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366795v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236251v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366802v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366270v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366276v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366331v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346085v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366283v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366287v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366340v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02405131v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438310v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333752v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334020v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334005v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>