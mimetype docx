--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Calastrenc </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche - CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carine-calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8326-9969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197626750</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutoriel de photogrammétrie. Archéologie du bâti et traitement des images aériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagnes autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS (TRACES). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagnes autrement (Année 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berdoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre national de la recherche scientifique (CNRS). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Ardiège (31)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection thématique — première année — 2023 La Roque d’Arifat (Terre-de-Bancalié – 81)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Débax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données radar. Mission du 05/07/22 – Abbaye de Belleperche, Cordes-Tolosannes (82)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girousse Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 08/03/2022 – Terre-de-Bancalié (81)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 08/03/2022 – La Basti de des Vassals, Saint-Grégoire (81)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection Thématique - 2022. La Bastide-des-Vassals (Saint-Grégoire -Tarn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendygal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Départemental d'Archéologie du Tarn. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagnes autrement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Université Jean Jaurès. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les zones d'altitude. Développement d'une méthode intégrée multi-source pour la prospection archéologique des terrains d'altitude - 2020-2021 (code opération : 1411373)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; Université Toulouse Jean Jaurès. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 22/11/2021 – Le Riols (81)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 11-12/01/2021 – Vial-du-Tarn (12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Missions des 15-17/03/2021 – ANR Monumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 13/02/2020 – Lespugue (3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission des 15 et 16/12/2020 – Blond (87)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu. Commune de Malvezie (31), Lieu-dit « Bouves » Acquisition de donnees Lidar par drone. Mission du 01/12/2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 24/02/2020 – Lescar (64)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données. magnétométriques. Mission du 20/11/2020 – Oppidum d’Ensérune (34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 24/02/2020 – Aussevielle (64</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 24/02/2020 – Thèze (64)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Minier : histoire et archéologie des entreprises argentifères médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Galès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole française de Rome; LA3M UMR 7298 AMU-CNRS; SRA Occitanie. 2020, 160 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 03/12/2019 - Mont Saint-Cyr, Cahors (46)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 01/04/2019 – Roquemissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPERAGE - Recherches sur le Peuplement, les Espaces et les Réseaux Anciens de la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES; DRAC / SRA Occitanie. 2019, 97 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 01/03/2019 – Saint-Martory (31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 22/02/2019 – Labarre, Foix (09)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition 3D par photogrammétrie. Nissan-Lez-Enserune (34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Télédétection Archéologique en Haute et Moyenne Montagne (T.A.H.M.M.) - Campagne 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Télédétection Archéologique en Haute et Moyenne Montagne (T.A.H.M.M). Campagne 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] cnrs. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 01/04/2019. Argentelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition 3D par photogrammétrie. Sainte-Christie d’Armagnac (32)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Sainte-Christie-d’Armagnac (Gers), année probatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Comet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ITEM / SRA Occitanie. 2018, 163 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 27/04/2017. Site de Campagnac (31)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 27/04/2017 - Site de Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortipolis : nouvelles recherches sur les habitats fortifiés protohistoriques entre Garonne et Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Dreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Adroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine; SRA Occitanie. 2017, 673 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levé topographie par Scanner3D. Fouilles programmées. Basi (Corse). Acquisition et restitutions, rapport préliminaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 27/04/2017. Site d'Aruze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 06/12/2016. Soublecausse (65)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 16/11/2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone Mssion du 13/12/2016 - Saint-Maurice ès Allier (63) - Site de Puy-Saint-Romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dolmens en Quercy : architectures et implantation territoriale. L’exemple des secteurs de Gréalou et Livernon. Etude architecturale et technologique du dolmen des Agars (Saint-Chels, Lot). Comparaison avec le dolmen du Mas de Jean Blanc (Marcilhac-sur-Célé) et le menhir de Bélinac (Livernon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Traces. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 16/11/2016 - Tusson (16)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 06/12/2016 _ Lagarde (65) - Castet-Crabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche « Monumentalismes et territoires au Néolithique entre Loire et Charente. Formes et environnements des mégalithes et des enceintes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2016, pp.466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tour des Lautrec&amp;quot;. Vielmur-sur-Agout (Tarn). Rapport d'étude archéologique préalable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Czerniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hadès. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrasse (Aude). L'abbaye, le bourg, le terroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Pousthomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Abbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ceccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc Roussillon. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission en Afrique du Sud Sites de Kromdraai et Sterkfontein. 25 juin au 4 juillet 2012. Rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrasse (Aude) l'abbaye, le bourg, le terroir : étude archéologique et historique : Programme collectif de recherche 2008-2011 : rapport complémentaire 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andrault-Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Caucanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Czerniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Débax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon. 2012, 2 vol. (296, 114 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02867574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition âge du Bronze – âge du Fer en Cerdagne. Programme collectif de recherche, rapport 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc-Roussillon. 2012, 412 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01950468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition âge du bronze - âge du fer en Cerdagne. Programme collectif de recherche, rapport 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00965132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie pastorale en vallée d’Ossau – Atelier 2 du PCR « Dynamiques sociales, spatiales et environnementales dans les Pyrénées centrales – Rapport des fouilles extensives de l’E5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cnrs. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie pastorale en vallée d'Ossau - Atelier 2 du PCR &amp;quot;Dynamiques sociales, spatiales et environnementales dans les Pyrénées centrales&amp;quot; Fouilles archéologiques - Campagne 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie pastorale en vallée d'Ossau - Rapport d'opération - Campagne 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilalta et son terroir dans la longue durée. Commune de Targasonne, Pyrénées-Orientales, Rapport final d'opération, diagnostic archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Passarrius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00964970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille archéologique en vallée d’Ossau – Entité 32 (Laruns - Pyrénées Atlantiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS DR14. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures pastorales d’al-Rawda (Syrie centrale). Résultats de la première campagne de sondage archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR - Dynamiques sociales, spatiales et environnementales dans les Pyrénées centrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Framespa; CNRS. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informe-Memoria de excavación arqueológica del cuarto hospital de Benasque (Huesca)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Ona Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_6] Fundacion Llanos del Hospital de Benasque. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informe-mémoria de excavación arqueológica. Campo atrincherado Tusal del Vado. Pllan del Hospital. Benasque. Huesca. Proyecto Amarga memoria. Fortificaciones Guerra civil 1936-1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Leorza Alvaez de Arcaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Ona Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_6] Fundacion Llanos del Hospital de Benasque. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie pastorale en vallée d'Ossau - Atelier 2 du PCR &amp;quot;Dynamiques sociales, spatiales et environnementales dans les Pyrénées centrales&amp;quot; - Rapport de sondages archéologiques et prospections - Campagne 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informe-Memoria de excavación arqueológica. Cuarto hospital. Pllan del Hospital. Benasque, Interreg IIIA. Hospitalidad Pirenaica, Hospital de Benasque 2000 S.L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Lanzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Ona Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_6] Fundacion Llanos del Hospital de Benasque. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie pastorale en vallée d'Ossau, rapport final d'opération, campagne 2006, sondages et prospections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5136 FRAMESPA; SRA Aquitaine. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00964699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection inventaire - Archéologie pastorale en vallée d’Ossau 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie d'Aquitaine. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie pastorale en vallée d'Ossau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie pastorale en vallée d'Ossau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informae - Memoria de la excavacion arqueologica del circulo de piedras 106 del plan de la Sara de Benasque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marivi Pastror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_6] Fundacion Llanos del Hospital de Benasque. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informe de la excavación de la estructura 3 b : puesto de vigilancia militar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Ona Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_6] Fundacion Llanos del Hospital de Benasque. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informe de la excavación de la estructura n°3 - cabaña de pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Ona Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_6] Fundacion Llanos del Hospital de Benasque. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informe de la excavación de la estructura 114 a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Ona Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_6] Fundacion Llanos del Hospital de Benasque. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie pastorale en vallée d'Ossau : Rapport de prospection pédestre - Campagne 2005 Tome 1 - inventaire archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie pastorale en vallée d'Ossau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventario de cabañas y otras construcciones historicas en el entorno del Portillon y el puerto de la Picada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Ona Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Angel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_6] Fundacion Llanos del Hospital de Benasque. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventario de cabañas y otras construcciones historicas e le Pllan del Hispotal - Benasque (Huesca)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Ona Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_6] Fundacion Llanos del Hospital de Benasque. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de prospection inventaire – Vallon de Barroude (Territoire administratif d’Aragnouet, communes de Bazus-Aure et Guchan – Hautes-Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de prospection inventaire – Vallon de Barroude (Territoire administratif d’Aragonouet, communes de Bazus-Aure et Guchan – Hautes-Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chemin historique qui reliait Saint-Bertrand-de-Comminges (Haute-Garonne) à Roda de Isábena (Arágon) : versant français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Régionale pour l'Environnement. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monument mégalithique de Roquefort à Lugasson (Gironde) et la question des allées couvertes en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primitiva Bueno Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Balbin Berhman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12zp5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les zones d’altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (1), pp.105-122. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.12009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arqueo 2.0. Renovación metodológica de la prospección arqueológica de zonas de montaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treballs d'Arqueologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Mètodes i tècniques per a l’arqueologia de muntanya: aplicacions en àmbits pirinencs, 26, pp.95-109. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/tda.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le terroir de Lagrasse (Aude) dans la longue durée : habitat, paysage et mise en valeur des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Abbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dossier spécial : Nouveaux regards sur Lagrasse (Aude) : Une abbaye, une ville et un terroir dans la longue durée, 40, pp.19-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La butte de Moncoué (Taizé-Maulais, Deux-Sèvres). Un relief résiduel dans la plaine thouarsaise (Sud-ouest du Bassin parisien). Gisement de grès éocènes et alignements de pierres dressées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (3), pp.7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of groundwater in the oasis of Masāfī (UAE): A diachronic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Crépy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sagory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (2), pp.478-500. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and conservation of Old-Growth Forests: a key issue to face global changes. The case study of Strâmbu-Băiuț - Maramureş (Eastern Carpathians, Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buscaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni Storici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Disassembling landscape. Applied Environmental archaeology and historical ecology, 164, pp.369-404. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1408/99412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographie aéroportée par drone. Nouvelle procédure pour la détection archéologique en haute montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (1), pp.81-96. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.7426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le LiDaR pour cartographier les plus grands tumulus d’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Picton – Culture &amp; patrimoine en Poitou et Charentes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dolmen &amp; Tumulus, 263, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mapping of forested archaeological sites using UAV LiDaR. A feedback from a south-west France experiment in settlement & landscape archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale mapping of a habitat on a rugged site: Silla del Papa (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoarchaeology of Holocene oasis formation, hydro-agricultural management and climate change in Masafi, southeast Arabia (UAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Regagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sagory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92 (1), pp.109-132. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2018.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des micro-drones pour la prospection archéologique à basse altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 213-214, pp.81-93. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2017.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing past terrace fields in the Pyrenees: Insights into land management and settlement from the Bronze Age to the Early Modern era at Vilalta (1650 masl, Cerdagne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Passarrius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (4), pp.461-480. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/2042458215Y.0000000002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire sur les activités de la Mission archéologique franco syrienne d'Al-Rawda, travaux 2007-2010 (Part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 135 (2), pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Altitude Thermal Survey by Means of an Automated Unmanned Aerial Vehicle for the Detection of Archaeological Buried Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (4), pp.303-307. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/arp.1454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montagnes et campagnes d'Oloron dans la longue durée. Premiers résultats d'un programme interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.37-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des milieux de vie et variabilité de la morphologie sociale en Afrique. Étude de cas pour un programme de recherche, de la préhistoire à l'actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Abbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 120-121, pp.7-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie pastorale en vallée d’Ossau. Problématiques, méthodes et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats des prospections réalisées dans le vallon de Barroude (Hautes-Pyrénées), dans Chronique des fouilles médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34, pp.208-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler les empreintes du pastoralisme. Quand les nouvelles technologies redéfinissent la prospection archéologique en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudi d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ITEM - Université de Pau et des Pays de l'Adour, Mar 2025, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et paléo-environnement dans les estives : approche spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la ZA PYGAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathalie Escaravage, Arnaud Elger, Vanessa Léa, Morgane Gilbert, Louise Sérafine Rollin, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Sheep: Swine Husbandry in the Pyrenean Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vercasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Belgrad 2025 - Intertwined pasts. session #106 : Mountain Pastoralism Through Time : Archaeological Insights and Contemporary Connections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session # 106: Ermengol Gassiot, Mélanie Le Couédic, Francesca Romana del Fattore, Ariadna Nieto Espinet, Sep 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois... des petits cochons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vercasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Terrae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fernand Peloux et Sylvain Burri, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de rencontre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA et innovations numériques : usages et enjeux en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAP; Direction de l’archéologie de la Ville de Chartres; Chartres Métropole, Nov 2025, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les sentiers du pastoralisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudi d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ITEM, Mar 2025, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dater un terroir de montagne en Cerdagne (66) : radiocarbone et OSL sur le site de Vilalta (Cerdagne, Pyrénées-Orientales). De la fouille programmée au diagnostic, du diagnostic à la fouille préventive…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Passarrius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/hgw2-fh94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mont’Prospect2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution Nouvelles frontières de l'archéologie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - MITI, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter les montagnes autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de laboratoire TRACES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TRACES (UMR 5608) - Toulouse, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter autrement les montagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal du laboratoire TRACES (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TRACES (UMR 5608) : Travaux et Recherches Archéologiques sur les Cultures, les Espaces et les Sociétés, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la forêt lève le voile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée départementale de l'archéologie en Ariège. Actualité et travaux archéologiques en Ariège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de l'Ariège, Jun 2023, Tarascon sur Ariège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie pastorale dans les Pyrénées. Acquis et nouvelles approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de l'Archéologie régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRA Occitanie et Région d'Occitanie, Apr 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats 2022 du PCR « Le Minier » Histoire et archéologie des entreprises argentifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Brevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mines et Métallurgies en Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cabrières (Hérault), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04881533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les zones d'altitude : Développement d'une procédure multi-sources pour la prospection archéologique des terrains d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecting the high mountain. Methodological renewal of the archaeological approach of the highland pastures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur : dynamiques des peuplements, des territoires et des paysages : bilan et perspectives en Archéologie spatiale. Hommage à Jean-Luc Fiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Minier (France) : history and archaeology of medieval silver companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Brevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Mining and Metallurgy from Prehistory into the Modern Age - Stribrna Jihlava</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Jihlava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03894480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale 3D analysis of an Iron Age town: the case of Silla del Papa (Cádiz, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Desmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scanning the hidden - LiDAR and 3D technologies applied to architecture research in the archaeology of Metal Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UISPP, Jun 2021, Ávila, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar par drone pour l'archéologie : retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du réseau ISA - Modèles numériques d’élévation en Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme de Clermont-Ferrand, Mar 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone et archéologie. De nouveaux outils pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité culturelle pour le CSE d’Airbus DS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univers Culture du CSE d’Airbus Defence and Space, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecting high altitude areas. Development of a multi-source procedure for the archaeological prospection of high altitude areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vol au-dessus des plaines et des estives. Thermographie aéroportée par drone appliquée à l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTR_COFREND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Régional Sud-Ouest - COFREND, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des modes de gestion et d'occupation d'un espace pastoral en haute vallée d'Ossau (Pyrénées-Atlantiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier ZA Pygar - Interactions entre ressources naturelles et sociétés: quels enjeux pour la gestion et la valorisation des patrimoines naturels et culturels ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rechercher des cabanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'équipe Terrae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02510369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating past trajectories for a better understanding and conservation of present-day biodiversity : on-going research on the last Maramures Old-Growth fir-beech Forests (Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche TERRAE 2020 "Hors champs. Regards croisés sur les forêts et les incultes au Moyen Âge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de référentiels commun : la coordination complexe du travail collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session n° III-3 (CA) of the XVIIIe UISPP congress. Construire des référentiels partagés : Webmapping et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. 12 p., </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last Maramureş old-growth fir-beech forests: a long-term and global study for their better understanding, conservation and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buscaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5T.ERA: 5Terre Environmental Resource Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Genova, Italy. 68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vieilles forêts des Maramures (Carpates orientales, Roumanie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des estives pyrénéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'archéologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Régional de l'archéologie - Midi-Pyrénées, Jun 2018, Escaladieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term evolution of water supply in the oasis of Masafi (UAE): an archaeohydrological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Crépy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Regagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Within the giant’s belly”. Multi-method approach of the long barrows of Tusson (Charente, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Lüth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estives d'Ossau. Les éclairages d'une recherche collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berdoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique à l'auditorium de la médiathèque André Labarrère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Sciences des Lettres et Arts de Pau et du Béarn, Mar 2017, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02434983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estructuració agro pastoral de les zones de muntanya: alguns exemples d'exploració temàtica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocupació humana i impacte ecològic als Pirineus. Mètodes i problemàtiques de la recerca arqueològica a l'alta muntanya, seminari internacional de recerca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01613383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient agricultural landscapes in Southeast Arabia: Approach and first results of an archaeological, geo-archaeological, and spatial study of the Masāfī Palm Grove, Emirate of Fujairah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Regagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sagory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Water and Life in Arabia Conference, 14th - 16th December</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01792812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'occupation d'une estive pyrénéenne sur le temps long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondis-GeovisuATELIER –  ESPACES, FLUX, VISUALISATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De piedra, tierra y madera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sobrarbe antes de Sobrarbe. Pinceladas de historia de los Pirineos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCI, Oct 2015, Boltaña, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des micro-drones pour la prospection archéologique à basse altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones et moyens légers aéroportés d’observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSG, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cabanes, des bergers et des archéologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées - Maison de la Réserve Naturelle d'Aulon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réserve Naturelle d'Aulon, Jul 2014, Aulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Bronze final III au 1er âge du Fer. Premiers résultats des fouilles du site du Menhir à EYNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Crabol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Rancoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Col·loqui Internacional d'Arqueologia de Puigcerdà - Congrés Nacional d'Arqueologia de Catalunya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d’Estudis Ceretans, Nov 2011, Puigcerdà, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro macro : analyses spatiales multi-échelle en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée DiPEE Midi-Pyrénées 2013 : Rencontre transdisciplinaire de sept laboratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches interdisciplinaires sur l’histoire et le fonctionnement des estives dans les Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquête dans les alpages, cycle de conférences Ître. Mémoire de pierres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de Bagnes; Pierre Dubuis; Philippe Curdy; Célestin Taramarcaz, Nov 2013, Le Châble, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01613397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques de l’occupation pastorale de l’estive pyrénéenne d’Anéou (64, France) : approche diachronique, spatiale et statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilités environnementales, mutations sociales ; natures, intensités, échelles et temporalités des changements, XXXIIe Colloque International d'Archéologie et d'Histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de la 3D et de la 2D1/2 en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire TRACES "3D et archéologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TRACES, Jan 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation pastorale et agraire dans les Pyrénées de l'Antiquité au Moyen Âge (Ossau et Cerdagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Réchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Desarrollo urbano y arqueología del paisaje en los Pirineos romanos"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAC, CISC, Université Toulouse le Mirail, May 2010, Benasque, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2009-2010 Ausgrabung E32 – pastoral site – Spätantike / Hochmittelalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Wörgl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Wörgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un diagnostic en haute montagne, l’exemple de l’opération d’archéologie préventive menée sur le site de Thémis (Targasonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Passarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée archéologique des Pyrénées-Orientales 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Régional de l'Archéologie, 2010, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic archéologique : premiers éléments de chronologie de l'activité pastorale en haut Ossau (estive d'Anéou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Terrae "Continuités et ruptures dans l’exploitation des espaces montagnards : quels marqueurs archéologiques, entre temps court et temps long (Antiquité - Moyen Âge) ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe Terrae, Dec 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologie du parcage et de la stabulation des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire UTAH -« Archéologie des espaces médiévaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats d’archéologie pastorale en haute vallée d’Ossau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles des Groupes Archéologiques (CRAL, Eusko Arkeologia et GAPO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de modélisation spatiale d'une source notariale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conesa Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les contrats de parcerias et leurs dynamiques. (Cerdagne, Pyrénées de l'Est, XIIIe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lyon, France. pp.93-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00218329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la trace aux gestes : quelques fabrications fromagères sur les estives pyrénéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des espaces médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie pastorale en vallée d’Ossau (2004 – 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACI Anthropisation et histoire de l’environnement dans les montagnes du sud de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens économiques entre les communes de Bagnères-de-Luchon (Haute-Garonne) et Benasque (Aragon) au XVIIIème siècle,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation des marchandises et réseaux commerciaux dans les Pyrénées, XIIIème – XIXème siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Andorre la Vieille, Andorre. pp.287-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeodrone - Drones for archaeological survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAV Research Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing pyrenaen field : premilinary results from a multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Passarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Pyrenean territory within the long-term perspective - International Association of Landscape Archaeology 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing pyrenean fields : Preliminary results from a multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Passarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international LAC2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological evidence for upland pastoral activities in Anéou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2nd International Workshop on Archeology of European Mountain Landscapes, the construction of mountain territories resource exploitation and practice mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01613341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estives d'Ossau, 7000 ans de pastoralisme dans les Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berdoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pas d'Oiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 279 p., 2016, 978 2 917971 60 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01432768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospital de Benasque, Hospice de France, 8 siècles d’hospitalité aux pieds de l’Anéto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Ona Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléter et animer la carte : vers une analyse spatiale continue des dynamiques d’occupation du sol dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Abbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : Bilan et perspectives en archéologie spatiale, hommages à Jean-Luc Fiches - Settlement, territory and landscape dynamics: Assessment and prospects in spatial archaeology, tribute to Jean-Luc Fiches - Actes des 42es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur des 12-14 octobre 2022, sous la direction de Frédérique Bertoncello, Marie-Jeanne Ouriachi, Laure Nuninger, François Favory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, 2023, 2-904110-65-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagne autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertoncello Frédérique; Ouriachi Marie-Jeanne; Nuninger Laure; Favory François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : Bilan et perspectives en archéologie spatiale, hommages à Jean-Luc Fiches - Settlement, territory and landscape dynamics: Assessment and prospects in spatial archaeology, tribute to Jean-Luc Fiches - Actes des 42es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur des 12-14 octobre 2022, sous la direction de Frédérique Bertoncello, Marie-Jeanne Ouriachi, Laure Nuninger, François Favory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM – UMR 7264 - Université Côte d’Azur – CNRS, 2023, Actes des Rencontres Internationales d'Archéologie et d'Histoire et d'Antibes, 2-904110-65-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefacts et écofacts d'une archéologie de l'estivage dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuseppe Indino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'artefact dans ses multiples facettes de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour (PUPPA)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-253, 2019, Actes du premier séminaire interdisciplinaire et transfrontalier ED SSH481 / ITEM, Université de Pau et des Pays de l'Adour, 2-35311-104-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02437412v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient agricultural landscapes in Southeast Arabia: Approach and first results of an archaeological, geo-archaeological, and spatial study of the Masāfī Palm Grove, Emirate of Fujairah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sagory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walid Yasin al-Tikriti; Paul Yule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Water and Life in Arabia Conference, 14th - 16th December, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abu Dhabi Tourism and Culture Authority, pp.45-65, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la chronologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Rendu; Carine Calastrenc; Mélanie Le Couédic; Anne Berdoy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estives d’Ossau. 7000 ans de pastoralisme dans les Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pas d'Oiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.84-113, 2016, 978 2 917971 60 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche des sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Rendu; Carine Calastrenc; Mélanie Le Couédic; Anne Berdoy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estives d’Ossau. 7000 ans de pastoralisme dans les Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pas d'Oiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.60-83, 2016, 978 2 917971 60 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des pratiques : le site 32 de Cabanes la Glère (IIIe-XVe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Réchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Rendu; Carine Calastrenc; Mélanie Le Couédic; Anne Berdoy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estives d’Ossau : 7 000 ans de pastoralisme dans les Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pas d’oiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-141, 2016, 978-2-917971-60-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer et modéliser les sites, les territoires et les systèmes pastoraux pyrénéens dans la diachronie: présentation et premiers résultats du projet collaboratif DEPART</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermengol Gassiot Ballbè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Debofle; Sanchez, Jean-Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pays pyrénéens et environnement. Actes du 62e Congrès de la Fédération historique de Midi-Pyrénées, Bagnères-de-Bigorre (Hautes-Pyrénées), 12-13-14 juin 2015 : 150e anniversaire de la Société Ramond (1865-2015) dans le cadre des commémorations nationales 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Ramond, pp.321-338, 2016, 978-2-9523824-5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre cartes pour une synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estives d’Ossau. 7 000 ans de pastoralisme dans les Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pas d'Oiseau Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.142-157, 2016, 978 2 917971 60 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De piedra, tierra y madera : una mirada comparativa entre las cabañas pirenaicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Clemente Conte; E Gassiot Ballbe; J. Rey Lanaspa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sobrarbe antes de Sobrarbe. Pinceladas de historia de los Pirineos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-84-8127-265-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives centrales de l’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Georges Allabert; Claudine Pailhès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La frontière pyrénéenne – Guide des sources d’archives des relations et espaces transfrontaliers pyrénéens : France-Andorre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Général de l’Ariège, pp.493-652, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las relaciones historicas entre los habitantes del Sobrarbe y los de los valles franceses de Barèges, Aure y Louron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Luis Ona Gonzalez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Sobrarbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de Recherche dans la vallée de Benasque : 1996-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Luis Ona Gonzalez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ribagorza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ribagorza et les Ribaborzans vus de l’autre côté des Pyrénées (XVIIème – XIXème siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Luis Ona Gonzalez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ribagorza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photogrammétrie de petits objets archéologiques : acquisition, modèle 3D, produits dérivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défi sous les palmiers : le relevé topographique de Masafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sagory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche Monumentalismes et territoires au Néolithique entre Loire et Charente Formes et environnements des mégalithes et des enceintes. Formes, architecture, pétrographie et technologie des mégalithes. Sondage du dolmen de Magnez à Courcôme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oasis de Masafi (Fujairah – Emirats-Arabes-Unis) – Topographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sagory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonies colorées : décrire, comprendre et utiliser des palettes de couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sidonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00911690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille archéologique en vallée d’Ossau – Entité 32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.176-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-Inventaire - Archéologie pastorale en vallée d’Ossau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.159-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection inventaire - Archéologie pastorale en vallée d’Ossau - 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection inventaire - Estive de Barroude (Aragnouet - Hautes-Pyrénées) - 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de la Pique : prospection-inventaire, opération intercommunale - 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie appliquée à l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours : Prospections archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId330"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Calastrenc </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche - CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carine-calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8326-9969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197626750</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutoriel de photogrammétrie. Archéologie du bâti et traitement des images aériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagnes autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS (TRACES). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagnes autrement (Année 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berdoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre national de la recherche scientifique (CNRS). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Ardiège (31)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection thématique — première année — 2023 La Roque d’Arifat (Terre-de-Bancalié – 81)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Débax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données radar. Mission du 05/07/22 – Abbaye de Belleperche, Cordes-Tolosannes (82)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girousse Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 08/03/2022 – Terre-de-Bancalié (81)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 08/03/2022 – La Basti de des Vassals, Saint-Grégoire (81)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection Thématique - 2022. La Bastide-des-Vassals (Saint-Grégoire -Tarn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendygal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Départemental d'Archéologie du Tarn. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagnes autrement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Université Jean Jaurès. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les zones d'altitude. Développement d'une méthode intégrée multi-source pour la prospection archéologique des terrains d'altitude - 2020-2021 (code opération : 1411373)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; Université Toulouse Jean Jaurès. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 11-12/01/2021 – Vial-du-Tarn (12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Missions des 15-17/03/2021 – ANR Monumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 22/11/2021 – Le Riols (81)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 13/02/2020 – Lespugue (3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission des 15 et 16/12/2020 – Blond (87)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu. Commune de Malvezie (31), Lieu-dit « Bouves » Acquisition de donnees Lidar par drone. Mission du 01/12/2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 24/02/2020 – Lescar (64)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données. magnétométriques. Mission du 20/11/2020 – Oppidum d’Ensérune (34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 24/02/2020 – Aussevielle (64</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 24/02/2020 – Thèze (64)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Minier : histoire et archéologie des entreprises argentifères médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Galès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole française de Rome; LA3M UMR 7298 AMU-CNRS; SRA Occitanie. 2020, 160 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 03/12/2019 - Mont Saint-Cyr, Cahors (46)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 01/03/2019 – Saint-Martory (31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 22/02/2019 – Labarre, Foix (09)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition 3D par photogrammétrie. Nissan-Lez-Enserune (34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Télédétection Archéologique en Haute et Moyenne Montagne (T.A.H.M.M.) - Campagne 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 01/04/2019 – Roquemissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPERAGE - Recherches sur le Peuplement, les Espaces et les Réseaux Anciens de la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES; DRAC / SRA Occitanie. 2019, 97 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Télédétection Archéologique en Haute et Moyenne Montagne (T.A.H.M.M). Campagne 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] cnrs. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 01/04/2019. Argentelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition 3D par photogrammétrie. Sainte-Christie d’Armagnac (32)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Sainte-Christie-d’Armagnac (Gers), année probatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Comet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ITEM / SRA Occitanie. 2018, 163 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 27/04/2017. Site de Campagnac (31)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 27/04/2017 - Site de Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortipolis : nouvelles recherches sur les habitats fortifiés protohistoriques entre Garonne et Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Dreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Adroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine; SRA Occitanie. 2017, 673 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levé topographie par Scanner3D. Fouilles programmées. Basi (Corse). Acquisition et restitutions, rapport préliminaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 27/04/2017. Site d'Aruze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 06/12/2016. Soublecausse (65)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 16/11/2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone Mssion du 13/12/2016 - Saint-Maurice ès Allier (63) - Site de Puy-Saint-Romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dolmens en Quercy : architectures et implantation territoriale. L’exemple des secteurs de Gréalou et Livernon. Etude architecturale et technologique du dolmen des Agars (Saint-Chels, Lot). Comparaison avec le dolmen du Mas de Jean Blanc (Marcilhac-sur-Célé) et le menhir de Bélinac (Livernon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Traces. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 16/11/2016 - Tusson (16)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 06/12/2016 _ Lagarde (65) - Castet-Crabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche « Monumentalismes et territoires au Néolithique entre Loire et Charente. Formes et environnements des mégalithes et des enceintes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2016, pp.466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tour des Lautrec&amp;quot;. Vielmur-sur-Agout (Tarn). Rapport d'étude archéologique préalable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Czerniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hadès. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrasse (Aude). L'abbaye, le bourg, le terroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Pousthomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Abbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ceccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc Roussillon. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission en Afrique du Sud Sites de Kromdraai et Sterkfontein. 25 juin au 4 juillet 2012. Rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrasse (Aude) l'abbaye, le bourg, le terroir : étude archéologique et historique : Programme collectif de recherche 2008-2011 : rapport complémentaire 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andrault-Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Caucanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Czerniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Débax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon. 2012, 2 vol. (296, 114 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02867574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition âge du Bronze – âge du Fer en Cerdagne. Programme collectif de recherche, rapport 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc-Roussillon. 2012, 412 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01950468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition âge du bronze - âge du fer en Cerdagne. Programme collectif de recherche, rapport 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00965132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie pastorale en vallée d’Ossau – Atelier 2 du PCR « Dynamiques sociales, spatiales et environnementales dans les Pyrénées centrales – Rapport des fouilles extensives de l’E5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cnrs. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie pastorale en vallée d'Ossau - Atelier 2 du PCR &amp;quot;Dynamiques sociales, spatiales et environnementales dans les Pyrénées centrales&amp;quot; Fouilles archéologiques - Campagne 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie pastorale en vallée d'Ossau - Rapport d'opération - Campagne 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilalta et son terroir dans la longue durée. Commune de Targasonne, Pyrénées-Orientales, Rapport final d'opération, diagnostic archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Passarrius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00964970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille archéologique en vallée d’Ossau – Entité 32 (Laruns - Pyrénées Atlantiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS DR14. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures pastorales d’al-Rawda (Syrie centrale). Résultats de la première campagne de sondage archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR - Dynamiques sociales, spatiales et environnementales dans les Pyrénées centrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Framespa; CNRS. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informe-Memoria de excavación arqueológica del cuarto hospital de Benasque (Huesca)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Ona Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_6] Fundacion Llanos del Hospital de Benasque. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informe-mémoria de excavación arqueológica. Campo atrincherado Tusal del Vado. Pllan del Hospital. Benasque. Huesca. Proyecto Amarga memoria. Fortificaciones Guerra civil 1936-1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Leorza Alvaez de Arcaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Ona Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_6] Fundacion Llanos del Hospital de Benasque. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie pastorale en vallée d'Ossau - Atelier 2 du PCR &amp;quot;Dynamiques sociales, spatiales et environnementales dans les Pyrénées centrales&amp;quot; - Rapport de sondages archéologiques et prospections - Campagne 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informe-Memoria de excavación arqueológica. Cuarto hospital. Pllan del Hospital. Benasque, Interreg IIIA. Hospitalidad Pirenaica, Hospital de Benasque 2000 S.L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Lanzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Ona Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_6] Fundacion Llanos del Hospital de Benasque. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie pastorale en vallée d'Ossau, rapport final d'opération, campagne 2006, sondages et prospections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5136 FRAMESPA; SRA Aquitaine. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00964699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection inventaire - Archéologie pastorale en vallée d’Ossau 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie d'Aquitaine. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie pastorale en vallée d'Ossau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie pastorale en vallée d'Ossau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informae - Memoria de la excavacion arqueologica del circulo de piedras 106 del plan de la Sara de Benasque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marivi Pastror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_6] Fundacion Llanos del Hospital de Benasque. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informe de la excavación de la estructura 3 b : puesto de vigilancia militar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Ona Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_6] Fundacion Llanos del Hospital de Benasque. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informe de la excavación de la estructura n°3 - cabaña de pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Ona Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_6] Fundacion Llanos del Hospital de Benasque. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informe de la excavación de la estructura 114 a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Ona Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_6] Fundacion Llanos del Hospital de Benasque. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie pastorale en vallée d'Ossau : Rapport de prospection pédestre - Campagne 2005 Tome 1 - inventaire archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie pastorale en vallée d'Ossau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventario de cabañas y otras construcciones historicas en el entorno del Portillon y el puerto de la Picada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Ona Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Angel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_6] Fundacion Llanos del Hospital de Benasque. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventario de cabañas y otras construcciones historicas e le Pllan del Hispotal - Benasque (Huesca)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Ona Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_6] Fundacion Llanos del Hospital de Benasque. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de prospection inventaire – Vallon de Barroude (Territoire administratif d’Aragnouet, communes de Bazus-Aure et Guchan – Hautes-Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de prospection inventaire – Vallon de Barroude (Territoire administratif d’Aragonouet, communes de Bazus-Aure et Guchan – Hautes-Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chemin historique qui reliait Saint-Bertrand-de-Comminges (Haute-Garonne) à Roda de Isábena (Arágon) : versant français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Régionale pour l'Environnement. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monument mégalithique de Roquefort à Lugasson (Gironde) et la question des allées couvertes en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primitiva Bueno Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Balbin Berhman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12zp5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les zones d’altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (1), pp.105-122. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.12009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arqueo 2.0. Renovación metodológica de la prospección arqueológica de zonas de montaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treballs d'Arqueologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Mètodes i tècniques per a l’arqueologia de muntanya: aplicacions en àmbits pirinencs, 26, pp.95-109. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/tda.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le terroir de Lagrasse (Aude) dans la longue durée : habitat, paysage et mise en valeur des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Abbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dossier spécial : Nouveaux regards sur Lagrasse (Aude) : Une abbaye, une ville et un terroir dans la longue durée, 40, pp.19-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La butte de Moncoué (Taizé-Maulais, Deux-Sèvres). Un relief résiduel dans la plaine thouarsaise (Sud-ouest du Bassin parisien). Gisement de grès éocènes et alignements de pierres dressées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (3), pp.7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and conservation of Old-Growth Forests: a key issue to face global changes. The case study of Strâmbu-Băiuț - Maramureş (Eastern Carpathians, Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buscaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni Storici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Disassembling landscape. Applied Environmental archaeology and historical ecology, 164, pp.369-404. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1408/99412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of groundwater in the oasis of Masāfī (UAE): A diachronic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Crépy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sagory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (2), pp.478-500. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographie aéroportée par drone. Nouvelle procédure pour la détection archéologique en haute montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (1), pp.81-96. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.7426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le LiDaR pour cartographier les plus grands tumulus d’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Picton – Culture &amp; patrimoine en Poitou et Charentes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dolmen &amp; Tumulus, 263, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mapping of forested archaeological sites using UAV LiDaR. A feedback from a south-west France experiment in settlement & landscape archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale mapping of a habitat on a rugged site: Silla del Papa (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoarchaeology of Holocene oasis formation, hydro-agricultural management and climate change in Masafi, southeast Arabia (UAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Regagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sagory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92 (1), pp.109-132. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2018.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des micro-drones pour la prospection archéologique à basse altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 213-214, pp.81-93. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2017.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing past terrace fields in the Pyrenees: Insights into land management and settlement from the Bronze Age to the Early Modern era at Vilalta (1650 masl, Cerdagne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Passarrius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (4), pp.461-480. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/2042458215Y.0000000002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire sur les activités de la Mission archéologique franco syrienne d'Al-Rawda, travaux 2007-2010 (Part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 135 (2), pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Altitude Thermal Survey by Means of an Automated Unmanned Aerial Vehicle for the Detection of Archaeological Buried Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (4), pp.303-307. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/arp.1454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montagnes et campagnes d'Oloron dans la longue durée. Premiers résultats d'un programme interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.37-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des milieux de vie et variabilité de la morphologie sociale en Afrique. Étude de cas pour un programme de recherche, de la préhistoire à l'actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Abbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 120-121, pp.7-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie pastorale en vallée d’Ossau. Problématiques, méthodes et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats des prospections réalisées dans le vallon de Barroude (Hautes-Pyrénées), dans Chronique des fouilles médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34, pp.208-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Sheep: Swine Husbandry in the Pyrenean Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vercasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Belgrad 2025 - Intertwined pasts. session #106 : Mountain Pastoralism Through Time : Archaeological Insights and Contemporary Connections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session # 106: Ermengol Gassiot, Mélanie Le Couédic, Francesca Romana del Fattore, Ariadna Nieto Espinet, Sep 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et paléo-environnement dans les estives : approche spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la ZA PYGAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathalie Escaravage, Arnaud Elger, Vanessa Léa, Morgane Gilbert, Louise Sérafine Rollin, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler les empreintes du pastoralisme. Quand les nouvelles technologies redéfinissent la prospection archéologique en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudi d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ITEM - Université de Pau et des Pays de l'Adour, Mar 2025, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois... des petits cochons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vercasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Terrae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fernand Peloux et Sylvain Burri, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de rencontre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA et innovations numériques : usages et enjeux en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAP; Direction de l’archéologie de la Ville de Chartres; Chartres Métropole, Nov 2025, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les sentiers du pastoralisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudi d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ITEM, Mar 2025, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dater un terroir de montagne en Cerdagne (66) : radiocarbone et OSL sur le site de Vilalta (Cerdagne, Pyrénées-Orientales). De la fouille programmée au diagnostic, du diagnostic à la fouille préventive…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Passarrius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/hgw2-fh94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mont’Prospect2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution Nouvelles frontières de l'archéologie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - MITI, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter les montagnes autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de laboratoire TRACES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TRACES (UMR 5608) - Toulouse, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter autrement les montagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal du laboratoire TRACES (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TRACES (UMR 5608) : Travaux et Recherches Archéologiques sur les Cultures, les Espaces et les Sociétés, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie pastorale dans les Pyrénées. Acquis et nouvelles approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de l'Archéologie régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRA Occitanie et Région d'Occitanie, Apr 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la forêt lève le voile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée départementale de l'archéologie en Ariège. Actualité et travaux archéologiques en Ariège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de l'Ariège, Jun 2023, Tarascon sur Ariège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats 2022 du PCR « Le Minier » Histoire et archéologie des entreprises argentifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Brevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mines et Métallurgies en Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cabrières (Hérault), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04881533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les zones d'altitude : Développement d'une procédure multi-sources pour la prospection archéologique des terrains d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecting the high mountain. Methodological renewal of the archaeological approach of the highland pastures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur : dynamiques des peuplements, des territoires et des paysages : bilan et perspectives en Archéologie spatiale. Hommage à Jean-Luc Fiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Minier (France) : history and archaeology of medieval silver companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Brevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Mining and Metallurgy from Prehistory into the Modern Age - Stribrna Jihlava</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Jihlava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03894480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar par drone pour l'archéologie : retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du réseau ISA - Modèles numériques d’élévation en Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme de Clermont-Ferrand, Mar 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale 3D analysis of an Iron Age town: the case of Silla del Papa (Cádiz, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Desmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scanning the hidden - LiDAR and 3D technologies applied to architecture research in the archaeology of Metal Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UISPP, Jun 2021, Ávila, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone et archéologie. De nouveaux outils pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité culturelle pour le CSE d’Airbus DS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univers Culture du CSE d’Airbus Defence and Space, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecting high altitude areas. Development of a multi-source procedure for the archaeological prospection of high altitude areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vol au-dessus des plaines et des estives. Thermographie aéroportée par drone appliquée à l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTR_COFREND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Régional Sud-Ouest - COFREND, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des modes de gestion et d'occupation d'un espace pastoral en haute vallée d'Ossau (Pyrénées-Atlantiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier ZA Pygar - Interactions entre ressources naturelles et sociétés: quels enjeux pour la gestion et la valorisation des patrimoines naturels et culturels ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rechercher des cabanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'équipe Terrae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02510369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating past trajectories for a better understanding and conservation of present-day biodiversity : on-going research on the last Maramures Old-Growth fir-beech Forests (Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche TERRAE 2020 "Hors champs. Regards croisés sur les forêts et les incultes au Moyen Âge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de référentiels commun : la coordination complexe du travail collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session n° III-3 (CA) of the XVIIIe UISPP congress. Construire des référentiels partagés : Webmapping et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. 12 p., </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last Maramureş old-growth fir-beech forests: a long-term and global study for their better understanding, conservation and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buscaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5T.ERA: 5Terre Environmental Resource Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Genova, Italy. 68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vieilles forêts des Maramures (Carpates orientales, Roumanie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term evolution of water supply in the oasis of Masafi (UAE): an archaeohydrological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Crépy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Regagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Within the giant’s belly”. Multi-method approach of the long barrows of Tusson (Charente, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Lüth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des estives pyrénéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'archéologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Régional de l'archéologie - Midi-Pyrénées, Jun 2018, Escaladieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estives d'Ossau. Les éclairages d'une recherche collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berdoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique à l'auditorium de la médiathèque André Labarrère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Sciences des Lettres et Arts de Pau et du Béarn, Mar 2017, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02434983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estructuració agro pastoral de les zones de muntanya: alguns exemples d'exploració temàtica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocupació humana i impacte ecològic als Pirineus. Mètodes i problemàtiques de la recerca arqueològica a l'alta muntanya, seminari internacional de recerca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01613383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient agricultural landscapes in Southeast Arabia: Approach and first results of an archaeological, geo-archaeological, and spatial study of the Masāfī Palm Grove, Emirate of Fujairah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Regagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sagory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Water and Life in Arabia Conference, 14th - 16th December</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01792812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'occupation d'une estive pyrénéenne sur le temps long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondis-GeovisuATELIER –  ESPACES, FLUX, VISUALISATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De piedra, tierra y madera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sobrarbe antes de Sobrarbe. Pinceladas de historia de los Pirineos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCI, Oct 2015, Boltaña, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des micro-drones pour la prospection archéologique à basse altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones et moyens légers aéroportés d’observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSG, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Bronze final III au 1er âge du Fer. Premiers résultats des fouilles du site du Menhir à EYNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Crabol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Rancoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Col·loqui Internacional d'Arqueologia de Puigcerdà - Congrés Nacional d'Arqueologia de Catalunya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d’Estudis Ceretans, Nov 2011, Puigcerdà, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cabanes, des bergers et des archéologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées - Maison de la Réserve Naturelle d'Aulon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réserve Naturelle d'Aulon, Jul 2014, Aulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro macro : analyses spatiales multi-échelle en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée DiPEE Midi-Pyrénées 2013 : Rencontre transdisciplinaire de sept laboratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches interdisciplinaires sur l’histoire et le fonctionnement des estives dans les Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquête dans les alpages, cycle de conférences Ître. Mémoire de pierres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de Bagnes; Pierre Dubuis; Philippe Curdy; Célestin Taramarcaz, Nov 2013, Le Châble, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01613397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques de l’occupation pastorale de l’estive pyrénéenne d’Anéou (64, France) : approche diachronique, spatiale et statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilités environnementales, mutations sociales ; natures, intensités, échelles et temporalités des changements, XXXIIe Colloque International d'Archéologie et d'Histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de la 3D et de la 2D1/2 en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire TRACES "3D et archéologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TRACES, Jan 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation pastorale et agraire dans les Pyrénées de l'Antiquité au Moyen Âge (Ossau et Cerdagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Réchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Desarrollo urbano y arqueología del paisaje en los Pirineos romanos"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAC, CISC, Université Toulouse le Mirail, May 2010, Benasque, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2009-2010 Ausgrabung E32 – pastoral site – Spätantike / Hochmittelalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Wörgl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Wörgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un diagnostic en haute montagne, l’exemple de l’opération d’archéologie préventive menée sur le site de Thémis (Targasonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Passarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée archéologique des Pyrénées-Orientales 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Régional de l'Archéologie, 2010, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic archéologique : premiers éléments de chronologie de l'activité pastorale en haut Ossau (estive d'Anéou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Terrae "Continuités et ruptures dans l’exploitation des espaces montagnards : quels marqueurs archéologiques, entre temps court et temps long (Antiquité - Moyen Âge) ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe Terrae, Dec 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologie du parcage et de la stabulation des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire UTAH -« Archéologie des espaces médiévaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats d’archéologie pastorale en haute vallée d’Ossau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles des Groupes Archéologiques (CRAL, Eusko Arkeologia et GAPO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de modélisation spatiale d'une source notariale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conesa Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les contrats de parcerias et leurs dynamiques. (Cerdagne, Pyrénées de l'Est, XIIIe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lyon, France. pp.93-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00218329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la trace aux gestes : quelques fabrications fromagères sur les estives pyrénéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des espaces médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie pastorale en vallée d’Ossau (2004 – 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACI Anthropisation et histoire de l’environnement dans les montagnes du sud de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens économiques entre les communes de Bagnères-de-Luchon (Haute-Garonne) et Benasque (Aragon) au XVIIIème siècle,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation des marchandises et réseaux commerciaux dans les Pyrénées, XIIIème – XIXème siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Andorre la Vieille, Andorre. pp.287-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeodrone - Drones for archaeological survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAV Research Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing pyrenaen field : premilinary results from a multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Passarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Pyrenean territory within the long-term perspective - International Association of Landscape Archaeology 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing pyrenean fields : Preliminary results from a multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Passarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international LAC2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological evidence for upland pastoral activities in Anéou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2nd International Workshop on Archeology of European Mountain Landscapes, the construction of mountain territories resource exploitation and practice mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01613341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estives d'Ossau, 7000 ans de pastoralisme dans les Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berdoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pas d'Oiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 279 p., 2016, 978 2 917971 60 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01432768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospital de Benasque, Hospice de France, 8 siècles d’hospitalité aux pieds de l’Anéto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Ona Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléter et animer la carte : vers une analyse spatiale continue des dynamiques d’occupation du sol dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Abbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : Bilan et perspectives en archéologie spatiale, hommages à Jean-Luc Fiches - Settlement, territory and landscape dynamics: Assessment and prospects in spatial archaeology, tribute to Jean-Luc Fiches - Actes des 42es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur des 12-14 octobre 2022, sous la direction de Frédérique Bertoncello, Marie-Jeanne Ouriachi, Laure Nuninger, François Favory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, 2023, 2-904110-65-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagne autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertoncello Frédérique; Ouriachi Marie-Jeanne; Nuninger Laure; Favory François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : Bilan et perspectives en archéologie spatiale, hommages à Jean-Luc Fiches - Settlement, territory and landscape dynamics: Assessment and prospects in spatial archaeology, tribute to Jean-Luc Fiches - Actes des 42es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur des 12-14 octobre 2022, sous la direction de Frédérique Bertoncello, Marie-Jeanne Ouriachi, Laure Nuninger, François Favory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM – UMR 7264 - Université Côte d’Azur – CNRS, 2023, Actes des Rencontres Internationales d'Archéologie et d'Histoire et d'Antibes, 2-904110-65-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefacts et écofacts d'une archéologie de l'estivage dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuseppe Indino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'artefact dans ses multiples facettes de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour (PUPPA)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-253, 2019, Actes du premier séminaire interdisciplinaire et transfrontalier ED SSH481 / ITEM, Université de Pau et des Pays de l'Adour, 2-35311-104-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02437412v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient agricultural landscapes in Southeast Arabia: Approach and first results of an archaeological, geo-archaeological, and spatial study of the Masāfī Palm Grove, Emirate of Fujairah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Purdue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sagory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walid Yasin al-Tikriti; Paul Yule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Water and Life in Arabia Conference, 14th - 16th December, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abu Dhabi Tourism and Culture Authority, pp.45-65, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche des sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Rendu; Carine Calastrenc; Mélanie Le Couédic; Anne Berdoy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estives d’Ossau. 7000 ans de pastoralisme dans les Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pas d'Oiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.60-83, 2016, 978 2 917971 60 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la chronologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Rendu; Carine Calastrenc; Mélanie Le Couédic; Anne Berdoy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estives d’Ossau. 7000 ans de pastoralisme dans les Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pas d'Oiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.84-113, 2016, 978 2 917971 60 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des pratiques : le site 32 de Cabanes la Glère (IIIe-XVe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Réchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Rendu; Carine Calastrenc; Mélanie Le Couédic; Anne Berdoy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estives d’Ossau : 7 000 ans de pastoralisme dans les Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pas d’oiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-141, 2016, 978-2-917971-60-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer et modéliser les sites, les territoires et les systèmes pastoraux pyrénéens dans la diachronie: présentation et premiers résultats du projet collaboratif DEPART</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermengol Gassiot Ballbè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Debofle; Sanchez, Jean-Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pays pyrénéens et environnement. Actes du 62e Congrès de la Fédération historique de Midi-Pyrénées, Bagnères-de-Bigorre (Hautes-Pyrénées), 12-13-14 juin 2015 : 150e anniversaire de la Société Ramond (1865-2015) dans le cadre des commémorations nationales 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Ramond, pp.321-338, 2016, 978-2-9523824-5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre cartes pour une synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estives d’Ossau. 7 000 ans de pastoralisme dans les Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pas d'Oiseau Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.142-157, 2016, 978 2 917971 60 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De piedra, tierra y madera : una mirada comparativa entre las cabañas pirenaicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Clemente Conte; E Gassiot Ballbe; J. Rey Lanaspa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sobrarbe antes de Sobrarbe. Pinceladas de historia de los Pirineos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-84-8127-265-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives centrales de l’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Georges Allabert; Claudine Pailhès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La frontière pyrénéenne – Guide des sources d’archives des relations et espaces transfrontaliers pyrénéens : France-Andorre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Général de l’Ariège, pp.493-652, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las relaciones historicas entre los habitantes del Sobrarbe y los de los valles franceses de Barèges, Aure y Louron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Luis Ona Gonzalez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Sobrarbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de Recherche dans la vallée de Benasque : 1996-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Luis Ona Gonzalez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ribagorza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ribagorza et les Ribaborzans vus de l’autre côté des Pyrénées (XVIIème – XIXème siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Luis Ona Gonzalez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ribagorza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photogrammétrie de petits objets archéologiques : acquisition, modèle 3D, produits dérivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défi sous les palmiers : le relevé topographique de Masafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sagory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche Monumentalismes et territoires au Néolithique entre Loire et Charente Formes et environnements des mégalithes et des enceintes. Formes, architecture, pétrographie et technologie des mégalithes. Sondage du dolmen de Magnez à Courcôme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oasis de Masafi (Fujairah – Emirats-Arabes-Unis) – Topographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sagory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonies colorées : décrire, comprendre et utiliser des palettes de couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sidonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00911690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille archéologique en vallée d’Ossau – Entité 32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.176-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-Inventaire - Archéologie pastorale en vallée d’Ossau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.159-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection inventaire - Archéologie pastorale en vallée d’Ossau - 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Couédic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection inventaire - Estive de Barroude (Aragnouet - Hautes-Pyrénées) - 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de la Pique : prospection-inventaire, opération intercommunale - 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie appliquée à l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours : Prospections archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId330"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F957B76"/>
+    <w:nsid w:val="59CFA60F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-calastrenc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8326-9969" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197626750" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965889v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467893v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Calastrenc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chiron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berdoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269794v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371026v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bax" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bardou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269920v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girousse Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269849v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270110v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878567v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mendygal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mathieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600298v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270067v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270004v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269842v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269949v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269934v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belmon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gal&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269833v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269989v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269976v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017472v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269888v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139911v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Comet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinaudeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Adroit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269943v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270076v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269966v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269670v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044583v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camus Adrien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796672v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chaillou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cabau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Czerniak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097717v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bousquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceccantini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867574v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caucanas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950468v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bousquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965132v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021246v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lemaitre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692398v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964970v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passarrius" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Julia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020928v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020950v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021257v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Ona Gonzalez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021265v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Leorza Alvaez de Arcaya" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692396v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021268v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lanzas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964699v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020992v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692381v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692405v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021277v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marivi Pastror" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021285v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021280v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021281v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692407v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692387v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021273v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Angel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021289v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021294v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021297v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021299v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911092v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitiva Bueno Ramirez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Balbin Berhman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zp5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KN2H4K7V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580939v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.12009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335772v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.153" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207132v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257694v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042019v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12168" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245823v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7426" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126984v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926823v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0556" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152313v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0352" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569157v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regagnon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.142" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892403v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2017.198" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01952137v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2042458215Y.0000000002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347482v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Awad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844459v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1454" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211684v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983985v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612296v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021010v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467790v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374261v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532492v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Gauthier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vercasson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mellier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532564v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467854v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033132v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04894794v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/hgw2-fh94" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425679v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244922v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264333v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117338v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087939v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881533v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Brevet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662471v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817228v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894480v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265967v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Desmars" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324667v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278614v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341957v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464460v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389519v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510369v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865558v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0360" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006810v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195770v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023476v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich L&#252;th" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434983v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613383v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792812v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006791v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006777v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019772v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006743v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01950215v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crabol" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rancoule" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019780v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613397v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832897v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006722v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006669v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021309v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021305v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passarius" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006626v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006605v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021316v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218329v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conesa Marc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bille" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006590v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021312v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019756v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019783v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006680v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019791v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613341v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432768v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020907v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275782v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264415v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437412v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/collections/ed/l-artefact.html" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823523v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421155v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421158v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405830v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399071v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia Casas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermengol Gassiot Ballb&#232;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772948v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019711v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020999v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019730v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019732v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019742v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146957v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969011v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046454v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969000v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911690v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sidonie" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020875v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020943v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020978v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021004v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021006v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006755v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006638v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-calastrenc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8326-9969" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197626750" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965889v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467893v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Calastrenc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chiron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berdoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269794v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371026v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bax" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bardou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269920v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girousse Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269849v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270110v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878567v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mendygal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mathieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600298v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270004v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269842v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270067v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269949v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269934v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belmon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gal&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269833v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270083v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269989v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017472v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269888v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139911v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Comet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinaudeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Adroit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269943v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270076v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269966v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269670v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044583v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camus Adrien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796672v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chaillou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cabau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Czerniak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097717v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bousquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceccantini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867574v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caucanas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950468v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bousquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965132v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021246v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lemaitre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692398v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964970v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passarrius" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Julia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020928v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020950v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021257v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Ona Gonzalez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021265v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Leorza Alvaez de Arcaya" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692396v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021268v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lanzas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964699v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020992v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692381v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692405v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021277v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marivi Pastror" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021285v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021280v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021281v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692407v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692387v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021273v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Angel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021289v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021294v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021297v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021299v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911092v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitiva Bueno Ramirez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Balbin Berhman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zp5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KN2H4K7V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580939v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.12009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335772v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.153" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207132v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257694v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042019v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12168" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245823v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7426" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126984v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926823v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0556" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152313v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0352" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569157v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regagnon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.142" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892403v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2017.198" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01952137v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2042458215Y.0000000002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347482v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Awad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844459v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1454" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211684v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983985v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612296v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021010v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532492v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Gauthier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vercasson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mellier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374261v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467790v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532564v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467854v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033132v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04894794v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/hgw2-fh94" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425679v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244922v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264333v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087939v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117338v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881533v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Brevet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662471v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817228v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894480v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324667v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265967v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Desmars" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278614v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341957v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464460v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389519v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510369v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865558v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0360" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195770v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023476v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich L&#252;th" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006810v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434983v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613383v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792812v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006791v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006777v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019772v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01950215v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crabol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rancoule" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006743v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019780v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613397v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832897v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006722v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006669v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021309v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021305v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passarius" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006626v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006605v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021316v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218329v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conesa Marc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bille" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006590v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021312v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019756v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019783v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006680v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019791v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613341v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432768v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020907v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275782v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264415v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437412v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/collections/ed/l-artefact.html" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823523v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421158v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421155v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405830v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399071v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia Casas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermengol Gassiot Ballb&#232;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772948v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019711v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020999v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019730v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019732v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019742v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146957v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969011v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046454v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969000v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911690v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sidonie" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020875v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020943v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020978v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021004v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021006v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006755v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006638v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>