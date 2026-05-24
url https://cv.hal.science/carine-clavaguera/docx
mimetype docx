--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -142,50 +142,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">204769525</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=3WDidyYAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -238,64 +259,64 @@
         </w:rPr>
         <w:t xml:space="preserve">effets de polarisation dans les processus de solvatation</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> et l’étude de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">nanoparticules métalliques et de leur réactivité chimique sous rayonnement ionisant</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je réalise mes travaux de recherche à l’</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Institut de Chimie Physique</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> au sein du groupe scientifique </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ThéoSim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
@@ -329,11494 +350,11494 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation products of S-Adenosyl methionine probed by IRMPD spectroscopy: unraveling the protective effects on oxidative stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yining Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Houée-Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giel Berden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemrxiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26434/chemrxiv-2026-s375p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05581186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Vibrational Circular Dichroism Spectroscopy of Phenylcyclohexanediol Solvated in Dimethyl Sulfoxide Using Polarizable Molecular Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou D’haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bowles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Jähnigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c05306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarizable models for selected Endocrine Disrupting Chemicals and their hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mazurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukasz Szeleszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Biophysics and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S273741652640003X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324665v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating the Structure Exploration of Diverse Bi–Pt Nanoclusters via Physics‐Informed Machine Learning Potential and Particle Swarm Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Vangheluwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh‐tue Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy Cong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26 (19), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.202500268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing molecular geometry on dense gold nanoparticle substrates by two-color sum-frequency generation spectroscopy combined with DFT calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 683, pp.161817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.161817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Photocatalytic Activity of Surface-Modified TiO2 with Bimetallic AuPd Nanoalloys for Hydrogen Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Andrea Méndez-Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bahena-Uribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar RRL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8 (13), pp.2400106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/solr.202400106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Both experimental and molecular dynamics approaches highlight the central role of interfacial water for radical production by irradiated gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rika Tandiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Cheref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thi Van-Oanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 57 (6), pp.065002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6455/ad2e28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Oxide-Derived Cu on the Initial Elementary Reaction Intermediate During Catalytic CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiwen Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey A Denisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehran Mostafavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 146 (44), pp.30164 - 30173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.4c08603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902802v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational circular dichroism spectroscopy with a classical polarizable force field: alanine in the gas and condensed phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bowles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Jähnigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Zehnacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (8), pp.e202300982. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.202300982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the structure of one‐electron oxidation products of model peptide backbones containing methionine by IRMPD spectroscopy:the effect of the neighbouring groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yining Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lecouvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Houée-Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.202400918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OH radical‐induced oxidation in nucleosides and nucleotides unraveled by tandem mass spectrometry and IRMPD spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yining Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suvasthika Indrajith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Houee Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giel Berden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.202300534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the environment on the infrared spectrum of alanine: an effective modes analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bowles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Jähnigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 158, pp.094305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0135608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Bonding Patterns in Heterometallic Organometallics with Short and Rare Ln-Pd Distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriu Cemortan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Simler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Moutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (10), pp.2676-2685. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D2SC06933D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct time-resolved observation of surface-bound carbon dioxide radical anions on metallic nanocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiwen Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changjiang Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey A Denisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuning Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.7116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-023-42936-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Gaussian Type Functions for Describing Fast Ion-Matter Irradiation with Time-Dependent Density Functional Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rika Tandiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karwan Ali Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Luppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thi Van-Oanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (21), pp.7740-7752. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current status of deMon2k for the investigation of the early stages of matter irradiation by time-dependent DFT approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karwan Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feven Korsaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rika Tandiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tolu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Deviers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Ultrafast Phenomena from attosecond to picosecond timescales: theory and experiments, 232 (13), pp.2167-2193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjs/s11734-023-00905-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Final Products of One-Electron Oxidation of Cyclic Dipeptides Containing Methionine Investigated by IRMPD Spectroscopy: Does the Free Radical Choose the Final Compound?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yining Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suvasthika Indrajith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Francis Perez Mellor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bürgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lecouvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126 (48), pp.10055-10068. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c06541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth theoretical understanding of the chemical interaction of aromatic compounds with a gold nanoparticle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rika Tandiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sicard-Roselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thi Van-Oanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24, pp.25327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d2cp02654f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A consistent picture of phosphate-divalent cation binding from models with implicit and explicit electronic polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Puyo-Fourtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Juillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Duboué-Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126 (22), pp.4022-4034. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c01158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability and performances of real-time time-dependent auxiliary density functional theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rika Tandiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hasnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Naín Pedroza-Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien de La Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 140 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00214-021-02819-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between organic molecules and a gold nanoparticle: a quantum chemical topological analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rika Tandiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thi Van-Oanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 140 (8), pp.118. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-021-02821-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bis-Cyclooctatetraenyl Thulium(II): Highly Reducing Lanthanide Sandwich Single-Molecule Magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Moutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Schleinitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo La Droitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Tricoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60 (11), pp.6042-6046. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.202015428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the structural properties of the water solvation shell around gold nanoparticles: A computational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rika Tandiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rika Tandiana</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sicard-Roselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thi Van-Oanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 154 (4), pp.044706. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0037551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manifolds of low energy structures for a magic number of hydrated sulfate : SO 4 2− (H 2 O) 24</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Thaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23, pp.24428-24438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D1CP03123F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom economical coupling of benzophenone and N-heterocyclic aromatics with SmI 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Casaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D0CC05164K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Cluster Models of Solvation for the Description of Vibrational Circular Dichroism Spectra: Synergy between Static and Dynamic Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bowles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sascha Jähnigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (45), pp.26047-26068. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP03869E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational spectroscopy of deprotonated peptides containing an acidic side chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 435 (8), pp.42 - 50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijms.2018.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared Spectra of Deprotonated Dicarboxylic Acids: IRMPD Spectroscopy and Empirical Valence‐Bond Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Thaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (6), pp.803-814. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201800947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible electron transfer in organolanthanide chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tricoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Jaoul</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jules Moutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Squared</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3, pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.28954/2019.csq.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small molecule activation with divalent samarium triflate: a synergistic effort to cleave O2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Xemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Louyriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (28), pp.9226-9230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8dt02196a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy for Modeling the Infrared Spectra of Ion-Containing Water Drops</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preventing iron( II ) precipitation in aqueous systems using polyacrylic acid some molecular insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Arnaud Artola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Clavaguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b10554⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, pp.18056-18065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cp02743e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161555v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02418710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing iron( II ) precipitation in aqueous systems using polyacrylic acid some molecular insights</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategy for Modeling the Infrared Spectra of Ion-Containing Water Drops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Thaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandramohan Jana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Clavaguéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ohanessian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cp02743e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (3), pp.832-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b10554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02418710v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMOEBA Polarizable Force Field Parameters of the Heme Cofactor in Its Ferrous and Ferric Forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lagardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien de la Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (5), pp.2705-2720. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b01128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanidocenes: Synthesis, Structure, and Bonding of Linear Sandwich Complexes of Lanthanides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Xemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Goudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 140 (43), pp.14433-14439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.8b09081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating Electron Dynamics in Polarizable Environments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carine Clavaguéra</w:t>
+                <w:t xml:space="preserve">Hydration of the sulfate dianion in size-selected water clusters: From SO42−(H2O)9 to SO42−(H2O)13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Thaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Salahub</w:t>
+                <w:t xml:space="preserve">Ayah A Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan R Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00251⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 418, pp.15-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2017.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032498v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divalent Thulium Triflate: A Structural and Spectroscopic Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Molton</w:t>
+                <w:t xml:space="preserve">Simulating Electron Dynamics in Polarizable Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cador</w:t>
+                <w:t xml:space="preserve">Jean-Marie Teuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Clavaguéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Salahub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.201700576⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (9), pp.3985-4002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727095v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of ions in a water drop using the AMOEBA polarizable force field</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Divalent Thulium Triflate: A Structural and Spectroscopic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Xémard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Molton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 129 (15), pp.4330-4335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.201700576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2017.01.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01999944v1</w:t>
+                <w:t xml:space="preserve">hal-04727095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration of the sulfate dianion in size-selected water clusters: From SO42−(H2O)9 to SO42−(H2O)13</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Dynamics of ions in a water drop using the AMOEBA polarizable force field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Thaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ohanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 671, pp.131-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2017.01.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2017.01.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01999955v1</w:t>
+                <w:t xml:space="preserve">hal-01999944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back Cover: Divalent Thulium Triflate: A Structural and Spectroscopic Study (Angew. Chem. Int. Ed. 15/2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Xemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Molton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (15), pp.4362-4362. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201702038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Structures of Mono-Oxidized Copper and Nickel Phosphasalen Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Mustieles marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cheisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Singh-Chauhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (71), pp.17940-17953. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201703390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reductive Disproportionation of CO2 with Bulky Divalent Samarium Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Xemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Goudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Tricoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (23), pp.4660--4668. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.organomet.7b00630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Density Functionals for Computing Thermodynamic Properties of Lanthanide Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Nocton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (19), pp.2688-2696. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.201700629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divalent Thulium Triflate: A Structural and Spectroscopic Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Xémard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Molton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (15), pp.4330-4335. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201700576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Stability of Pd(IV) Intermediates Using a Redox Non-innocent Ligand Combined with an Organolanthanide Fragment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Goudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Nocton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 139 (31), pp.10633-10636. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b05634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron transfer in tetramethylbiphosphinine complexes of Cp* 2 Yb and Cp* 2 Sm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nocton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 40 (8), pp.6643-6649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical insight into the coordination number of hydrated Zn2+ from gas phase to solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandramohan Jana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 135 (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirality-dependent structuration of protonated or sodiated polyphenylalanines: IRMPD and ion mobility studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéria Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Scuderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Piani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (3), pp.1807-18017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5cp06768e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepwise Hydration of 2-Aminooxazole: Theoretical Insight into the Structure, Finite Temperature Behavior and Proton-Induced Charge Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bacchus-Montabonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (15), pp.2380-2389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b12392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational mode assignment of finite temperature infrared spectra using the AMOEBA polarizable force field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Thaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (39), pp.25968-25977. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5cp02270c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration of the sulfate dianion in cold nanodroplets: SO 4 2− (H 2 O) 12 and SO 4 2− (H 2 O) 13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Thaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (39), pp.25935-25945. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp02557e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational mode assignment of finite temperature infrared spectra using the AMOEBA polarizable force field †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Thaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17, pp.25968-25977. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5cp02270c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Temperature Infrared Spectra from Polarizable Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Semrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwani Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10, pp.3190-3199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ct5004065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple One-Electron Transfers in Bipyridine Complexes of Bis(phospholyl) Thulium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Xemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Nocton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33 (15), pp.4100-4106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV-visible degradation of boscalid - structural characterization of photoproducts and potential toxicity using in silico tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Kinani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (10), pp.1153-1163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Thermodynamics of Mg:Phosphate Interactions in Water: A Simulation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manjeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Simonson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.201402685. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.201402685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of density functionals in the description of dispersion interactions and IR spectra of phosphates and phosphorylated compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwani Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (9), pp.2426. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00894-014-2426-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration gibbs free energies of open and closed shell trivalent lanthanide and actinide cations from polarizable molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Marjolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengyu Y. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20, pp.2471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00894-014-2471-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between conformational dynamics and electron transfer in a desolvated peptide. Part II. Temperature dependence.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ohanessian</w:t>
+                <w:t xml:space="preserve">Towards energy decomposition analysis for open and closed shell f-elements mono aqua complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marjolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gourlaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Clavaguéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -P. Dognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -P. Piquemal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp3078437⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 563, pp.25-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2013.01.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880174v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between conformational dynamics and electron transfer in a desolvated peptide. Part I. Structures.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Ab Initio Extension of the AMOEBA Polarizable Force Field to Fe2+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Semrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William C. Isley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J. Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp3078375⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (7), pp.3062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct400237r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880173v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards energy decomposition analysis for open and closed shell f-elements mono aqua complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. -P. Piquemal</w:t>
+                <w:t xml:space="preserve">Relationship between conformational dynamics and electron transfer in a desolvated peptide. Part II. Temperature dependence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel H. Parks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Semrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Clavaguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2013.01.066⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (6), pp.1756-1769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp3078437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00880177v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab Initio Extension of the AMOEBA Polarizable Force Field to Fe2+</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Relationship between conformational dynamics and electron transfer in a desolvated peptide. Part I. Structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Semrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Clavaguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ohanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William C. Isley</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joel H. Parks</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (6), pp.1746-1755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp3078375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ct400237r⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00880166v1</w:t>
+                <w:t xml:space="preserve">hal-00880173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Insights into the Nature of Divalent Lanthanide-Ligand Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Labouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Nief</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (5), pp.1265-1271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/om301018u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the structure and electronic properties of Th4+-water complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Clavaguéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aude Marjolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 91 (9), pp.821-831. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjc-2012-0546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultraviolet degradation of procymidone--structural characterization by gas chromatography coupled with mass spectrometry and potential toxicity of photoproducts using in silico tests.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (13), pp.1505-1516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rcm.6598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new, centered 32-electron system: the predicted [U@Si20]6−-like isoelectronic series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pekka Pyykko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.2843-2848. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2sc20448g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globule to Helix Transition in Sodiated Polyalanines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan K. Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry B. Mcmahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (22), pp.3320-3324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jz301326w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures and IR spectra of the Gramicidin S peptide: pushing the quest for low-energy conformations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustubh Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Semrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (1), pp.483-490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp207102v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of sodiated polyglycines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Petru Balaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Semrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (15), pp.4583-4592. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201102812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward accurate solvation dynamics of lanthanides and actinides in water using polarizable force fields: From gas-phase energetics to hydration free energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marjolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gourlaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 131 (March), pp.1198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00214-012-1198-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the bent U(η8-C8H8)2(CN)- complex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dognon</w:t>
+                <w:t xml:space="preserve">Free energy simulations of a GTPase: GTP and GDP binding to archaeal initiation factor 2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarshi Satpati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Clavaguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ohanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Simonson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (20), pp.6749-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp201934p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00214-010-0879-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00904591v1</w:t>
+                <w:t xml:space="preserve">hal-00764855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free energy simulations of a GTPase: GTP and GDP binding to archaeal initiation factor 2.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Simonson</w:t>
+                <w:t xml:space="preserve">Theoretical study of the bent U(η8-C8H8)2(CN)- complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Clavaguéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 115 (20), pp.6749-63. </w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 129 (3-5), pp.447-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp201934p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00214-010-0879-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764855v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The shape of gaseous n-butylbenzene: assessment of computational methods and comparison with experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Halbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (8), pp.1550-1560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jcc.21733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of singly hydrated, protonated phospho-tyrosine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Scuderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 308 (2-3), pp.338-347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijms.2011.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions within the alcohol dehydrogenase Zn(II)-metalloenzyme active site: Interplay between subvalence, electron correlation/dispersion, and charge transfer/induction effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit de Courcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nohad Gresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Piquemal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 111 (6), pp.1213-1221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/qua.22760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of density functionals for predicting the infrared spectrum of sodiated octa-glycine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Semrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 297 (1-3), pp.152-161. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2010.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of sodiated octa-glycine: IRMPD spectroscopy and molecular modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Semrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Petru Balaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina F Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (5), pp.728-738. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasms.2010.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, energetic and dynamical properties of sodiated oligoglycines: relevance of a polarizable force field.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Semrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (14), pp.3450-3462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical properties of the predicted 32-electron systems Pu@Sn12 and Pu@Pb12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pyykkö</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13 (6-7), pp.884-888. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crci.2010.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Spectrum of Tryptophan-Phenylalanine. A Correlated Ab Initio and Time-Dependent Density Functional Theory Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (51), pp.16443-16448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp906969n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A predicted organometallic series following a 32-electron principle: An@C28 (An = Th, Pa+, U2+, Pu4+).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Dognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pekka Pyykkö</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131 (1), pp.238-243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja806811p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRMPD spectroscopy of a protonated, phosphorylated dipeptide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina F Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undine Erlekam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Scuderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (17), pp.2564-2573. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.200800469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In silico prediction of atomic static electric dipole polarizabilities of the early tetravalent actinide ions: Th&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; (&amp;lt;i&amp;gt;5f&amp;lt;sup&amp;gt;0&amp;lt;/sup&amp;gt;&amp;lt;/i&amp;gt;), Pa&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; (&amp;lt;i&amp;gt;5f&amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;&amp;lt;/i&amp;gt;), and U&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; (&amp;lt;i&amp;gt;5f&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;&amp;lt;/i&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78, pp.052502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.78.052502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a 32-electron principle : Pu@Pb12 and related systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pekka Pyykkö</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (9), pp.1427-1430. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200604198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasoft pseudopotentials for lanthanide solvation complexes: Core or valence character of the 4f electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Dognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 124, pp.164103 - 1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2191498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the hydrated Gd3+ ion: Structure, dynamics, and charge transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Dognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 124 (7), pp.074505 - 1-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2167647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gd(III) polyaminocarboxylate chelate: realistic manybody molecular dynamics simulations for molecular imaging applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sansot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Dognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 110, pp.12848-12851. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp062277c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00087119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasoft pseudopotentials for lanthanide solvation complexes: Core or valence character of the 4f electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Dognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 124 (16), pp.164103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2191498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00270382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate static electric dipole polarizability calculation of +3 charged lanthanide ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 311, pp.176. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2004.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics study of the hydration of lanthanum(III) and europium(III) including many-body effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Soudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Dognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 109, pp.7616. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp051032h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can DFT Methods be used for Open-shell Actinide Molecules? Comparisons with Multi-configurational Studies including Spin-orbit Coupling of Two Iso-electronic Systems: PuO22+ and PuN2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin J. Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra-Sarrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Maynau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 121, pp.5312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of harmonic and anharmonic vibrational wavenumbers for triatomic uranium compounds XUY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clavaguéra-Sarrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 302 (1-3), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemphys.2004.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of uranyl cation-water clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hoyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin J. Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Millie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 107, pp.3051-3060. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp0273833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00094561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11826,3982 +11847,3982 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning potentials for metal nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thi Van-Oanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées plénières du GDR IAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning Interatomic Potentials for Metal Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thi Van-Oanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Informatics: Accelerating Materials Research and Design with Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Quy Nhon, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared and vibrational circular dichroism spectroscopy with polarizable force fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F-CECAM-MOSER discussion meeting - Force fields to study spectroscopic properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CECAM, Apr 2023, Marne La vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-level Modelling of Gold Nanoparticles in Various Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rika Tandiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sicard-Roselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Asia-Pacific Association of Theoretical and Computational Chemists (APATCC-10),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Quy Nhon, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’immobilisation des quantum dots sur les propriétés optiques transférées de la solution aux surfaces sondées par spectroscopie optique non linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba Lich Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la fédération de Chimie Physique de Paris Saclay (CPPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning characterisations of metallic nanoparticles and ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thi Van-Oanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence artificielle, apprentissage machine, apprentissage profond et chimie/bio/physique/science des matériaux théorique/computationnelle en Ile de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of vibrational circular dichroism spectra of fluxional molecules through classical polarisable molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bowles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Général 2023 de la SFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Conformational Flexibility of Large Aromatic Ligands of Organolanthanides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriu Cemortan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Quentin-Derlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Nocton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JTMS 2022 : Journées "Théorie, Modélisation et Simulation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a New Class of Heterometallic Complexes - Synthesis, Characterisation and Theoretical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriu Cemortan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Tricoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Moutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ding Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Simler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th International Conference on Coordination Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Vibrational Circular Dichroism spectra of flexible molecules through a classical dynamic approach using polarisable force fields</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Development of an accurate forcefield for gold nanoparticle - water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Calvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual International Seminar on Theoretical Advancements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Online, France</w:t>
+              <w:t xml:space="preserve">Tinker Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bethesda (Washington DC), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459666v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic modelling of solvation and chemical environment for artificial photosynthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Determination of Vibrational Circular Dichroism spectra of flexible molecules through a classical dynamic approach using polarisable force fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bowles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Calvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier « Energie et photosynthèse artificielle : physique moléculaire et mécanismes physico-chimiques » du GDR EMIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR EMIE, Oct 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Virtual International Seminar on Theoretical Advancements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310853v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an accurate forcefield for gold nanoparticle - water interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Atomistic modelling of solvation and chemical environment for artificial photosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tinker Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bethesda (Washington DC), United States</w:t>
+              <w:t xml:space="preserve">Atelier « Energie et photosynthèse artificielle : physique moléculaire et mécanismes physico-chimiques » du GDR EMIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR EMIE, Oct 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310860v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational Circular Dichroism Spectroscopy with AMOEBA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tinker Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bethesda (Washington DC), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What circular dichroism spectroscopy teaches us about solvation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Jähnigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha Jähnigen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jessica Bowles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hartweg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhusree Roy Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du GDR Solvate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Vibrational Circular Dichroism spectra of fluxional molecules through classical polarisable molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bowles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres des chimistes théoriciens francophones 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of Vibrational Circular Dichroism in the Periodic Gauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Jähnigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha Jähnigen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jessica Bowles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Zehnacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Vibrational Optical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Edmonton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-level Modelling of Gold Nanoparticles in Various Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rika Tandiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sicard-Roselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thi Van-Oanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gold 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Quebec City, Province of Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a New Class of Heterometallic Complexes - Synthesis, Characterisation and Theoretical Studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of Vibrational Circular Dichroism spectra of flexible molecules through a classical dynamic approach using polarisable force fields - Prize for the best presentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bowles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Clavaguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XXIX. Tage der Seltenen Erden – Terrae Rarae 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée de l’école doctorale 2MIB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540296v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Vibrational Circular Dichroism spectra of flexible molecules through a classical dynamic approach using polarisable force fields - Prize for the best presentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Investigation on the adsorption geometry of organic compounds on the surface of gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Calvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’école doctorale 2MIB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, On line, France</w:t>
+              <w:t xml:space="preserve">20th virtual deMon developers workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459748v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the adsorption geometry of organic compounds on the surface of gold nanoparticles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a New Class of Heterometallic Complexes - Synthesis, Characterisation and Theoretical Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriu Cemortan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tricoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Moutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ding Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Simler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th virtual deMon developers workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, On line, France</w:t>
+              <w:t xml:space="preserve">The XXIX. Tage der Seltenen Erden – Terrae Rarae 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310846v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the adsorption geometry of substituted aromatic compounds on the surface of Gold Nanoparticles: Quantum Chemical Topology and Vibrational Study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a New Class of Heterometallic Complexes - Synthesis, Characterisation and Theoretical Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriu Cemortan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tricoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Moutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ding Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Simler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECAM Flagship - Benchmarking of electronic structure methods for non-covalent interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Champ sur Marne, France</w:t>
+              <w:t xml:space="preserve">EuCOMC XXIV Virtual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459810v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a New Class of Heterometallic Complexes - Synthesis, Characterisation and Theoretical Studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation on the adsorption geometry of substituted aromatic compounds on the surface of Gold Nanoparticles: Quantum Chemical Topology and Vibrational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rika Tandiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen-Thi Van-Oanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Clavaguera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCOMC XXIV Virtual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
+              <w:t xml:space="preserve">CECAM Flagship - Benchmarking of electronic structure methods for non-covalent interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Champ sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540301v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Vibrational Circular Dichroism spectra of fluxional molecules through classical polarisable molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bowles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Calvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Théorie, Modélisation et Simulation 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, On Line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation of flexible molecules and determination of their Vibrational Circular Dichroism spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bowles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Calvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de Chimie Physique 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational Circular Dichroism spectroscopy: solvation of a flexible molecule and implementation within a polarisable force field.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bowles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Calvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion plénière du GDR EMIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, St-Pierre d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the structural properties of the water solvation shell around gold nanoparticles: a computational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rika Tandiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rika Tandiana</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sicard-Roselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thi Van-Oanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion plénière du GDR SolvATE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments for modeling the infrared spectra of ion-containing water drops by polarizable molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHARMM-TINKER meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Institut Pasteur, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some tools for vibrational spectroscopy in Tinker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charmm-Tinker meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Sorbonne Université, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting electronic properties of nanoparticles using machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thi Van-Oanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rika Tandiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Science and Engineering, ICCSE-2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Ho Chi Minh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of gold nanoparticles in water using classical and DFTB molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thi Van-Oanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rika Tandiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vietnam Association of Theoretical and Computational Chemists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Quy Nhon City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of polarizable force fields to the physicochemical description of the interaction of ions with their environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCSE-2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, HoChiMinh Ville, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Strategy for Modeling the Infrared Spectra of Ion-containing Water Drops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques SolvATE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développements de champs de forces polarisables pour la dynamique et la spectroscopie de nano-gouttes d'eau contenant des ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre des Chimistes Théoriciens Francophones 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron transfer reactivity in organolanthanides complexes : stabilization of PdIV species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Goudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Nocton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gecom-Concoord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron transfer reactivity in organolanthanides complexes : stabilization of PdIV species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Goudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Nocton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de chimie de coordination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New precursors of divalent lanthanides: from the control of electronic properties to reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Xémard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Nocton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EuChemMS Chemistry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relativistic calculations on +3 charged lanthanide ions and their complexes with a water molecule. Application to the development of model potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Dognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference REHE 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Mülheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gd3+ hydration and complexation with organic ligand for design of new MRI contrast agent : molecular dynamics simulation including many body effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Dognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Winter School in Theoretical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments of model potentials to study lanthanide-molecule clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Dognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">tamc4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul de la polarisabilité dipolaire statique d'ions lanthanides de charge +3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Dognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème rencontre des chimistes théoriciens francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00086282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between heavy element cations and water: a model intermolecular potential approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Dognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Very Heavy Metal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15811,1638 +15832,1638 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of experimentally relevant CdnTem quantum dots nonlinear optoelectronic properties: from DFT to Machine Learning prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Grill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECAREACT Summer School 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilization effect on optical properties of quantum dots transferred from solution to surfaces probed by nonlinear optical spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Grill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Day Paris-Saclay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-to-end DFT/ML framework for the rational design and computation of nonlinear optical properties of CdTe quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Grill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées "Théorie, Modélisation et Simulations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculating redox potential of flavoproteins with the AMOEBA force field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Aeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien de la Lande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres ThéMoSiA – RCTF2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilization effect on optical properties of quantum dots transferred from solution to surfaces probed by nonlinear optical spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba Lich Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Day Paris-Saclay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilization effect on optical properties of quantum dots transferred from solution to surfaces probed by nonlinear optical spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba Lich Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Général des 150 ans de la Société Française de Physique (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilization effect on optical properties of quantum dots transferred from solution to surfaces probed by nonlinear optical spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba Lich Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JTMS 2023 : Journées "Théorie, Modélisation et Simulation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilization effect on optical properties of quantum dots transferred from solution to surfaces probed by nonlinear optical spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba Lich Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la fédération de Chimie Physique de Paris Saclay (CPPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilization effect on optical properties of quantum dots transferred from solution to surfaces probed by nonlinear optical spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba Lich Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SolvATE2023: 6th Meeting of the SolvATE Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Role of Divalent Cations in the Hammerhead Ribozyme Mechanism with Molecular Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Puyo-Fourtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Juillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Tuñon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Simulation 2022: Present, Past and Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Erice (Sicile), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Conformational Flexibility of Large Aromatic Ligands of Organolanthanides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriu Cemortan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Quentin-Derlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Nocton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Day of The French Physical Chemistry Department</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a New Class of Heterometallic Complexes – A Theoretical Point of View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriu Cemortan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Moutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Moutet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Simler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Tricoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Nocton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Day of the Physical Chemistry Department of Paris-Saclay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Conformational Flexibility of Large Aromatic Ligands of Organolanthanides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriu Cemortan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Quentin-Derlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Nocton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Rencontre des Chimistes Théoriciens Francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Talence (33), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the interface of gold nanoparticles and water to rationalize the overproduction of hydroxyl radicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rika Tandiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rika Tandiana</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sicard-Roselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien de la Lande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thi Van-Oanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la fédérartion de Chimie Physique de Paris Saclay (CPPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Orsay, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17452,266 +17473,266 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Division de Chimie Physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Scuderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Pomeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP Sciences. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 150 ans de la Société Française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.219, 2023, 978-2-7598-3075-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 32-Electron Principle: A New magic Number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pekka Pyykko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dolg, Michael. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Methods in Lanthanide and Actinide Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118688304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02363520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17721,105 +17742,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different flavors of gold nanoparticles modeling in various environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId460"/>
+      <w:footerReference w:type="default" r:id="rId461"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17887,51 +17908,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E74C637E"/>
+    <w:nsid w:val="3056E8E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18118,51 +18139,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-clavaguera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5531-2333" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074453289" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204769525" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icp.universite-paris-saclay.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icp.universite-paris-saclay.fr/theosim/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05581186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Bardaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yining Jiang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavaguera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giel Berden" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2026-s375p" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05451847v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Boyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou D&#8217;haese" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bowles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha J&#228;hnigen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Le Barbu-Debus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c05306" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324665v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mazurek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thirion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Szeleszczuk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S273741652640003X" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05355623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vangheluwe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavagu&#233;ra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;tue Truong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Domin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Cong Pham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500268" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04796902v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Humbert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gayral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Mart&#237;nez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.161817" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679858v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andrea M&#233;ndez-Medrano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bahena-Uribe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202400106" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Tandiana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gilles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cheref" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thi Van-Oanh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ad2e28" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902802v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwen Jiang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A Denisov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Mostafavi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c08603" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04489317v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Agostini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zehnacker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202300982" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785453v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecouvey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400918" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209119v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvasthika Indrajith" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Houee Levin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202300534" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04055173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135608" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04055179v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Cemortan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Moutet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jaoul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC06933D" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang Hu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuning Shen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42936-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04298900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karwan Ali Omar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Luppi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cailliez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00656" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167356v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karwan Omar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feven Korsaye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tolu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Deviers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00905-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04089741v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Francis Perez Mellor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#252;rgi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c06541" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04055161v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sicard-Roselli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Steinmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp02654f" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677547v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puyo-Fourtine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juill&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dubou&#233;-Dijon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c01158" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03449111v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hasnaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Na&#237;n Pedroza-Montero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de La Lande" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02819-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03321641v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02821-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163652v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Schleinitz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo La Droitte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tricoire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202015428" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03322216v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0037551" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03430084v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thaunay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ohanessian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03123F" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC05164K" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014777v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03869E" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161605v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2018.10.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161622v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800947" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263516v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28954/2019.csq.06.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999446v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Xemard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Louyriac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt02196a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161555v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandramohan Jana" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b10554" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02418710v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Artola" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousseau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique You" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02743e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126731v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Wu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagard&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de la Lande" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01128" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999492v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zimmer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Goudy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ricard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b09081" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04032498v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teuler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Salahub" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00251" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727095v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu X&#233;mard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201700576" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999944v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2017.01.024" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999955v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayah A Hassan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Cooper" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan R Williams" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.01.005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412428v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201702038" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999545v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mustieles&#8197;mar&#237;n" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cheisson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Singh-Chauhan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703390" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961152v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Braun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00630" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999557v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nocton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700629" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01501269v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201700576" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999550v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b05634" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000524v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nocton" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000484v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356198v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Lep&#232;re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scuderi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Piani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp06768e" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307872v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calvo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bacchus-Montabonel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clavagu&#233;ra" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b12392" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161615v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dognon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp02270c" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161616v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp02557e" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228686v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157638v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Semrouni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwani Sharma" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct5004065" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003784v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jacquot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003776v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lassalle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Kinani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rifai" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Souissi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01111619v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeet Kumar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simonson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201402685" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXCLC4TN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003794v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-014-2426-y" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157657v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Marjolin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyu Y. Ren" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-014-2471-6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00880174v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel H. Parks" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3078437" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00880173v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3078375" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00880177v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marjolin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourlaouen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Dognon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Piquemal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.01.066" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHKBGW62-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00880166v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Isley" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Cramer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct400237r" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00880176v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Labouille" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nief" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om301018u" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00926680v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2012-0546" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00880178v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genty" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourcier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6598" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q8LLN03G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00880181v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Pyykko" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sc20448g" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904399v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan K. Martens" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Compagnon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry B. Mcmahon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz301326w" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904387v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Joshi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp207102v" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904385v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Petru Balaj" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102812" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RDX418F6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904389v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Ren" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Wu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-012-1198-7" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HDTLZHK8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904591v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-010-0879-3" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-64T0SFFX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00764855v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshi Satpati" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201934p" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904590v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Halbert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bouchoux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21733" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-47VF5005-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904589v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Bakker" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maitre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharma" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2011.08.031" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM56H8WC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00926669v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Courcy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohad Gresh" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22760" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JM7FB9TS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904592v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2010.08.006" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG7D3LDH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528518v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Petru Balaj" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina F Correia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2010.01.029" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THW31JTB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528522v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904593v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pyykk&#246;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.05.012" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27NQRBW8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00926672v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piuzzi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906969n" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904650v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Dognon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Pyykk&#246;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja806811p" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528510v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Undine Erlekam" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800469" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330029v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.052502" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00931784v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200604198" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25TPKPVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083928v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Pollet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2191498" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083884v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2167647" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087119v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sansot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp062277c" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270382v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pollet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081780v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2004.10.014" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081784v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Soudan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brenner" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp051032h" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003399v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Marsden" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavagu&#233;ra-Sarrio" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maynau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598747v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clavagu&#233;ra-Sarrio" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ismail" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Marsden" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouchan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2004.03.011" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32DBLDVC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094561v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hoyau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Millie" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0273833" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SG7CLVFZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734281v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04771402v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04310864v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04310869v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N. Steinmann" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231141v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Lich Pham" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noblet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04504316v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04459693v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540337v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Quentin-Derlich" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540339v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding Wang" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04459666v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04310853v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04310860v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04310861v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337471v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dupont" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hartweg" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhusree Roy Chowdhury" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04459700v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337537v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04459833v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540296v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04459748v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04310846v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04459810v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540301v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04459723v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04459730v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04459756v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04459786v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058339v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058340v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04504107v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04504123v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058338v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04310840v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04310838v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540085v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540081v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540120v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088474v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088476v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085928v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086282v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125150v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dognon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336689v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Grill" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336624v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429124v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368685v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Aeck" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231274v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231133v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04255787v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231151v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04292969v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476086v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Tu&#241;on" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541755v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541748v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541753v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058924v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268890v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rigny" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pomeret" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363520v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118688304" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04310874v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-clavaguera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5531-2333" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074453289" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204769525" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=3WDidyYAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icp.universite-paris-saclay.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icp.universite-paris-saclay.fr/theosim/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05581186v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Bardaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yining Jiang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavaguera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giel Berden" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2026-s375p" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05451847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Boyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou D&#8217;haese" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bowles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha J&#228;hnigen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Le Barbu-Debus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c05306" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324665v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mazurek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thirion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Szeleszczuk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S273741652640003X" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05355623v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vangheluwe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavagu&#233;ra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;tue Truong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Domin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Cong Pham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500268" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04796902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Humbert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gayral" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Mart&#237;nez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.161817" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andrea M&#233;ndez-Medrano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bahena-Uribe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202400106" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Tandiana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gilles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cheref" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thi Van-Oanh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ad2e28" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902802v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwen Jiang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A Denisov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Mostafavi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c08603" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04489317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Agostini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zehnacker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202300982" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785453v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecouvey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400918" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209119v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvasthika Indrajith" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Houee Levin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202300534" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04055173v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135608" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04055179v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Cemortan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Moutet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jaoul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC06933D" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272389v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang Hu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuning Shen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42936-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04298900v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karwan Ali Omar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Luppi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cailliez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00656" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167356v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karwan Omar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feven Korsaye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tolu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Deviers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00905-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04089741v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Francis Perez Mellor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#252;rgi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c06541" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04055161v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sicard-Roselli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Steinmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp02654f" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677547v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puyo-Fourtine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juill&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dubou&#233;-Dijon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c01158" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03449111v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hasnaoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Na&#237;n Pedroza-Montero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de La Lande" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02819-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03321641v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02821-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163652v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Schleinitz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo La Droitte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tricoire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202015428" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03322216v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0037551" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03430084v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thaunay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ohanessian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03123F" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941564v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC05164K" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014777v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03869E" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161605v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2018.10.006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161622v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800947" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263516v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28954/2019.csq.06.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999446v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Xemard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Louyriac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt02196a" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02418710v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Artola" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousseau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique You" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02743e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161555v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandramohan Jana" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b10554" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126731v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Wu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagard&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de la Lande" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01128" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999492v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zimmer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Goudy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ricard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b09081" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999955v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayah A Hassan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Cooper" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan R Williams" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.01.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04032498v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teuler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Salahub" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00251" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727095v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu X&#233;mard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201700576" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999944v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2017.01.024" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412428v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201702038" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999545v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mustieles&#8197;mar&#237;n" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cheisson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Singh-Chauhan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703390" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961152v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Braun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00630" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999557v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nocton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700629" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01501269v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201700576" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999550v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b05634" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000524v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nocton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000484v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356198v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Lep&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scuderi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Piani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp06768e" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307872v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calvo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bacchus-Montabonel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clavagu&#233;ra" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b12392" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161615v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dognon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp02270c" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161616v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp02557e" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228686v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157638v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Semrouni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwani Sharma" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct5004065" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003784v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jacquot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003776v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lassalle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Kinani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rifai" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Souissi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01111619v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeet Kumar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simonson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201402685" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXCLC4TN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003794v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-014-2426-y" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157657v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Marjolin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyu Y. Ren" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-014-2471-6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00880177v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marjolin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourlaouen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Dognon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Piquemal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.01.066" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHKBGW62-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00880166v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Isley" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Cramer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct400237r" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00880174v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel H. Parks" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3078437" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00880173v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3078375" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00880176v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Labouille" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nief" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om301018u" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00926680v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2012-0546" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00880178v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genty" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourcier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6598" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q8LLN03G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00880181v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Pyykko" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sc20448g" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904399v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan K. Martens" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Compagnon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry B. Mcmahon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz301326w" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904387v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Joshi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp207102v" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904385v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Petru Balaj" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102812" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RDX418F6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904389v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Ren" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Wu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-012-1198-7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HDTLZHK8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00764855v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshi Satpati" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201934p" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904591v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-010-0879-3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-64T0SFFX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904590v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Halbert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bouchoux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21733" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-47VF5005-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904589v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Bakker" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maitre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharma" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2011.08.031" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM56H8WC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00926669v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Courcy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohad Gresh" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22760" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JM7FB9TS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904592v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2010.08.006" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG7D3LDH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528518v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Petru Balaj" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina F Correia" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2010.01.029" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THW31JTB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528522v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904593v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pyykk&#246;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.05.012" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27NQRBW8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00926672v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piuzzi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906969n" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904650v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Dognon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Pyykk&#246;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja806811p" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528510v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Undine Erlekam" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800469" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330029v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.052502" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00931784v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200604198" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25TPKPVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083928v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Pollet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2191498" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083884v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2167647" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087119v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sansot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp062277c" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270382v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pollet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081780v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2004.10.014" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081784v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Soudan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brenner" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp051032h" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003399v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Marsden" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavagu&#233;ra-Sarrio" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maynau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598747v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clavagu&#233;ra-Sarrio" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ismail" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Marsden" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouchan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2004.03.011" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32DBLDVC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094561v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hoyau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Millie" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0273833" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SG7CLVFZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734281v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04771402v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04310864v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04310869v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N. Steinmann" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231141v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Lich Pham" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noblet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04504316v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04459693v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540337v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Quentin-Derlich" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540339v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding Wang" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04310860v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04459666v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04310853v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04310861v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337471v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dupont" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hartweg" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhusree Roy Chowdhury" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04459700v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337537v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04459833v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04459748v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04310846v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540296v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540301v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04459810v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04459723v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04459730v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04459756v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04459786v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058339v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058340v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04504107v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04504123v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058338v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04310840v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04310838v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540085v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540081v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540120v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088474v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088476v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085928v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086282v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125150v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dognon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336689v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Grill" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336624v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429124v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368685v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Aeck" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231274v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231133v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04255787v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231151v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04292969v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476086v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Tu&#241;on" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541755v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541748v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541753v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058924v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268890v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rigny" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pomeret" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363520v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118688304" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04310874v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>