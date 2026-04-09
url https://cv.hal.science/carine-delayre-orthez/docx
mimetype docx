--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -162,3195 +162,3195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early- and life-long intake of dietary advanced glycation end-products (dAGEs) leads to transient tissue accumulation, increased gut sensitivity to inflammation, and slight changes in gut microbial diversity, without causing overt disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Nogueira Silva Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Howsam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jacolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Niquet-Léridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 195, pp.114967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexification of In Vitro Models of Intestinal Barriers, A True Challenge for a More Accurate Alternative Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle J Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Sztupecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Rhazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24043595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glycated bovine serum albumin for use in feeding trials with animal models – In vitro methodology and characterization of a glycated substrate for modifying feed pellets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mt Nogueira Silva Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Howsam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Jaisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 428, pp.136815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.136815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasma Levels of Free NƐ-Carboxymethyllysine (CML) after Different Oral Doses of CML in Rats and after the Intake of Different Breakfasts in Humans: Postprandial Plasma Level of sRAGE in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Helou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Thomaz Nogueira Silva Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Niquet-Leridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.1890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14091890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How advanced are we on the consequences of oral exposure to food contaminants on the occurrence of chronic non communicable diseases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 303 (Part 3), pp.135260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.135260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Advanced Glycation End-Products and Excessive Calorie Intake on Diet-Induced Chronic Low-Grade Inflammation Biomarkers in Murine Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Thomaz Nogueira Silva Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Howsam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline M Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric J Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.3091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13093091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early exposure to food contaminants reshapes maturation of the human brain-gut-microbiota axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Sarron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gay-Quéheillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (23), pp.3145-3169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3748/wjg.v26.i23.3145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prevention of Adult Colitis by Oral Ferric Iron in Juvenile Mice Is Associated with the Inhibition of the Tbet Promoter Hypomethylation and Gene Overexpression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chourouk Ettreiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abalo Chango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Coëffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline M. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (8), pp.1758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11081758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AGEs exogènes, inflammation et allergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Baskara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (7), pp.607-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1957-2557(19)30184-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maillard Reaction Products from highly heated food prevent mast cell number increase and inflammation in a mouse model of colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Al Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dubayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Héron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline M. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46, pp.26-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nutres.2017.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repeated Oral Exposure to N ε-Carboxymethyllysine, a Maillard Reaction Product, Alleviates Gut Microbiota Dysbiosis in Colitic Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesreen Aljahdali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (12), pp.3370-3384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10620-017-4767-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Treatment of gastric eosinophilia by epicutaneous immunotherapy in piglets sensitized to peanuts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mondoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kalach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dhelft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (12), pp.1640-1647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cea.13037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dose-dependent effect of the n(epsilon)-carboxymethyllysine on proliferation in an in vitro Th2-induced model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Baskara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barbezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gay-Queheillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Niquet-Leridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (103, SI), pp.228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juvenile ferric iron prevents microbiota dysbiosis and colitis in adult rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chourouk Ettreiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Coëffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (21), pp.2619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3748/wjg.v18.i21.2619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suppression of allergen-induced airway inflammation and immune response by the peroxisome proliferator-activated receptor-alpha agonist fenofibrate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Auwerx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 581 (1-2), pp.177-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2007.11.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00282600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PPARalpha downregulates airway inflammation induced by lipopolysaccharide in the mouse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lagente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Auwerx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1465-9921-6-91⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00090225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do early and lifelong exposure to dietary AGEs affect tissue, gut sensitivity, and microbiota in mice?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Thomaz Nogueira Silva Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMARS 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a bovine serum albumin model system for in vitro fortification of N ε -carboxymethyl-lysine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Thomaz Nogueira Silva Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young AGErs symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Maasticht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of eosinophilic gastritis by epicutaneous immunotherapy (EPIT) in peanut allergic piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mondoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kalach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dhelft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the American-Academy-of-Allergy-Asthma-and-Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Atlanta, Georgia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphenol interactions mitigate the immunogenicity and allergenicity of gliadins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Vienne, Austria. pp.10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jafc.6b05371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphenols interactions with major wheat allergens reduce their capacity to induce allergic response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Reducing wheat allergic response by polyphenol-allergen interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta R. Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Gadonna-Widehem</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the European-Academy-of-Allergy-and-Clinical-Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Acad Allergy &amp; Clin Immunol., Jun 2015, Vienne, Austria. pp.2</w:t>
+              <w:t xml:space="preserve">28. International Conference on Polyphenols - ICP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vienna University of Technology (TU Wien). Vienne, AUT., Jul 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602906v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing wheat allergic response by polyphenol-allergen interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Polyphenols interactions with major wheat allergens reduce their capacity to induce allergic response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t>
+                <w:t xml:space="preserve">C. Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gadonna-Widehem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. International Conference on Polyphenols - ICP 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vienna University of Technology (TU Wien). Vienne, AUT., Jul 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Meeting of the European-Academy-of-Allergy-and-Clinical-Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Acad Allergy &amp; Clin Immunol., Jun 2015, Vienne, Austria. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743518v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of food processing on the quality of food and health effects on the digestive tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline M Anton-Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospects for the 3rd Millenium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cluj Napoca, Cluj, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postnatal leptin prevents neonates hypothermia and restores normal adipose tissue development in IUGR piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Abdennebi Najar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda L. Attig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afif Abdelnour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Narcisse Niamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Biology Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746664v1</w:t>
-              </w:r>
-[...2123 lines deleted...]
-                <w:t xml:space="preserve">inserm-00090225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3394,51 +3394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Duga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Trottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Narcisse Niamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3541,51 +3541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thomassin Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3772,90 +3772,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolyzed faba bean proteins prevent the development of allergic reaction in a mouse model of cow's milk allergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ml Leichtnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Brocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 74, pp.601, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3874,484 +3874,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of eosinophilic gastritis by epicutaneous immunotherapy (EPIT) in peanut allergic piglets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
+                <w:t xml:space="preserve">A new combination of probiotics and prebiotics attenuates symptoms in a mouse food allergy model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Depeint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Boroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 139 (2), pp.AB48-153, 2017</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72 (103), pp.479-480, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312438v1</w:t>
+                <w:t xml:space="preserve">hal-04312512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dose dependent anti-proliferative effect of an organophosphate pesticide on proliferation in an in vitro Th2-induced model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoumady Baskara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gay-Queheillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abalo Chango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 72 (103), pp.479, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new combination of probiotics and prebiotics attenuates symptoms in a mouse food allergy model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Colette Larré</w:t>
+                <w:t xml:space="preserve">Treatment of eosinophilic gastritis by epicutaneous immunotherapy (EPIT) in peanut allergic piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mondoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kalach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dhelft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 72 (103), pp.479-480, 2017</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 139 (2), pp.AB48-153, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312512v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neoformed compounds in infant formulas: a new risk factor for allergy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Joly-Condette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Niquet-Leridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 71 (102, SI), pp.62-63, 2016</w:t>
@@ -4393,90 +4393,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific and combined effects of two food contaminants on Th2 cell differentiation in an in vitro model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Joly-Condette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gay-Queheillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 70 (101, SI), pp.157, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4533,103 +4533,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro fortification of Nε-carboxymethyl-lysine in bovine serum albumin model systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Thomaz Nogueira Silva Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Naila Rabbani; Paul J. Thornalley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMARS14: Protein glycation in food, health and disease</w:t>
@@ -4688,51 +4688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Buche-Foissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4787,103 +4787,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of different polyphenols on wheat allergic response in in vitro and in vivo models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thebaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd EFFoST International Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t>
@@ -4912,103 +4912,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epicutaneous immunotherapy acts on allergic eosinophilic gastritis in piglets sensitised to peanut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mondoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kalach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dhelft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Academy of Allergy and Clinical Immunology and World Allergy Organization World Allergy and Asthma Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Milan, Italy. Wiley-Blackwell, Allergy, 68 (Suppl. 97), 744 p., 2013, Abstracts from the European Academy of Allergy and Clinical Immunology and World Allergy Organization World Allergy and Asthma Congress</w:t>
@@ -5063,233 +5063,233 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition de probiotiques particuliers et utilisation pour diminuer les symptômes inflammatoires digestifs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Composition pour diminuer la sensibilité au gluten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Larre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: 1870247. 2018</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: 3 078 609. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312321v1</w:t>
+                <w:t xml:space="preserve">hal-02787601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition pour diminuer la sensibilité au gluten</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Composition de probiotiques particuliers et utilisation pour diminuer les symptômes inflammatoires digestifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Thebaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: 1870247. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Larre</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-02787601v1</w:t>
+                <w:t xml:space="preserve">hal-04312321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5365,51 +5365,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BEF864B6"/>
+    <w:nsid w:val="598E181E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5596,51 +5596,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-delayre-orthez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3402-7490" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095606106" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707235v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Thomaz Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414993v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602651v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mondoulet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kalach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dhelft" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Lupi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b05371" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delayre-Orthez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743518v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta R. Lupi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton-Gay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746664v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Abdennebi Najar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Attig" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Abdelnour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Narcisse Niamba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre Orthez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687623v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Howsam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacolot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114967" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle J Haddad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Sztupecki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043595" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04186828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Howsam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jaisson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136815" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03673610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Helou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-Leridon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boulanger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091890" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03697179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Grados" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime P&#233;rot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135260" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436066v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J Tessier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093091" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181815v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sarron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Qu&#233;heillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v26.i23.3145" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181824v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Ettreiki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abalo Chango" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Co&#235;ffier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Anton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11081758" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286258v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baskara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Anton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(19)30184-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701597v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondoulet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalach" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dhelft" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13037" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553461v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Baskara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbezier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Anton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Queheillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-Leridon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Al Amir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubayle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;ron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2017.10.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214614v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesreen Aljahdali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Garnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-017-4767-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181803v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mangin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v18.i21.2619" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Becker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Auwerx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Frossard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pons" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2007.11.040" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090225v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guenon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagente" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-6-91" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542584v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duga" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Trottier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vincent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2023091371" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213793v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.T. Thiry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomassin Branchu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouillart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.095" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312377v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore D&#233;peint" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Breil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312419v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Leichtnam" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brocca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312455v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indoumady Baskara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gay-Queheillard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312512v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boroch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553463v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly-Condette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chango" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553464v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414832v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360851v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Branchu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Younes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325973v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thebaudin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746397v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312321v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787601v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-delayre-orthez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3402-7490" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095606106" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687623v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delayre-Orthez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Howsam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacolot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114967" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle J Haddad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Sztupecki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043595" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04186828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Howsam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jaisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136815" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03673610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Helou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Thomaz Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-Leridon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boulanger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091890" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03697179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Grados" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime P&#233;rot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135260" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436066v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J Tessier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093091" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181815v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sarron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Qu&#233;heillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v26.i23.3145" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181824v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Ettreiki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abalo Chango" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Co&#235;ffier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Anton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11081758" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286258v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baskara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Anton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(19)30184-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625889v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Al Amir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubayle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;ron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2017.10.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214614v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesreen Aljahdali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Garnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-017-4767-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701597v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondoulet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dhelft" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13037" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553461v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Baskara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbezier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Anton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Queheillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-Leridon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181803v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mangin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v18.i21.2619" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282600v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Becker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Auwerx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Frossard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pons" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2007.11.040" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090225v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guenon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagente" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-6-91" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707235v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414993v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602651v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mondoulet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kalach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dhelft" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608386v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Lupi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b05371" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743518v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta R. Lupi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602906v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336165v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton-Gay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746664v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Abdennebi Najar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Attig" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Abdelnour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Narcisse Niamba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre Orthez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542584v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duga" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Trottier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vincent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2023091371" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213793v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.T. Thiry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomassin Branchu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouillart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.095" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312377v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore D&#233;peint" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Breil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312419v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Leichtnam" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brocca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312512v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boroch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312455v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indoumady Baskara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gay-Queheillard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312438v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553463v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly-Condette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chango" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553464v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414832v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360851v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Branchu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Younes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325973v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thebaudin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746397v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787601v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312321v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>