--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -5365,51 +5365,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="598E181E"/>
+    <w:nsid w:val="E0B583D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>