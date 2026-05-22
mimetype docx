--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -121,4395 +121,4416 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">095606106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=tnp1pRQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do early and lifelong exposure to dietary AGEs affect tissue, gut sensitivity, and microbiota in mice?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Thomaz Nogueira Silva Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Howsam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMARS 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Maastricht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of a bovine serum albumin model system for in vitro fortification of N ε -carboxymethyl-lysine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Thomaz Nogueira Silva Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Howsam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Young AGErs symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Maasticht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Treatment of eosinophilic gastritis by epicutaneous immunotherapy (EPIT) in peanut allergic piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mondoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kalach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dhelft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the American-Academy-of-Allergy-Asthma-and-Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Atlanta, Georgia. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphenol interactions mitigate the immunogenicity and allergenicity of gliadins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th International Conference on Polyphenols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vienne, Austria. pp.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.6b05371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reducing wheat allergic response by polyphenol-allergen interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta R. Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28. International Conference on Polyphenols - ICP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vienna University of Technology (TU Wien). Vienne, AUT., Jul 2016, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphenols interactions with major wheat allergens reduce their capacity to induce allergic response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gadonna-Widehem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meeting of the European-Academy-of-Allergy-and-Clinical-Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Acad Allergy &amp; Clin Immunol., Jun 2015, Vienne, Austria. pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of food processing on the quality of food and health effects on the digestive tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Depeint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline M Anton-Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prospects for the 3rd Millenium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cluj Napoca, Cluj, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postnatal leptin prevents neonates hypothermia and restores normal adipose tissue development in IUGR piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Abdennebi Najar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda L. Attig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afif Abdelnour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Narcisse Niamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delayre Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Biology Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Washington D.C., United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early- and life-long intake of dietary advanced glycation end-products (dAGEs) leads to transient tissue accumulation, increased gut sensitivity to inflammation, and slight changes in gut microbial diversity, without causing overt disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Nogueira Silva Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 195, pp.114967. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexification of In Vitro Models of Intestinal Barriers, A True Challenge for a More Accurate Alternative Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle J Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Sztupecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Rhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms24043595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycated bovine serum albumin for use in feeding trials with animal models – In vitro methodology and characterization of a glycated substrate for modifying feed pellets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mt Nogueira Silva Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Jaisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 428, pp.136815. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.136815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma Levels of Free NƐ-Carboxymethyllysine (CML) after Different Oral Doses of CML in Rats and after the Intake of Different Breakfasts in Humans: Postprandial Plasma Level of sRAGE in Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Thomaz Nogueira Silva Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Leridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (9), pp.1890. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu14091890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How advanced are we on the consequences of oral exposure to food contaminants on the occurrence of chronic non communicable diseases?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pérot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 303 (Part 3), pp.135260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.135260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Advanced Glycation End-Products and Excessive Calorie Intake on Diet-Induced Chronic Low-Grade Inflammation Biomarkers in Murine Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Thomaz Nogueira Silva Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline M Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric J Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (9), pp.3091. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu13093091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early exposure to food contaminants reshapes maturation of the human brain-gut-microbiota axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Sarron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pérot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gay-Quéheillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (23), pp.3145-3169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3748/wjg.v26.i23.3145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevention of Adult Colitis by Oral Ferric Iron in Juvenile Mice Is Associated with the Inhibition of the Tbet Promoter Hypomethylation and Gene Overexpression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chourouk Ettreiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abalo Chango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Coëffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline M. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (8), pp.1758. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu11081758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGEs exogènes, inflammation et allergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Baskara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (7), pp.607-611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1957-2557(19)30184-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maillard Reaction Products from highly heated food prevent mast cell number increase and inflammation in a mouse model of colitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Al Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline M. Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 46, pp.26-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nutres.2017.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated Oral Exposure to N ε-Carboxymethyllysine, a Maillard Reaction Product, Alleviates Gut Microbiota Dysbiosis in Colitic Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesreen Aljahdali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62 (12), pp.3370-3384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10620-017-4767-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of gastric eosinophilia by epicutaneous immunotherapy in piglets sensitized to peanuts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Delayre-Orthez</w:t>
+                <w:t xml:space="preserve">Dose-dependent effect of the n(epsilon)-carboxymethyllysine on proliferation in an in vitro Th2-induced model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Baskara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barbezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gay-Queheillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Niquet-Leridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (103, SI), pp.228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701597v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose-dependent effect of the n(epsilon)-carboxymethyllysine on proliferation in an in vitro Th2-induced model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Niquet-Leridon</w:t>
+                <w:t xml:space="preserve">Treatment of gastric eosinophilia by epicutaneous immunotherapy in piglets sensitized to peanuts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mondoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kalach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dhelft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (12), pp.1640-1647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cea.13037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553461v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juvenile ferric iron prevents microbiota dysbiosis and colitis in adult rodents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chourouk Ettreiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Coëffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (21), pp.2619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3748/wjg.v18.i21.2619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of allergen-induced airway inflammation and immune response by the peroxisome proliferator-activated receptor-alpha agonist fenofibrate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Auwerx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 581 (1-2), pp.177-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejphar.2007.11.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00282600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPARalpha downregulates airway inflammation induced by lipopolysaccharide in the mouse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lagente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Auwerx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6, pp.91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1465-9921-6-91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00090225v1</w:t>
-              </w:r>
-[...1039 lines deleted...]
-                <w:t xml:space="preserve">hal-02746664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Prevention Priorities in French Family Caregivers of the Elderly at Risk of Loss of Autonomy: Results from a Community Intervention on Diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Duga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Trottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Narcisse Niamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Nutrition Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MDPI, pp.371, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/proceedings2023091371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auton’al 60 : programme de prévention de la perte d’autonomie des seniors de l’Oise avec des ateliers multithématiques (2019–2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M.T. Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thomassin Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN) – Toulouse, 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37 (2), pp.e53, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet participatif visant à promouvoir le bien vieillir alimentaire pour les séniors en situation de précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M.T. Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Dépeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Buche-Foissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34 (1), pp.90, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolyzed faba bean proteins prevent the development of allergic reaction in a mouse model of cow's milk allergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ml Leichtnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Brocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 74, pp.601, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new combination of probiotics and prebiotics attenuates symptoms in a mouse food allergy model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Boroch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 72 (103), pp.479-480, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dose dependent anti-proliferative effect of an organophosphate pesticide on proliferation in an in vitro Th2-induced model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoumady Baskara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gay-Queheillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abalo Chango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 72 (103), pp.479, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of eosinophilic gastritis by epicutaneous immunotherapy (EPIT) in peanut allergic piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mondoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kalach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dhelft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 139 (2), pp.AB48-153, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neoformed compounds in infant formulas: a new risk factor for allergy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Joly-Condette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Niquet-Leridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 71 (102, SI), pp.62-63, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific and combined effects of two food contaminants on Th2 cell differentiation in an in vitro model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Joly-Condette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gay-Queheillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 70 (101, SI), pp.157, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4519,533 +4540,533 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro fortification of Nε-carboxymethyl-lysine in bovine serum albumin model systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Thomaz Nogueira Silva Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Naila Rabbani; Paul J. Thornalley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMARS14: Protein glycation in food, health and disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Doha, Qatar. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlimAccess60 - Projet participatif visant à promouvoir le bien vieillir alimentaire pour les séniors en situation de précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Buche-Foissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of different polyphenols on wheat allergic response in in vitro and in vivo models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thebaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd EFFoST International Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epicutaneous immunotherapy acts on allergic eosinophilic gastritis in piglets sensitised to peanut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mondoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kalach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dhelft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Academy of Allergy and Clinical Immunology and World Allergy Organization World Allergy and Asthma Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Milan, Italy. Wiley-Blackwell, Allergy, 68 (Suppl. 97), 744 p., 2013, Abstracts from the European Academy of Allergy and Clinical Immunology and World Allergy Organization World Allergy and Asthma Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5055,249 +5076,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition pour diminuer la sensibilité au gluten</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Composition de probiotiques particuliers et utilisation pour diminuer les symptômes inflammatoires digestifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Thebaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: 1870247. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Larre</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-02787601v1</w:t>
+                <w:t xml:space="preserve">hal-04312321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition de probiotiques particuliers et utilisation pour diminuer les symptômes inflammatoires digestifs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Composition pour diminuer la sensibilité au gluten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Larre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: 1870247. 2018</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: 3 078 609. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312321v1</w:t>
+                <w:t xml:space="preserve">hal-02787601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId165"/>
+      <w:footerReference w:type="default" r:id="rId166"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5365,51 +5386,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0B583D0"/>
+    <w:nsid w:val="5EC21EF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5596,51 +5617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-delayre-orthez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3402-7490" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095606106" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687623v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delayre-Orthez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Howsam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacolot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114967" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle J Haddad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Sztupecki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043595" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04186828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Howsam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jaisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136815" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03673610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Helou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Thomaz Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-Leridon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boulanger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091890" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03697179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Grados" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime P&#233;rot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135260" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436066v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J Tessier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093091" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181815v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sarron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Qu&#233;heillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v26.i23.3145" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181824v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Ettreiki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abalo Chango" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Co&#235;ffier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Anton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11081758" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286258v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baskara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Anton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(19)30184-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625889v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Al Amir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubayle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;ron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2017.10.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214614v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesreen Aljahdali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Garnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-017-4767-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701597v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondoulet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dhelft" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13037" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553461v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Baskara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbezier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Anton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Queheillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-Leridon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181803v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mangin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v18.i21.2619" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282600v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Becker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Auwerx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Frossard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pons" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2007.11.040" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090225v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guenon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagente" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-6-91" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707235v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414993v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602651v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mondoulet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kalach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dhelft" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608386v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Lupi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b05371" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743518v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta R. Lupi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602906v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336165v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton-Gay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746664v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Abdennebi Najar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Attig" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Abdelnour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Narcisse Niamba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre Orthez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542584v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duga" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Trottier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vincent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2023091371" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213793v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.T. Thiry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomassin Branchu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouillart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.095" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312377v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore D&#233;peint" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Breil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312419v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Leichtnam" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brocca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312512v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boroch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312455v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indoumady Baskara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gay-Queheillard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312438v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553463v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly-Condette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chango" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553464v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414832v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360851v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Branchu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Younes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325973v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thebaudin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746397v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787601v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312321v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-delayre-orthez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3402-7490" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095606106" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=tnp1pRQAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707235v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Thomaz Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602651v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mondoulet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kalach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dhelft" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Lupi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b05371" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743518v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta R. Lupi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602906v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delayre-Orthez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336165v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton-Gay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746664v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Abdennebi Najar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Attig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Abdelnour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Narcisse Niamba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre Orthez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Howsam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacolot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114967" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024152v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle J Haddad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Sztupecki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043595" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04186828v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Howsam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jaisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136815" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03673610v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Helou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-Leridon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boulanger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091890" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03697179v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Grados" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime P&#233;rot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135260" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436066v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J Tessier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093091" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sarron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Qu&#233;heillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v26.i23.3145" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181824v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Ettreiki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abalo Chango" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Co&#235;ffier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Anton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11081758" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286258v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baskara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Anton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(19)30184-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625889v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Al Amir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubayle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;ron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2017.10.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214614v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesreen Aljahdali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Garnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-017-4767-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Baskara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbezier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Anton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Queheillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-Leridon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701597v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondoulet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dhelft" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13037" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181803v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mangin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v18.i21.2619" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282600v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Becker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Auwerx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Frossard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pons" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2007.11.040" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090225v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guenon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagente" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-6-91" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542584v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Trottier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vincent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2023091371" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213793v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.T. Thiry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomassin Branchu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouillart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.095" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312377v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore D&#233;peint" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Breil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312419v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Leichtnam" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brocca" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312512v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boroch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312455v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indoumady Baskara" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gay-Queheillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312438v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553463v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly-Condette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chango" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553464v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414832v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360851v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Branchu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Younes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325973v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thebaudin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746397v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312321v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787601v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>