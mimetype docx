--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -206,278 +206,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Holistic View of Maritime Navigation Accidents and Risk Indicators: Examining IMO Reports from 2011 to 2021</w:t>
+                <w:t xml:space="preserve">Unlocking the potential of smart technologies: addressing adoption challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
+                <w:t xml:space="preserve">Misra Santosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Tassabehji</w:t>
+                <w:t xml:space="preserve">Sujeet Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Corset</w:t>
+                <w:t xml:space="preserve">Janssen Marijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zainab Chreim</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bunker Deborah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Shipping and Trade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s41072-023-00135-y⟩</w:t>
+              <w:t xml:space="preserve">Information Systems Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10796-023-10408-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04010289v1</w:t>
+                <w:t xml:space="preserve">hal-04809342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the potential of smart technologies: addressing adoption challenges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Holistic View of Maritime Navigation Accidents and Risk Indicators: Examining IMO Reports from 2011 to 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sujeet Sharma</w:t>
+                <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janssen Marijn</w:t>
+                <w:t xml:space="preserve">Rana Tassabehji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bunker Deborah</w:t>
+                <w:t xml:space="preserve">Franck Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Dominguez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zainab Chreim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25, </w:t>
+              <w:t xml:space="preserve">Journal of Shipping and Trade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10796-023-10408-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s41072-023-00135-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809342v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do small and medium-sized enterprises learn through collaborative networks for innovation? A mixed methodology to explore absorptive capacity supporting learning</w:t>
               </w:r>
@@ -515,51 +515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benhayoun Lamiae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcon Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Technology Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 92, pp.24-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -587,421 +587,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising absorptive capacity supporting SMEs’ learnings within collaborative innovation networks : insights from multi-level case studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving emergency response operations in maritime accidents using social media with big data analytics: a case study of the MV Wakashio disaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Tassabehji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
+                <w:t xml:space="preserve">Lakshmi Narasimha Raju Vuddaraju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikhram Kofi Duffour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Innovation Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S136391962150047X⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Operations and Production Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (9), pp.1544-1567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJOPM-12-2020-0900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963877v1</w:t>
+                <w:t xml:space="preserve">hal-04021179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving emergency response operations in maritime accidents using social media with big data analytics: a case study of the MV Wakashio disaster</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Reducing maritime accidents in ships by tackling human error: a bibliometric review and research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshmi Narasimha Raju Vuddaraju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Corbett-Etchevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Tassabehji</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vikhram Kofi Duffour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Operations and Production Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (9), pp.1544-1567. </w:t>
+              <w:t xml:space="preserve">Journal of Shipping and Trade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJOPM-12-2020-0900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s41072-021-00098-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021179v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing maritime accidents in ships by tackling human error: a bibliometric review and research agenda</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Characterising absorptive capacity supporting SMEs’ learnings within collaborative innovation networks : insights from multi-level case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rana Tassabehji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Shipping and Trade</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (1), </w:t>
+              <w:t xml:space="preserve">International Journal of Innovation Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (4), pp.2150047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s41072-021-00098-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S136391962150047X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982682v1</w:t>
+                <w:t xml:space="preserve">hal-02963877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMEs embedded in collaborative innovation networks: how to measure their absorptive capacity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew C. Lyons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1048,90 +1048,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From female computers to male comput♂rs: Or why there are so few women writing algorithms and developing software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Tassabehji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harding Nancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Hugh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1159,248 +1159,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorptive capacity: the role of external knowledge in organizational strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge Sharing for Innovation Performance Improvement in Micro/SMEs: An insight from the creative sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Tassabehji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Ricardo Rossetto</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">L. Mishra Jyoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAM. Revita de Administração Mackenzie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1678-6971/eramd190182⟩</w:t>
+              <w:t xml:space="preserve">Production, Planning &amp; Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30, pp.935-950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537287.2019.1582101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810013v1</w:t>
+                <w:t xml:space="preserve">hal-04810010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Sharing for Innovation Performance Improvement in Micro/SMEs: An insight from the creative sector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rana Tassabehji</w:t>
+                <w:t xml:space="preserve">Absorptive capacity: the role of external knowledge in organizational strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ricardo Rossetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Carvalho Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mishra Jyoti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Charão Ferreira Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production, Planning &amp; Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30, pp.935-950. </w:t>
+              <w:t xml:space="preserve">RAM. Revita de Administração Mackenzie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09537287.2019.1582101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/1678-6971/eramd190182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810010v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’une méthode collaborative pour appréhender les pratiques et routines de capacité d’absorption de connaissances</w:t>
               </w:r>
@@ -1438,51 +1438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Farastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Front</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23 (3), pp.155-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1510,235 +1510,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les écosystèmes des pôles de compétitivité</w:t>
+                <w:t xml:space="preserve">Les écosystèmes de connaissances, d’innovations et d’affaires : dynamique et choix de modèle d’affaires pour les pôles de compétitivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Benedittis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Geindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 44 (272), pp.139 - 154. </w:t>
+              <w:t xml:space="preserve">, 2018, 44 (272), pp.139-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.2018.00239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01877289v1</w:t>
+                <w:t xml:space="preserve">hal-04519275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les écosystèmes de connaissances, d’innovations et d’affaires : dynamique et choix de modèle d’affaires pour les pôles de compétitivité</w:t>
+                <w:t xml:space="preserve">Les écosystèmes des pôles de compétitivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Benedittis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Geindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 44 (272), pp.139-154. </w:t>
+              <w:t xml:space="preserve">, 2018, 44 (272), pp.139 - 154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.2018.00239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04519275v1</w:t>
+                <w:t xml:space="preserve">emse-01877289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product variety management and supply chain performance : A capability perspective on their relationships and competitiveness implications</w:t>
               </w:r>
@@ -1848,471 +1848,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Service Science Framework to Enhance Value Creation in Service Innovation Projects. A RFID case study</w:t>
+                <w:t xml:space="preserve">Moving closer to the fabric of organizing visions: The case of a trade show</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Dominguez-Perry</w:t>
+                <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Ageron</w:t>
+                <w:t xml:space="preserve">Sabine Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Neubert</w:t>
+                <w:t xml:space="preserve">Emmanuelle Vaast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 141 (2), pp.440-451. </w:t>
+              <w:t xml:space="preserve">Journal of Strategic Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (1), pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2011.12.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsis.2012.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00863552v1</w:t>
+                <w:t xml:space="preserve">hal-01648112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving closer to the fabric of organizing visions: The case of a trade show</w:t>
+                <w:t xml:space="preserve">A Service Science Framework to Enhance Value Creation in Service Innovation Projects. A RFID case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
+                <w:t xml:space="preserve">Carine Dominguez-Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Carton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
+                <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Vaast</w:t>
+                <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strategic Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 22 (1), pp.1-25. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 141 (2), pp.440-451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsis.2012.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2011.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01648112v1</w:t>
+                <w:t xml:space="preserve">halshs-00863552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-organisational alignment to enhance information technology (IT) driven services innovation in a supply chain : the case of radio frequency identification (RFID)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">(Enterprise) Inter-organizational alignment to enhance IT driven services innovation in a supply chain: the case of RFID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 24 (11), pp.1058-1073 P</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 24 (11), pp.1058-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0951192X.2011.602363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02313239v1</w:t>
+                <w:t xml:space="preserve">hal-00732120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Enterprise) Inter-organizational alignment to enhance IT driven services innovation in a supply chain: the case of RFID</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Inter-organisational alignment to enhance information technology (IT) driven services innovation in a supply chain : the case of radio frequency identification (RFID)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 24 (11), pp.1058-1073. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 24 (11), pp.1058-1073 P</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0951192X.2011.602363⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00732120v1</w:t>
+                <w:t xml:space="preserve">hal-02313239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business models des places de marché électroniques : une taxonomie pour décrypter leurs enjeux</w:t>
               </w:r>
@@ -2406,51 +2406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Clergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2535,273 +2535,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maritime Navigation Accident &amp; Risk Indicators: An Exploratory Statistical Analysis Using IMO Reports (2011-2020)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">What happens when Smart Cities and Communities of Municipalities try to move from Open Data Projects to a Unified Open Data Ecosystem: how to overcome current barriers? A Case Study Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelloux Sonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanda-Taguimdje Serge-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zainab Chreim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World of Shipping Portugal An International Research Conference on Maritime Affairs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Online, Région indéterminée</w:t>
+              <w:t xml:space="preserve">Conférence de l’Association Information et Management (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Carry-Le-Rouet, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809508v1</w:t>
+                <w:t xml:space="preserve">hal-04809524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What happens when Smart Cities and Communities of Municipalities try to move from Open Data Projects to a Unified Open Data Ecosystem: how to overcome current barriers? A Case Study Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wanda-Taguimdje Serge-Lopez</w:t>
+                <w:t xml:space="preserve">Maritime Navigation Accident &amp; Risk Indicators: An Exploratory Statistical Analysis Using IMO Reports (2011-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Tassabehji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Dominguez</w:t>
+                <w:t xml:space="preserve">Zainab Chreim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l’Association Information et Management (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Carry-Le-Rouet, France, France</w:t>
+              <w:t xml:space="preserve">World of Shipping Portugal An International Research Conference on Maritime Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Online, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809524v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning modes to foster absorptive capacities: a framework proposal for digital technology-based SMEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Agusto Lassance Cunha Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lima Ruas Roberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2852,51 +2852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing tanker accidents by tackling human error: a systematic literature review and future research agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuddaraju Lakshmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2960,51 +2960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk and safety in maritime transport: A review and agenda for research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuddaraju Lakshmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3094,51 +3094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Human Automation Interactions to Social Human Autonomy Machine Teaming in Maritime Transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakshmi Vuddaraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Working Conference on Transfer and Diffusion of IT (TDIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Tiruchirappalli, India. pp.45-56, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3166,774 +3166,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorptive Capacity of SMEs in Collaborative Networks: A contextualized operationalization.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">SMEs embedded in Collaborative Network to Innovate: A framework to characterize their Absorptive Capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society for Professional Innovation Management (ISPIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">Australian Centre for Entrepreneurship Research Exchange Conference (ACERE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969381v1</w:t>
+                <w:t xml:space="preserve">hal-02009622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMEs embedded in Collaborative Network to Innovate: A framework to characterize their Absorptive Capacity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
+                <w:t xml:space="preserve">Learning on routines via reflexivity: A comparison between interviews and a focus group, 5-7 July.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J., de Benedittis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Movahedian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Centre for Entrepreneurship Research Exchange Conference (ACERE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">34th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009622v1</w:t>
+                <w:t xml:space="preserve">hal-02129228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning on routines via reflexivity: A comparison between interviews and a focus group, 5-7 July.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La coordination en structure d’Hospitalisation À Domicile (HAD) – Gains et risques potentiels d’une informatisation du domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissandre Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fatemeh Movahedian</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">23ème Conférence de l'Association Information et Management (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129228v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coordination en structure d’Hospitalisation À Domicile (HAD) – Gains et risques potentiels d’une informatisation du domicile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélissandre Costa</w:t>
+                <w:t xml:space="preserve">A participatory approach for collaborative knowledge creation: Improving organisational learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Movahedian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Fouquet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Tassabehji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien De Benedittis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Conférence de l'Association Information et Management (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">34th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056120v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01773699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participatory approach for collaborative knowledge creation: Improving organisational learning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien De Benedittis</w:t>
+                <w:t xml:space="preserve">Absorptive Capacity of SMEs in Collaborative Networks: A contextualized operationalization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">The International Society for Professional Innovation Management (ISPIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01773699v1</w:t>
+                <w:t xml:space="preserve">hal-01969381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closer to the (re)configuration of an unexpected field: the case of London tech ecosystem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Carton</w:t>
+                <w:t xml:space="preserve">Designing a maturity grid to measure the knowledge absorptive capacity of a SME integrated in an innovation collaborative network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Imad Haraoubia</w:t>
+                <w:t xml:space="preserve">Carine Dominguez-Perry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th OAP workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">The 24th Internatioal Innovation and Product Development Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055900v1</w:t>
+                <w:t xml:space="preserve">hal-01480035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a maturity grid to measure the knowledge absorptive capacity of a SME integrated in an innovation collaborative network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+                <w:t xml:space="preserve">Closer to the (re)configuration of an unexpected field: the case of London tech ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Dominguez-Perry</w:t>
+                <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Haraoubia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th Internatioal Innovation and Product Development Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">7th OAP workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480035v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an operationalization of knowledge absorptive capacity for a collaborative innovation network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4010,51 +4010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien De Benedittis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Tassabehji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International conference on Knowledge Management AGeCSO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4118,51 +4118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien De Benedittis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Tassabehji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Farastier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4200,51 +4200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital capabilities for SMEs’ innovation in collaborative networks: a literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4334,51 +4334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien De Benedittis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Tassabehji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Farastier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4429,64 +4429,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-organizational collaborative practices: The role of French clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien De Benedittis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Tassabehji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Rotterdam, Pays-Bas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4524,51 +4524,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des cellules d'animation des pôles de compétitivité dans le processus de partage de connaissances inter-organisationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien De Benedittis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème édition du Colloque annuel de l’Association Information et Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Aix-en-Provence, France. 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4593,90 +4593,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing information technology pre-adoption: How organization, industry and society matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vaast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th EGOS Colloquium - Bridging Continents, Cultures &amp; Worldviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4714,51 +4714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partage des connaissances au sein des projets collaboratifs des pôles de compétitivité : les facteurs favorables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien De Benedittis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème édition du Colloque annuel de l’Association Information et Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Lyon, France. 22p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4796,51 +4796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations collaboratives client-fournisseur : quel modèle de création de valeur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Derrouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4878,77 +4878,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IT Driven Service Innovation: lessons from a RFID project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5 IEEE International Conference on Software Knowledge Information, Industrial Management and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Benevento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5094,77 +5094,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value Creation in Collaborative Networks: The Case of RFiD Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFIP WG 5.5 Working Conference on Virtual Enterprises (PRO-VE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.664-671, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5313,286 +5313,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00641242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Alignment in Supply Chain using RFID</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ishraf Zaoui</w:t>
+                <w:t xml:space="preserve">Competitive Advantages of Electronic Marketplaces in the Retailautomotive and Maintenance, Repair and Order (MRO) Industries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Fes, Morocco. 8p</w:t>
+              <w:t xml:space="preserve">17th European Conference on Information Systems (ECIS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Verone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445187v1</w:t>
+                <w:t xml:space="preserve">hal-02106106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive Advantages of Electronic Marketplaces in the Retailautomotive and Maintenance, Repair and Order (MRO) Industries</w:t>
+                <w:t xml:space="preserve">Michael Porter ou la recherche d’un avantage concurrentiel au cœur d’outils de gestion interorganisationnels partagés. Le cas d’une place de marché électronique dans la grande distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Information Systems (ECIS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Verone, Italy</w:t>
+              <w:t xml:space="preserve">14ème Colloque de l'Association Information et Management (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106106v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Porter ou la recherche d’un avantage concurrentiel au cœur d’outils de gestion interorganisationnels partagés. Le cas d’une place de marché électronique dans la grande distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
+                <w:t xml:space="preserve">Strategic Alignment in Supply Chain using RFID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Neubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ishraf Zaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque de l'Association Information et Management (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Fes, Morocco. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111240v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5733,217 +5733,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lynne Markus. Une visionnaire du rôle des systèmes d’information pour changer les organisations et le monde</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction générale – Une cartographie du champ des systèmes d’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kalika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands auteurs en Systèmes d’Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Grands Auteurs en Systèmes d'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Editions, pp.7-18, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.walsh.2018.01.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087278v1</w:t>
+                <w:t xml:space="preserve">halshs-03579886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale – Une cartographie du champ des systèmes d’information</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">M. Lynne Markus. Une visionnaire du rôle des systèmes d’information pour changer les organisations et le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Walsh; Michel Kalika; Carine Dominguez-Péry. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Grands Auteurs en Systèmes d'information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les grands auteurs en Systèmes d’Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS - Edition Management et Société, pp.63-88, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03579886v1</w:t>
+                <w:t xml:space="preserve">hal-02087278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-business et E-administration.</w:t>
               </w:r>
@@ -6168,90 +6168,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performativity and Information Technologies: An inter-organizational perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vaast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 48 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6301,77 +6301,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence des modes informatiques et processus d'adoption des TIC : une perspective multi-niveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vicens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6584,51 +6584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214904v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Pery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Merino Laso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56394/aris2.v4i2.49" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04010289v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-P&#233;ry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tassabehji" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Corset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Chreim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41072-023-00135-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809342v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misra Santosh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeet Sharma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janssen Marijn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunker Deborah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-023-10408-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809341v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Fabi&#225;n Ayala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Dain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhayoun Lamiae" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcon Arthur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2023.128793" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963877v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benhayoun-Sadafiyine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S136391962150047X" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021179v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Narasimha Raju Vuddaraju" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikhram Kofi Duffour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOPM-12-2020-0900" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982682v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corbett-Etchevers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41072-021-00098-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144459v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Lyons" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120196" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harding Nancy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Hugh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726720914723" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ricardo Rossetto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Carvalho Carlos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Char&#227;o Ferreira Gloria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-6971/eramd190182" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810010v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mishra Jyoti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2019.1582101" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890053v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Movahedian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Farastier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.183.0155" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01877289v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geindre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00239" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519275v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986046v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juneho Um" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lyons" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo K.S. Lam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C.E. Cheng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2017.02.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Perry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2011.12.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQF2VFNM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648112v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaast" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2012.10.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ3V1R90-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313239v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732120v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2011.602363" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090709v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominguez-Pery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949827v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Caby-Guillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.173.171-181" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6BXNKV0F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809508v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809524v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelloux Sonia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda-Taguimdje Serge-Lopez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809670v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Agusto Lassance Cunha Filho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lima Ruas Roberto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drebes Cristiane Pedron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809697v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuddaraju Lakshmi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corbett" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassabehji Rana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809694v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duffour V." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Eydieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03744804v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Vuddaraju" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64861-9_5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969381v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009622v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129228v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J., de Benedittis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056120v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Costa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cazeneuve" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fouquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01773699v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Haraoubia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480035v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009606v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659649v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651578v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123651v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651587v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651625v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651617v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648115v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651621v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728640v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Derrouiche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00660731v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641243v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Hossain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chaze-Magnan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055933v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_79" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641242v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445187v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishraf Zaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106106v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111240v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02074452v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Walsh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/grands-auteurs/ouvrage/483-les-grands-auteurs-en-syst%C3%A8mes-d%E2%80%99information.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03579886v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.walsh.2018.01.0007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740577v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740570v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740566v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851315v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648110v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vicens" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Waast" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214904v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Pery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Merino Laso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56394/aris2.v4i2.49" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809342v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misra Santosh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeet Sharma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janssen Marijn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunker Deborah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-023-10408-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04010289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-P&#233;ry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tassabehji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Corset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Chreim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41072-023-00135-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809341v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Fabi&#225;n Ayala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Dain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhayoun Lamiae" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcon Arthur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2023.128793" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Narasimha Raju Vuddaraju" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikhram Kofi Duffour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOPM-12-2020-0900" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982682v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corbett-Etchevers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41072-021-00098-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benhayoun-Sadafiyine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S136391962150047X" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144459v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Lyons" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120196" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harding Nancy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Hugh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726720914723" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810010v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mishra Jyoti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2019.1582101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810013v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ricardo Rossetto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Carvalho Carlos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Char&#227;o Ferreira Gloria" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-6971/eramd190182" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890053v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Movahedian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Farastier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.183.0155" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519275v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geindre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00239" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01877289v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986046v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juneho Um" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lyons" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo K.S. Lam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C.E. Cheng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2017.02.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648112v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaast" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2012.10.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ3V1R90-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Perry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2011.12.026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQF2VFNM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732120v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2011.602363" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313239v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090709v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominguez-Pery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949827v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Caby-Guillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.173.171-181" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6BXNKV0F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809524v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelloux Sonia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda-Taguimdje Serge-Lopez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809670v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Agusto Lassance Cunha Filho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lima Ruas Roberto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drebes Cristiane Pedron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809697v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuddaraju Lakshmi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corbett" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassabehji Rana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809694v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duffour V." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Eydieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03744804v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Vuddaraju" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64861-9_5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009622v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129228v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J., de Benedittis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056120v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Costa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cazeneuve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fouquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01773699v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969381v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480035v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055900v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Haraoubia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009606v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659649v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651578v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123651v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651587v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651625v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651617v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648115v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651621v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728640v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Derrouiche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00660731v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641243v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Hossain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chaze-Magnan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055933v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_79" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641242v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106106v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111240v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445187v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishraf Zaoui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02074452v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Walsh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/grands-auteurs/ouvrage/483-les-grands-auteurs-en-syst%C3%A8mes-d%E2%80%99information.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03579886v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.walsh.2018.01.0007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087278v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740577v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740570v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740566v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851315v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648110v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vicens" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Waast" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>