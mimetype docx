--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -81,51 +81,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -206,2318 +206,2188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the potential of smart technologies: addressing adoption challenges</w:t>
+                <w:t xml:space="preserve">A Holistic View of Maritime Navigation Accidents and Risk Indicators: Examining IMO Reports from 2011 to 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misra Santosh</w:t>
+                <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sujeet Sharma</w:t>
+                <w:t xml:space="preserve">Rana Tassabehji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janssen Marijn</w:t>
+                <w:t xml:space="preserve">Franck Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bunker Deborah</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zainab Chreim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10796-023-10408-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Shipping and Trade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41072-023-00135-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809342v1</w:t>
+                <w:t xml:space="preserve">hal-04010289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Holistic View of Maritime Navigation Accidents and Risk Indicators: Examining IMO Reports from 2011 to 2021</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unlocking the Potential of Smart Technologies: Addressing Adoption Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujeet Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marijn Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Bunker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Corset</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jang Bahadur Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Shipping and Trade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s41072-023-00135-y⟩</w:t>
+              <w:t xml:space="preserve">Information Systems Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (4), pp.1293-1298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10796-023-10408-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010289v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do small and medium-sized enterprises learn through collaborative networks for innovation? A mixed methodology to explore absorptive capacity supporting learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterising absorptive capacity supporting SMEs’ learnings within collaborative innovation networks : insights from multi-level case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néstor Fabián Ayala</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carine Dominguez</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJTM.2023.128793⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Innovation Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (4), pp.2150047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S136391962150047X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809341v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving emergency response operations in maritime accidents using social media with big data analytics: a case study of the MV Wakashio disaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Tassabehji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakshmi Narasimha Raju Vuddaraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikhram Kofi Duffour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Operations and Production Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41 (9), pp.1544-1567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/IJOPM-12-2020-0900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing maritime accidents in ships by tackling human error: a bibliometric review and research agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakshmi Narasimha Raju Vuddaraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Corbett-Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Tassabehji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Shipping and Trade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s41072-021-00098-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising absorptive capacity supporting SMEs’ learnings within collaborative innovation networks : insights from multi-level case studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">SMEs embedded in collaborative innovation networks: how to measure their absorptive capacity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew C. Lyons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Innovation Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S136391962150047X⟩</w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 159, pp.120196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963877v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMEs embedded in collaborative innovation networks: how to measure their absorptive capacity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From female computers to male comput♂rs: Or why there are so few women writing algorithms and developing software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Tassabehji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andrew C. Lyons</w:t>
+                <w:t xml:space="preserve">Nancy Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120196⟩</w:t>
+              <w:t xml:space="preserve">Human Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74 (8), pp.1296-1326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0018726720914723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144459v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From female computers to male comput♂rs: Or why there are so few women writing algorithms and developing software</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Knowledge Sharing for Innovation Performance Improvement in Micro/SMEs: An insight from the creative sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Tassabehji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mishra Jyoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Relations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0018726720914723⟩</w:t>
+              <w:t xml:space="preserve">Production, Planning &amp; Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30, pp.935-950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537287.2019.1582101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809921v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Sharing for Innovation Performance Improvement in Micro/SMEs: An insight from the creative sector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rana Tassabehji</w:t>
+                <w:t xml:space="preserve">Absorptive capacity: the role of external knowledge in organizational strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ricardo Rossetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Carvalho Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mishra Jyoti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Charão Ferreira Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production, Planning &amp; Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30, pp.935-950. </w:t>
+              <w:t xml:space="preserve">RAM. Revita de Administração Mackenzie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09537287.2019.1582101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/1678-6971/eramd190182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810010v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorptive capacity: the role of external knowledge in organizational strategy</w:t>
+                <w:t xml:space="preserve">Proposition d’une méthode collaborative pour appréhender les pratiques et routines de capacité d’absorption de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Ricardo Rossetto</w:t>
+                <w:t xml:space="preserve">Julien De Benedittis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Carvalho Carlos</w:t>
+                <w:t xml:space="preserve">Fatemeh Movahedian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charão Ferreira Gloria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Dominguez</w:t>
+                <w:t xml:space="preserve">Armelle Farastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Front</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAM. Revita de Administração Mackenzie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1678-6971/eramd190182⟩</w:t>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (3), pp.155-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.183.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810013v1</w:t>
+                <w:t xml:space="preserve">hal-01890053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une méthode collaborative pour appréhender les pratiques et routines de capacité d’absorption de connaissances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les écosystèmes des pôles de compétitivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatemeh Movahedian</w:t>
+                <w:t xml:space="preserve">Julien de Benedittis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Farastier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
+                <w:t xml:space="preserve">Sébastien Geindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sim.183.0155⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (272), pp.139 - 154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2018.00239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890053v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01877289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écosystèmes de connaissances, d’innovations et d’affaires : dynamique et choix de modèle d’affaires pour les pôles de compétitivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Benedittis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Geindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 44 (272), pp.139-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.2018.00239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les écosystèmes des pôles de compétitivité</w:t>
+                <w:t xml:space="preserve">Product variety management and supply chain performance : A capability perspective on their relationships and competitiveness implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien de Benedittis</w:t>
+                <w:t xml:space="preserve">Juneho Um</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Geindre</w:t>
+                <w:t xml:space="preserve">Andrew Lyons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo K.S. Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.C.E. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.2018.00239⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 187, pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2017.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01877289v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product variety management and supply chain performance : A capability perspective on their relationships and competitiveness implications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Service Science Framework to Enhance Value Creation in Service Innovation Projects. A RFID case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Lyons</w:t>
+                <w:t xml:space="preserve">Carine Dominguez-Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo K.S. Lam</w:t>
+                <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.C.E. Cheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
+                <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 187, pp.15-26. </w:t>
+              <w:t xml:space="preserve">, 2013, 141 (2), pp.440-451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2017.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2011.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986046v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00863552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving closer to the fabric of organizing visions: The case of a trade show</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vaast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Strategic Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (1), pp.1-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsis.2012.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Service Science Framework to Enhance Value Creation in Service Innovation Projects. A RFID case study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">(Enterprise) Inter-organizational alignment to enhance IT driven services innovation in a supply chain: the case of RFID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Neubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2011.12.026⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (11), pp.1058-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0951192X.2011.602363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00863552v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Enterprise) Inter-organizational alignment to enhance IT driven services innovation in a supply chain: the case of RFID</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Inter-organisational alignment to enhance information technology (IT) driven services innovation in a supply chain : the case of radio frequency identification (RFID)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 24 (11), pp.1058-1073. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 24 (11), pp.1058-1073 P</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732120v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-organisational alignment to enhance information technology (IT) driven services innovation in a supply chain : the case of radio frequency identification (RFID)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Blandine Ageron</w:t>
+                <w:t xml:space="preserve">Business models des places de marché électroniques : une taxonomie pour décrypter leurs enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 24 (11), pp.1058-1073 P</w:t>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14 (2), pp.39-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313239v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01090709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business models des places de marché électroniques : une taxonomie pour décrypter leurs enjeux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre achats et approvisionnements : la valeur perçue des outils des places de marché électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Caby-Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Clergeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...119 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 173 (4), pp.171--181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.173.171-181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2527,3066 +2397,3066 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What happens when Smart Cities and Communities of Municipalities try to move from Open Data Projects to a Unified Open Data Ecosystem: how to overcome current barriers? A Case Study Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelloux Sonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanda-Taguimdje Serge-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l’Association Information et Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Carry-Le-Rouet, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritime Navigation Accident &amp; Risk Indicators: An Exploratory Statistical Analysis Using IMO Reports (2011-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Tassabehji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Chreim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World of Shipping Portugal An International Research Conference on Maritime Affairs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2022, Online, Région indéterminée</w:t>
+              <w:t xml:space="preserve">, Jan 2022, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning modes to foster absorptive capacities: a framework proposal for digital technology-based SMEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Agusto Lassance Cunha Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lima Ruas Roberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drebes Cristiane Pedron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l’Association Information et Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Carry-Le-Rouet, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing tanker accidents by tackling human error: a systematic literature review and future research agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuddaraju Lakshmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Corbett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassabehji Rana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World of Shipping Portugal An International Research Conference on Maritime Affairs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Portugal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk and safety in maritime transport: A review and agenda for research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuddaraju Lakshmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duffour V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vuddaraju Lakshmi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémy Eydieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassabehji Rana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World of Shipping Portugal An International Research Conference on Maritime Affairs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Portugal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Human Automation Interactions to Social Human Autonomy Machine Teaming in Maritime Transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakshmi Vuddaraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Working Conference on Transfer and Diffusion of IT (TDIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Tiruchirappalli, India. pp.45-56, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-64861-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMEs embedded in Collaborative Network to Innovate: A framework to characterize their Absorptive Capacity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Absorptive Capacity of SMEs in Collaborative Networks: A contextualized operationalization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Centre for Entrepreneurship Research Exchange Conference (ACERE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">The International Society for Professional Innovation Management (ISPIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009622v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning on routines via reflexivity: A comparison between interviews and a focus group, 5-7 July.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fatemeh Movahedian</w:t>
+                <w:t xml:space="preserve">SMEs embedded in Collaborative Network to Innovate: A framework to characterize their Absorptive Capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">Australian Centre for Entrepreneurship Research Exchange Conference (ACERE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129228v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coordination en structure d’Hospitalisation À Domicile (HAD) – Gains et risques potentiels d’une informatisation du domicile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning on routines via reflexivity: A comparison between interviews and a focus group, 5-7 July.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Fouquet</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J., de Benedittis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Movahedian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Conférence de l'Association Information et Management (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">34th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056120v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participatory approach for collaborative knowledge creation: Improving organisational learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatemeh Movahedian</w:t>
+                <w:t xml:space="preserve">La coordination en structure d’Hospitalisation À Domicile (HAD) – Gains et risques potentiels d’une informatisation du domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissandre Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien De Benedittis</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">23ème Conférence de l'Association Information et Management (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01773699v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorptive Capacity of SMEs in Collaborative Networks: A contextualized operationalization.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
+                <w:t xml:space="preserve">A participatory approach for collaborative knowledge creation: Improving organisational learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Movahedian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Tassabehji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien De Benedittis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society for Professional Innovation Management (ISPIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">34th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969381v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01773699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a maturity grid to measure the knowledge absorptive capacity of a SME integrated in an innovation collaborative network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Perry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 24th Internatioal Innovation and Product Development Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closer to the (re)configuration of an unexpected field: the case of London tech ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Carton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Haraoubia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th OAP workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an operationalization of knowledge absorptive capacity for a collaborative innovation network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Academy of Management (EURAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliciting organisational routines via reflexivity through a participatory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Movahedian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien De Benedittis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Tassabehji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International conference on Knowledge Management AGeCSO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of SMEs’ individual ACAP to enhance radical innovations: the case of a textile cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Geindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien De Benedittis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Tassabehji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Farastier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th European Group for Organizational Studies (EGOS) Colloquium </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01651578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital capabilities for SMEs’ innovation in collaborative networks: a literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM 2015 : 20ème Conférence de l'Association Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the “black box” of ACAP in SMEs from the perspective of micro-practices and routines : the case of a textile cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Geindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien De Benedittis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Tassabehji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Farastier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Process Organization Studies (PROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01651587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-organizational collaborative practices: The role of French clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien De Benedittis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Tassabehji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Rotterdam, Pays-Bas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01651625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des cellules d'animation des pôles de compétitivité dans le processus de partage de connaissances inter-organisationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien De Benedittis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème édition du Colloque annuel de l’Association Information et Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Aix-en-Provence, France. 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01651617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing information technology pre-adoption: How organization, industry and society matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vaast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th EGOS Colloquium - Bridging Continents, Cultures &amp; Worldviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partage des connaissances au sein des projets collaboratifs des pôles de compétitivité : les facteurs favorables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien De Benedittis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème édition du Colloque annuel de l’Association Information et Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Lyon, France. 22p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01651621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations collaboratives client-fournisseur : quel modèle de création de valeur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Derrouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IT Driven Service Innovation: lessons from a RFID project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5 IEEE International Conference on Software Knowledge Information, Industrial Management and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Benevento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00660731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AML Modeling of Trust in Supply Chain Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. A. Hossain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM'2010 : 8th ENIM/IFAC International Conference of Modeling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00641243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value Creation in Collaborative Networks: The Case of RFiD Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFIP WG 5.5 Working Conference on Virtual Enterprises (PRO-VE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.664-671, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01055933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Agent Model of Supply Chain Management Trust in PLM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. A. Hossain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Product Lifecycle Management Conference (PLM'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Bremen, Allemagne. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00641242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive Advantages of Electronic Marketplaces in the Retailautomotive and Maintenance, Repair and Order (MRO) Industries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Information Systems (ECIS 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Verone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Porter ou la recherche d’un avantage concurrentiel au cœur d’outils de gestion interorganisationnels partagés. Le cas d’une place de marché électronique dans la grande distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque de l'Association Information et Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Alignment in Supply Chain using RFID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ishraf Zaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Fes, Morocco. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5596,126 +5466,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands auteurs en systèmes d’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kalika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edition EMS Management et Société</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 648 p., 2018, Collection Grands auteurs, 978-2-37687-130-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5725,426 +5595,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale – Une cartographie du champ des systèmes d’information</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">M. Lynne Markus. Une visionnaire du rôle des systèmes d’information pour changer les organisations et le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Walsh; Michel Kalika; Carine Dominguez-Péry. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Grands Auteurs en Systèmes d'information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les grands auteurs en Systèmes d’Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS - Edition Management et Société, pp.63-88, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03579886v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lynne Markus. Une visionnaire du rôle des systèmes d’information pour changer les organisations et le monde</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction générale – Une cartographie du champ des systèmes d’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kalika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands auteurs en Systèmes d’Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Grands Auteurs en Systèmes d'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Editions, pp.7-18, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.walsh.2018.01.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087278v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03579886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-business et E-administration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Master Systèmes d'information. Thevenot J. (Dir)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions ESKA, p. 279-328, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00740577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valeurs et outils de gestion. De la dynamique d'appropriation au pilotage. Dominguez-Pery C. (Dir)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes Science Lavoisier, p. 17-33, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00740570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer de la valeur au cœur d'outils de gestion inter-organisationnels. les apports des travaux de Michael Porter.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valeurs et outils de gestion. De la dynamique d'appropriation au pilotage. Dominguez-Pery C. (Dir)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes Science Lavoisier, p. 137-165, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00740566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6154,130 +6024,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performativity and Information Technologies: An inter-organizational perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vaast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 48 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00851315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6287,157 +6157,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence des modes informatiques et processus d'adoption des TIC : une perspective multi-niveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vicens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Waast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] Université Paris-Dauphine. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6584,51 +6454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214904v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Pery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Merino Laso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56394/aris2.v4i2.49" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809342v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misra Santosh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeet Sharma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janssen Marijn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunker Deborah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-023-10408-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04010289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-P&#233;ry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tassabehji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Corset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Chreim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41072-023-00135-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809341v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Fabi&#225;n Ayala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Dain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhayoun Lamiae" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcon Arthur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2023.128793" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Narasimha Raju Vuddaraju" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikhram Kofi Duffour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOPM-12-2020-0900" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982682v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corbett-Etchevers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41072-021-00098-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benhayoun-Sadafiyine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S136391962150047X" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144459v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Lyons" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120196" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harding Nancy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Hugh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726720914723" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810010v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mishra Jyoti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2019.1582101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810013v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ricardo Rossetto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Carvalho Carlos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Char&#227;o Ferreira Gloria" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-6971/eramd190182" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890053v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Movahedian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Farastier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.183.0155" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519275v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geindre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00239" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01877289v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986046v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juneho Um" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lyons" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo K.S. Lam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C.E. Cheng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2017.02.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648112v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaast" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2012.10.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ3V1R90-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Perry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2011.12.026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQF2VFNM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732120v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2011.602363" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313239v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090709v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominguez-Pery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949827v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Caby-Guillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.173.171-181" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6BXNKV0F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809524v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelloux Sonia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda-Taguimdje Serge-Lopez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809670v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Agusto Lassance Cunha Filho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lima Ruas Roberto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drebes Cristiane Pedron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809697v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuddaraju Lakshmi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corbett" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassabehji Rana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809694v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duffour V." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Eydieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03744804v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Vuddaraju" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64861-9_5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009622v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129228v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J., de Benedittis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056120v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Costa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cazeneuve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fouquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01773699v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969381v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480035v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055900v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Haraoubia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009606v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659649v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651578v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123651v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651587v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651625v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651617v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648115v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651621v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728640v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Derrouiche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00660731v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641243v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Hossain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chaze-Magnan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055933v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_79" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641242v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106106v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111240v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445187v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishraf Zaoui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02074452v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Walsh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/grands-auteurs/ouvrage/483-les-grands-auteurs-en-syst%C3%A8mes-d%E2%80%99information.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03579886v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.walsh.2018.01.0007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087278v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740577v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740570v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740566v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851315v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648110v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vicens" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Waast" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214904v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Pery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Merino Laso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56394/aris2.v4i2.49" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04010289v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-P&#233;ry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tassabehji" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Corset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Chreim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41072-023-00135-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809342v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeet Sharma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Janssen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bunker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jang Bahadur Singh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-023-10408-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963877v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benhayoun-Sadafiyine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Dain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S136391962150047X" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Narasimha Raju Vuddaraju" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikhram Kofi Duffour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOPM-12-2020-0900" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982682v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corbett-Etchevers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41072-021-00098-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Lyons" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120196" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809921v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Harding" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Lee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726720914723" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mishra Jyoti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2019.1582101" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810013v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ricardo Rossetto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Carvalho Carlos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Char&#227;o Ferreira Gloria" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-6971/eramd190182" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890053v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Movahedian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Farastier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.183.0155" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01877289v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geindre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00239" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519275v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986046v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juneho Um" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lyons" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo K.S. Lam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C.E. Cheng" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2017.02.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863552v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Perry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2011.12.026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQF2VFNM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648112v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaast" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2012.10.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ3V1R90-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732120v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2011.602363" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313239v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090709v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominguez-Pery" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Caby-Guillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.173.171-181" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6BXNKV0F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809524v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelloux Sonia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda-Taguimdje Serge-Lopez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809670v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Agusto Lassance Cunha Filho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lima Ruas Roberto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drebes Cristiane Pedron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809697v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuddaraju Lakshmi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corbett" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassabehji Rana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809694v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duffour V." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Eydieux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03744804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Vuddaraju" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64861-9_5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009622v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J., de Benedittis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056120v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Costa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cazeneuve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fouquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01773699v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055900v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Haraoubia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009606v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659649v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651578v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123651v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651587v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651625v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651617v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648115v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651621v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728640v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Derrouiche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00660731v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641243v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Hossain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chaze-Magnan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055933v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_79" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641242v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106106v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111240v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445187v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishraf Zaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02074452v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Walsh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/grands-auteurs/ouvrage/483-les-grands-auteurs-en-syst%C3%A8mes-d%E2%80%99information.html" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087278v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03579886v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.walsh.2018.01.0007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740577v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740570v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740566v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851315v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648110v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vicens" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Waast" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>