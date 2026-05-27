--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -457,408 +457,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising absorptive capacity supporting SMEs’ learnings within collaborative innovation networks : insights from multi-level case studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving emergency response operations in maritime accidents using social media with big data analytics: a case study of the MV Wakashio disaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Tassabehji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
+                <w:t xml:space="preserve">Lakshmi Narasimha Raju Vuddaraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
+                <w:t xml:space="preserve">Vikhram Kofi Duffour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Innovation Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25 (4), pp.2150047. </w:t>
+              <w:t xml:space="preserve">International Journal of Operations and Production Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (9), pp.1544-1567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S136391962150047X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/IJOPM-12-2020-0900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963877v1</w:t>
+                <w:t xml:space="preserve">hal-04021179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving emergency response operations in maritime accidents using social media with big data analytics: a case study of the MV Wakashio disaster</w:t>
+                <w:t xml:space="preserve">Reducing maritime accidents in ships by tackling human error: a bibliometric review and research agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshmi Narasimha Raju Vuddaraju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Corbett-Etchevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Tassabehji</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vikhram Kofi Duffour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Operations and Production Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJOPM-12-2020-0900⟩</w:t>
+              <w:t xml:space="preserve">Journal of Shipping and Trade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41072-021-00098-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04021179v1</w:t>
+                <w:t xml:space="preserve">hal-03982682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing maritime accidents in ships by tackling human error: a bibliometric review and research agenda</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterising absorptive capacity supporting SMEs’ learnings within collaborative innovation networks : insights from multi-level case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rana Tassabehji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Shipping and Trade</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (1), </w:t>
+              <w:t xml:space="preserve">International Journal of Innovation Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (4), pp.2150047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s41072-021-00098-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S136391962150047X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982682v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMEs embedded in collaborative innovation networks: how to measure their absorptive capacity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1718,328 +1718,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Service Science Framework to Enhance Value Creation in Service Innovation Projects. A RFID case study</w:t>
+                <w:t xml:space="preserve">Moving closer to the fabric of organizing visions: The case of a trade show</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Dominguez-Perry</w:t>
+                <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Ageron</w:t>
+                <w:t xml:space="preserve">Sabine Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Neubert</w:t>
+                <w:t xml:space="preserve">Emmanuelle Vaast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 141 (2), pp.440-451. </w:t>
+              <w:t xml:space="preserve">Journal of Strategic Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (1), pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2011.12.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsis.2012.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00863552v1</w:t>
+                <w:t xml:space="preserve">hal-01648112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving closer to the fabric of organizing visions: The case of a trade show</w:t>
+                <w:t xml:space="preserve">A Service Science Framework to Enhance Value Creation in Service Innovation Projects. A RFID case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
+                <w:t xml:space="preserve">Carine Dominguez-Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Carton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
+                <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Vaast</w:t>
+                <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strategic Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 22 (1), pp.1-25. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 141 (2), pp.440-451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsis.2012.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2011.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01648112v1</w:t>
+                <w:t xml:space="preserve">halshs-00863552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Enterprise) Inter-organizational alignment to enhance IT driven services innovation in a supply chain: the case of RFID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24 (11), pp.1058-1073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2073,77 +2073,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-organisational alignment to enhance information technology (IT) driven services innovation in a supply chain : the case of radio frequency identification (RFID)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24 (11), pp.1058-1073 P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3036,584 +3036,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorptive Capacity of SMEs in Collaborative Networks: A contextualized operationalization.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">SMEs embedded in Collaborative Network to Innovate: A framework to characterize their Absorptive Capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society for Professional Innovation Management (ISPIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">Australian Centre for Entrepreneurship Research Exchange Conference (ACERE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969381v1</w:t>
+                <w:t xml:space="preserve">hal-02009622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMEs embedded in Collaborative Network to Innovate: A framework to characterize their Absorptive Capacity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
+                <w:t xml:space="preserve">Learning on routines via reflexivity: A comparison between interviews and a focus group, 5-7 July.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J., de Benedittis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Movahedian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Centre for Entrepreneurship Research Exchange Conference (ACERE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">34th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009622v1</w:t>
+                <w:t xml:space="preserve">hal-02129228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning on routines via reflexivity: A comparison between interviews and a focus group, 5-7 July.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La coordination en structure d’Hospitalisation À Domicile (HAD) – Gains et risques potentiels d’une informatisation du domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissandre Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fatemeh Movahedian</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">23ème Conférence de l'Association Information et Management (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129228v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coordination en structure d’Hospitalisation À Domicile (HAD) – Gains et risques potentiels d’une informatisation du domicile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélissandre Costa</w:t>
+                <w:t xml:space="preserve">A participatory approach for collaborative knowledge creation: Improving organisational learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Movahedian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Fouquet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Tassabehji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien De Benedittis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Conférence de l'Association Information et Management (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">34th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056120v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01773699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participatory approach for collaborative knowledge creation: Improving organisational learning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien De Benedittis</w:t>
+                <w:t xml:space="preserve">Absorptive Capacity of SMEs in Collaborative Networks: A contextualized operationalization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">The International Society for Professional Innovation Management (ISPIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01773699v1</w:t>
+                <w:t xml:space="preserve">hal-01969381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a maturity grid to measure the knowledge absorptive capacity of a SME integrated in an innovation collaborative network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Perry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 24th Internatioal Innovation and Product Development Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3638,64 +3638,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closer to the (re)configuration of an unexpected field: the case of London tech ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3746,77 +3746,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an operationalization of knowledge absorptive capacity for a collaborative innovation network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Academy of Management (EURAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4070,77 +4070,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital capabilities for SMEs’ innovation in collaborative networks: a literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM 2015 : 20ème Conférence de l'Association Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4463,90 +4463,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing information technology pre-adoption: How organization, industry and society matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vaast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th EGOS Colloquium - Bridging Continents, Cultures &amp; Worldviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4666,51 +4666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations collaboratives client-fournisseur : quel modèle de création de valeur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Derrouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4748,64 +4748,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IT Driven Service Innovation: lessons from a RFID project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4977,64 +4977,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value Creation in Collaborative Networks: The Case of RFiD Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFIP WG 5.5 Working Conference on Virtual Enterprises (PRO-VE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.664-671, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5327,77 +5327,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Alignment in Supply Chain using RFID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Neubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5603,217 +5603,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lynne Markus. Une visionnaire du rôle des systèmes d’information pour changer les organisations et le monde</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction générale – Une cartographie du champ des systèmes d’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kalika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands auteurs en Systèmes d’Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Grands Auteurs en Systèmes d'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Editions, pp.7-18, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.walsh.2018.01.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087278v1</w:t>
+                <w:t xml:space="preserve">halshs-03579886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale – Une cartographie du champ des systèmes d’information</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">M. Lynne Markus. Une visionnaire du rôle des systèmes d’information pour changer les organisations et le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Walsh; Michel Kalika; Carine Dominguez-Péry. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Grands Auteurs en Systèmes d'information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les grands auteurs en Systèmes d’Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS - Edition Management et Société, pp.63-88, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03579886v1</w:t>
+                <w:t xml:space="preserve">hal-02087278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-business et E-administration.</w:t>
               </w:r>
@@ -6038,90 +6038,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performativity and Information Technologies: An inter-organizational perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vaast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 48 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6171,64 +6171,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence des modes informatiques et processus d'adoption des TIC : une perspective multi-niveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6454,51 +6454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214904v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Pery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Merino Laso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56394/aris2.v4i2.49" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04010289v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-P&#233;ry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tassabehji" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Corset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Chreim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41072-023-00135-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809342v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeet Sharma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Janssen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bunker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jang Bahadur Singh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-023-10408-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963877v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benhayoun-Sadafiyine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Dain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S136391962150047X" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Narasimha Raju Vuddaraju" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikhram Kofi Duffour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOPM-12-2020-0900" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982682v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corbett-Etchevers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41072-021-00098-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Lyons" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120196" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809921v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Harding" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Lee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726720914723" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mishra Jyoti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2019.1582101" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810013v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ricardo Rossetto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Carvalho Carlos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Char&#227;o Ferreira Gloria" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-6971/eramd190182" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890053v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Movahedian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Farastier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.183.0155" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01877289v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geindre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00239" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519275v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986046v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juneho Um" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lyons" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo K.S. Lam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C.E. Cheng" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2017.02.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863552v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Perry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2011.12.026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQF2VFNM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648112v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaast" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2012.10.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ3V1R90-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732120v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2011.602363" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313239v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090709v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominguez-Pery" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Caby-Guillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.173.171-181" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6BXNKV0F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809524v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelloux Sonia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda-Taguimdje Serge-Lopez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809670v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Agusto Lassance Cunha Filho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lima Ruas Roberto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drebes Cristiane Pedron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809697v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuddaraju Lakshmi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corbett" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassabehji Rana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809694v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duffour V." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Eydieux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03744804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Vuddaraju" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64861-9_5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009622v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J., de Benedittis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056120v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Costa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cazeneuve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fouquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01773699v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055900v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Haraoubia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009606v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659649v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651578v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123651v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651587v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651625v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651617v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648115v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651621v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728640v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Derrouiche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00660731v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641243v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Hossain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chaze-Magnan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055933v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_79" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641242v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106106v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111240v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445187v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishraf Zaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02074452v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Walsh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/grands-auteurs/ouvrage/483-les-grands-auteurs-en-syst%C3%A8mes-d%E2%80%99information.html" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087278v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03579886v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.walsh.2018.01.0007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740577v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740570v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740566v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851315v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648110v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vicens" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Waast" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214904v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Pery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Merino Laso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56394/aris2.v4i2.49" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04010289v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-P&#233;ry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tassabehji" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Corset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Chreim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41072-023-00135-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809342v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeet Sharma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Janssen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bunker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jang Bahadur Singh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-023-10408-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021179v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Narasimha Raju Vuddaraju" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikhram Kofi Duffour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOPM-12-2020-0900" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982682v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corbett-Etchevers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41072-021-00098-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963877v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benhayoun-Sadafiyine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Dain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S136391962150047X" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Lyons" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120196" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809921v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Harding" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Lee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726720914723" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mishra Jyoti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2019.1582101" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810013v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ricardo Rossetto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Carvalho Carlos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Char&#227;o Ferreira Gloria" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-6971/eramd190182" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890053v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Movahedian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Farastier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.183.0155" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01877289v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geindre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00239" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519275v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986046v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juneho Um" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lyons" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo K.S. Lam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C.E. Cheng" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2017.02.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaast" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2012.10.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ3V1R90-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863552v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Perry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2011.12.026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQF2VFNM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732120v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2011.602363" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313239v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090709v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominguez-Pery" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Caby-Guillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.173.171-181" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6BXNKV0F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809524v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelloux Sonia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda-Taguimdje Serge-Lopez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809670v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Agusto Lassance Cunha Filho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lima Ruas Roberto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drebes Cristiane Pedron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809697v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuddaraju Lakshmi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corbett" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassabehji Rana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809694v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duffour V." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Eydieux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03744804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Vuddaraju" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64861-9_5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009622v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129228v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J., de Benedittis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056120v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Costa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cazeneuve" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fouquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01773699v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055900v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Haraoubia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009606v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659649v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651578v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123651v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651587v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651625v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651617v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648115v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651621v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728640v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Derrouiche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00660731v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641243v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Hossain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chaze-Magnan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055933v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_79" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641242v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106106v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111240v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445187v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishraf Zaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02074452v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Walsh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/grands-auteurs/ouvrage/483-les-grands-auteurs-en-syst%C3%A8mes-d%E2%80%99information.html" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03579886v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.walsh.2018.01.0007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087278v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740577v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740570v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740566v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851315v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648110v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vicens" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Waast" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>