--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Dou Goarin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de la Bibliométrie à la Direction de la Valorisation et de la Recherche - Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carine-dou-goarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7066-1168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079557155</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357486999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-5054-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2014 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargée de la Bibliométrie à la Direction de la Valorisation et de la Recherche - Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master Veille technologique et Innovation (2012-2014) Laboratoire IRSIC (Aix Marseille Université )</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement : Responsable de modules d'enseignement à distance Master Veille Technologique & Innovation.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche : Faciliter les usages et maîtriser les enjeux des sciendes de l'information et de la communication.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Docteur en Science de l'information et de la Communication (2002)  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Nouvelles Technologies de l'Information, support du développement et de la création d’entreprises »</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat (CRRM, Centre scientifique de Veille Technologique et Intelligence Compétitive - Aix-Marseille III)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Technologies de l'Information, support du développement et de la création d’entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Aix-Marseille III, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03861903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l’intégration des étudiants dans le cadre d’un diplôme universitaire en e-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leveille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MultiMed - Revue du Réseau Trans-méditerranéen de Recherche en Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La socialisation tertiaire des seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/empa.094.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the « Silver Age » technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dou Goarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Technology &amp; Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information et d'Internet au service de la Veille technologique et de l'Intelligence Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4, pp 85-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de Gateway par un agent intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Leitzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3, pp 25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet/Intranet: deux technologies indispensables pour l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme et entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 234, pp.57-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthodologie et la stratégie de recherche d'information à valeur-ajoutée sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le micro-bulletin thématique du CNRS (L'information scientifique et technique et l'outil Internet, expériences, recherches et enjeux pour les professionnels de l'IST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 76, pp47-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lettres: élément moteur du système d'information des PME-PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme et entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 225, pp.49-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des flux d'information et l'intégration des techniques multimédia dans les systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leveillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1, pp 37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des outils du Web 2.0 sur les comportements de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sfsic2014 - XIXème Congrès de la Sfsic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; Université de Toulon, Jun 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent analysis, detection of new markets for employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, brevets et normes : complémentarités et conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DirectProfil : de la navigation au partage de documents hypermedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ile Rousse - Corse, France. Session "Internet et Bases de Données" - en ligne sur Internet : http://crrm.u-3mrs.fr/sfba/ile-rous</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de la Technologie Intranet au service d'un système d'information avec Bases de données interactives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pironneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Systèmes d'information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ile Rousse - Corse, France. Session "Internet et Bases de Données", en ligne sur Internet : http://crrm.u-3mrs.fr/sfba/ile-rouss</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration du format P.D.F. dans l'élaboration des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Ile Rousse - Corse, France. Communication n°47 - session 15, en ligne sur Internet : http://crrm.u-3mrs.fr/sfba/ile-rousse/1997/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du web 2.0 sur les pratiques et les dispositifs de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Gardère &amp; C. Le Moënne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations digitales. Individus, santé, déontologie en contexte numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-120, 2015, 978-2-336-30737-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACE’CAP : Apports de la Communication engageante dans le cadre du Co-voiturage et de l’Auto-Partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Aix-Marseille. 2015, pp.137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId50"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Dou Goarin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de la Bibliométrie à la Direction de la Valorisation et de la Recherche - Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carine-dou-goarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7066-1168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079557155</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357486999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-5054-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2014 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargée de la Bibliométrie à la Direction de la Valorisation et de la Recherche - Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master Veille technologique et Innovation (2012-2014) Laboratoire IRSIC (Aix Marseille Université )</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement : Responsable de modules d'enseignement à distance Master Veille Technologique & Innovation.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche : Faciliter les usages et maîtriser les enjeux des sciendes de l'information et de la communication.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Docteur en Science de l'information et de la Communication (2002)  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Nouvelles Technologies de l'Information, support du développement et de la création d’entreprises »</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat (CRRM, Centre scientifique de Veille Technologique et Intelligence Compétitive - Aix-Marseille III)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Technologies de l'Information, support du développement et de la création d’entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Aix-Marseille III, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03861903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l’intégration des étudiants dans le cadre d’un diplôme universitaire en e-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leveille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MultiMed - Revue du Réseau Trans-méditerranéen de Recherche en Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La socialisation tertiaire des seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/empa.094.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the « Silver Age » technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dou Goarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Technology &amp; Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information et d'Internet au service de la Veille technologique et de l'Intelligence Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4, pp 85-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de Gateway par un agent intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Leitzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3, pp 25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet/Intranet: deux technologies indispensables pour l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme et entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 234, pp.57-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthodologie et la stratégie de recherche d'information à valeur-ajoutée sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le micro-bulletin thématique du CNRS (L'information scientifique et technique et l'outil Internet, expériences, recherches et enjeux pour les professionnels de l'IST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 76, pp47-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des flux d'information et l'intégration des techniques multimédia dans les systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leveillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1, pp 37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lettres: élément moteur du système d'information des PME-PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme et entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 225, pp.49-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des outils du Web 2.0 sur les comportements de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sfsic2014 - XIXème Congrès de la Sfsic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; Université de Toulon, Jun 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent analysis, detection of new markets for employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, brevets et normes : complémentarités et conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DirectProfil : de la navigation au partage de documents hypermedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ile Rousse - Corse, France. Session "Internet et Bases de Données" - en ligne sur Internet : http://crrm.u-3mrs.fr/sfba/ile-rous</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de la Technologie Intranet au service d'un système d'information avec Bases de données interactives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pironneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Systèmes d'information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ile Rousse - Corse, France. Session "Internet et Bases de Données", en ligne sur Internet : http://crrm.u-3mrs.fr/sfba/ile-rouss</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration du format P.D.F. dans l'élaboration des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Ile Rousse - Corse, France. Communication n°47 - session 15, en ligne sur Internet : http://crrm.u-3mrs.fr/sfba/ile-rousse/1997/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du web 2.0 sur les pratiques et les dispositifs de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Gardère &amp; C. Le Moënne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations digitales. Individus, santé, déontologie en contexte numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-120, 2015, 978-2-336-30737-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACE’CAP : Apports de la Communication engageante dans le cadre du Co-voiturage et de l’Auto-Partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Aix-Marseille. 2015, pp.137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId50"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="583E38F6"/>
+    <w:nsid w:val="F347C1EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-dou-goarin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7066-1168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079557155" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357486999" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-5054-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03861903v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dou Goarin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01635606v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01635535v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.094.0137" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861849v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dou Goarin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mannina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911011v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Leitzelman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861910v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911024v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861874v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910973v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveill&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delaforge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913413v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pironneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;isbn=9782336382500" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893994v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Souchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bassoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-dou-goarin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7066-1168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079557155" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357486999" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-5054-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03861903v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dou Goarin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01635606v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01635535v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.094.0137" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861849v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dou Goarin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mannina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911011v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Leitzelman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861910v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911024v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveill&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delaforge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913413v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pironneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;isbn=9782336382500" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893994v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Souchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bassoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>