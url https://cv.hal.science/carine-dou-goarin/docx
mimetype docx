--- v1 (2026-04-12)
+++ v2 (2026-05-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Dou Goarin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de la Bibliométrie à la Direction de la Valorisation et de la Recherche - Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carine-dou-goarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7066-1168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079557155</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357486999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-5054-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2014 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargée de la Bibliométrie à la Direction de la Valorisation et de la Recherche - Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master Veille technologique et Innovation (2012-2014) Laboratoire IRSIC (Aix Marseille Université )</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement : Responsable de modules d'enseignement à distance Master Veille Technologique & Innovation.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche : Faciliter les usages et maîtriser les enjeux des sciendes de l'information et de la communication.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Docteur en Science de l'information et de la Communication (2002)  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Nouvelles Technologies de l'Information, support du développement et de la création d’entreprises »</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat (CRRM, Centre scientifique de Veille Technologique et Intelligence Compétitive - Aix-Marseille III)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Technologies de l'Information, support du développement et de la création d’entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Aix-Marseille III, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03861903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l’intégration des étudiants dans le cadre d’un diplôme universitaire en e-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leveille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MultiMed - Revue du Réseau Trans-méditerranéen de Recherche en Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La socialisation tertiaire des seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/empa.094.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the « Silver Age » technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dou Goarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Technology &amp; Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information et d'Internet au service de la Veille technologique et de l'Intelligence Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4, pp 85-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de Gateway par un agent intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Leitzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3, pp 25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet/Intranet: deux technologies indispensables pour l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme et entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 234, pp.57-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthodologie et la stratégie de recherche d'information à valeur-ajoutée sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le micro-bulletin thématique du CNRS (L'information scientifique et technique et l'outil Internet, expériences, recherches et enjeux pour les professionnels de l'IST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 76, pp47-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des flux d'information et l'intégration des techniques multimédia dans les systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leveillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1, pp 37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lettres: élément moteur du système d'information des PME-PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme et entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 225, pp.49-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des outils du Web 2.0 sur les comportements de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sfsic2014 - XIXème Congrès de la Sfsic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; Université de Toulon, Jun 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent analysis, detection of new markets for employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, brevets et normes : complémentarités et conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DirectProfil : de la navigation au partage de documents hypermedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ile Rousse - Corse, France. Session "Internet et Bases de Données" - en ligne sur Internet : http://crrm.u-3mrs.fr/sfba/ile-rous</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de la Technologie Intranet au service d'un système d'information avec Bases de données interactives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pironneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Systèmes d'information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ile Rousse - Corse, France. Session "Internet et Bases de Données", en ligne sur Internet : http://crrm.u-3mrs.fr/sfba/ile-rouss</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration du format P.D.F. dans l'élaboration des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Ile Rousse - Corse, France. Communication n°47 - session 15, en ligne sur Internet : http://crrm.u-3mrs.fr/sfba/ile-rousse/1997/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du web 2.0 sur les pratiques et les dispositifs de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Gardère &amp; C. Le Moënne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations digitales. Individus, santé, déontologie en contexte numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-120, 2015, 978-2-336-30737-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACE’CAP : Apports de la Communication engageante dans le cadre du Co-voiturage et de l’Auto-Partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Aix-Marseille. 2015, pp.137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId50"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Dou Goarin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de la Bibliométrie à la Direction de la Valorisation et de la Recherche - Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carine-dou-goarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7066-1168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079557155</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=05eyTGYAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357486999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-5054-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2014 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargée de la Bibliométrie à la Direction de la Valorisation et de la Recherche - Aix-Marseille Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master Veille technologique et Innovation (2012-2014) Laboratoire IRSIC (Aix Marseille Université )</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement : Responsable de modules d'enseignement à distance Master Veille Technologique & Innovation.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche : Faciliter les usages et maîtriser les enjeux des sciendes de l'information et de la communication.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Docteur en Science de l'information et de la Communication (2002)  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Nouvelles Technologies de l'Information, support du développement et de la création d’entreprises »</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat (CRRM, Centre scientifique de Veille Technologique et Intelligence Compétitive - Aix-Marseille III)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Technologies de l'Information, support du développement et de la création d’entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Aix-Marseille III, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03861903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l’intégration des étudiants dans le cadre d’un diplôme universitaire en e-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leveille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MultiMed - Revue du Réseau Trans-méditerranéen de Recherche en Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La socialisation tertiaire des seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (2), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/empa.094.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the « Silver Age » technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dou Goarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Technology &amp; Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information et d'Internet au service de la Veille technologique et de l'Intelligence Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4, pp 85-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de Gateway par un agent intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Leitzelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3, pp 25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet/Intranet: deux technologies indispensables pour l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme et entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 234, pp.57-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthodologie et la stratégie de recherche d'information à valeur-ajoutée sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le micro-bulletin thématique du CNRS (L'information scientifique et technique et l'outil Internet, expériences, recherches et enjeux pour les professionnels de l'IST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 76, pp47-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lettres: élément moteur du système d'information des PME-PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme et entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 225, pp.49-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des flux d'information et l'intégration des techniques multimédia dans les systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leveillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1, pp 37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des outils du Web 2.0 sur les comportements de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sfsic2014 - XIXème Congrès de la Sfsic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; Université de Toulon, Jun 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent analysis, detection of new markets for employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, brevets et normes : complémentarités et conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DirectProfil : de la navigation au partage de documents hypermedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ile Rousse - Corse, France. Session "Internet et Bases de Données" - en ligne sur Internet : http://crrm.u-3mrs.fr/sfba/ile-rous</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique de la Technologie Intranet au service d'un système d'information avec Bases de données interactives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pironneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Systèmes d'information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ile Rousse - Corse, France. Session "Internet et Bases de Données", en ligne sur Internet : http://crrm.u-3mrs.fr/sfba/ile-rouss</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration du format P.D.F. dans l'élaboration des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Ile Rousse - Corse, France. Communication n°47 - session 15, en ligne sur Internet : http://crrm.u-3mrs.fr/sfba/ile-rousse/1997/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du web 2.0 sur les pratiques et les dispositifs de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delaforge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Gardère &amp; C. Le Moënne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations digitales. Individus, santé, déontologie en contexte numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-120, 2015, 978-2-336-30737-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACE’CAP : Apports de la Communication engageante dans le cadre du Co-voiturage et de l’Auto-Partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bassoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Aix-Marseille. 2015, pp.137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId51"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F347C1EB"/>
+    <w:nsid w:val="BFAD78AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-dou-goarin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7066-1168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079557155" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357486999" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-5054-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03861903v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dou Goarin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01635606v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01635535v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.094.0137" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861849v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dou Goarin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mannina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911011v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Leitzelman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861910v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911024v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveill&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delaforge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913413v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pironneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;isbn=9782336382500" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893994v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Souchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bassoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-dou-goarin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7066-1168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079557155" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=05eyTGYAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357486999" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-5054-2014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03861903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dou Goarin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01635606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01635535v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.094.0137" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861849v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dou Goarin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911050v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mannina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911011v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Leitzelman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861910v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861874v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveill&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552252v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delaforge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913405v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pironneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552251v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;isbn=9782336382500" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893994v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Souchet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bassoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>