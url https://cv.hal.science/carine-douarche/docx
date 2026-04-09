--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -2544,252 +2544,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacillus subtilis Bacteria generate an Internal Mechanical Force within a Biofilm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turning Bacteria Suspensions into Superfluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Matías López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Gachelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Raspaud</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Auradou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.028301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276518v1</w:t>
+                <w:t xml:space="preserve">hal-03325785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning Bacteria Suspensions into Superfluids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacillus subtilis Bacteria generate an Internal Mechanical Force within a Biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Clément</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.028301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03325785v1</w:t>
+                <w:t xml:space="preserve">hal-01276518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasticity and wrinkled morphology of Bacillus subtilis pellicles</w:t>
               </w:r>
@@ -3536,265 +3536,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics of active bacteria suspensions in a Hele-shaw cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Akash Ganesh</w:t>
+                <w:t xml:space="preserve">Dispersion of motile bacteria in a porous medium: Experimental data and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Creppy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Douarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438830v1</w:t>
+                <w:t xml:space="preserve">hal-04438783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion of motile bacteria in a porous medium: Experimental data and theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adama Creppy</w:t>
+                <w:t xml:space="preserve">Hydrodynamics of active bacteria suspensions in a Hele-shaw cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akash Ganesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Harold Auradou</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">APS March Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438783v1</w:t>
+                <w:t xml:space="preserve">hal-04438830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics of active bacteria suspensions in a hele-shaw cell</w:t>
               </w:r>
@@ -5102,51 +5102,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising the 3-channel microfluidic system to investigate chemical gradient impacts on bacterial chemotaxis in fluid and near surfaces</w:t>
+                <w:t xml:space="preserve">Surface versus fluid chemotactic response of Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Gargasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
@@ -5192,51 +5192,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361763v2</w:t>
+                <w:t xml:space="preserve">hal-05361763v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic device for quantifying bacterial chemotaxis in controlled and stationary chemical gradients</w:t>
               </w:r>
@@ -5567,51 +5567,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32CDE815"/>
+    <w:nsid w:val="F93D1D44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5798,51 +5798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-douarche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5216-8997" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121443574" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959211v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Ganesh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Douarche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.128301" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106265v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gargasson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mergaert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.5184" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903970v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ganesh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douarche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dentz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034501" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mergaert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Auradou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.034404" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dentz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Creppy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cl&#233;ment" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.596" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03286373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Chui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Juanes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00243K" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuris Figueroa-Morales" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Soto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Junot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darnige" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.021004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02487205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Arlt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dawson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912690117" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vincenti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ramos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Cordero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13031-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Veronica d'Angelo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.013102" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clement" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.033302" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bailleux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Even" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Regeard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201856020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031438v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Monmeyran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jonqui&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sureau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenge Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28643-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509809v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Bitbol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175197" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Lindner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60068-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426798v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C Hollenbeck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C Roger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe G Regeard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b02074" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ardr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Henry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Plapp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/12/6/066015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raspaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.10.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276518v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03325785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Mat&#237;as L&#243;pez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gachelin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.028301" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210765v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Trejo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mariot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1217178110" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut Demir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Yoney" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Libchaber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Salman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/8/6/063001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406204v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldar a Guilbaud G" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hyrien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marheineke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452267v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cort&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry de Villeneuve" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braslau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2927256" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407546v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438817v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Busset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438830v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doumenc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438783v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7580" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439291v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439312v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rescanieres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7183" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Delville" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schwarz-Linek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439851v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fahrner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439981v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Kpatagnon Creppy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490029v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson C. K. Poon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489938v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440094v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438799v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407528v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Auffray" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361763v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682736v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232515v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau-Lanone" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dimarcq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-douarche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5216-8997" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121443574" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959211v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Ganesh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Douarche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.128301" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106265v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gargasson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mergaert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.5184" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903970v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ganesh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douarche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dentz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034501" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mergaert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Auradou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.034404" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dentz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Creppy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cl&#233;ment" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.596" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03286373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Chui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Juanes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00243K" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuris Figueroa-Morales" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Soto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Junot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darnige" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.021004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02487205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Arlt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dawson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912690117" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vincenti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ramos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Cordero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13031-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Veronica d'Angelo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.013102" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clement" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.033302" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bailleux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Even" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Regeard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201856020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031438v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Monmeyran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jonqui&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sureau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenge Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28643-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509809v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Bitbol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175197" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Lindner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60068-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426798v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C Hollenbeck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C Roger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe G Regeard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b02074" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ardr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Henry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Plapp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/12/6/066015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raspaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.10.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03325785v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Mat&#237;as L&#243;pez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gachelin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.028301" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276518v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210765v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Trejo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mariot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1217178110" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut Demir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Yoney" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Libchaber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Salman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/8/6/063001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406204v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldar a Guilbaud G" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hyrien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marheineke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452267v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cort&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry de Villeneuve" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braslau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2927256" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407546v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438817v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Busset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7580" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438830v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doumenc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439291v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439312v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rescanieres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7183" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Delville" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schwarz-Linek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439851v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fahrner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439981v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Kpatagnon Creppy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490029v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson C. K. Poon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489938v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440094v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438799v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407528v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Auffray" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361763v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682736v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232515v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau-Lanone" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dimarcq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>