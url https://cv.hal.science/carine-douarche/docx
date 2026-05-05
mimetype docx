--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -896,295 +896,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Spatial Exploration by E. coli Echoes Motor Temporal Variability</w:t>
+                <w:t xml:space="preserve">A combined rheometry and imaging study of viscosity reduction in bacterial suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuris Figueroa-Morales</w:t>
+                <w:t xml:space="preserve">Vincent Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Soto</w:t>
+                <w:t xml:space="preserve">Jochen Arlt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard Junot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carine Douarche</w:t>
+                <w:t xml:space="preserve">Angela Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.10.021004⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (5), pp.2326 - 2331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1912690117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557102v1</w:t>
+                <w:t xml:space="preserve">hal-02487205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined rheometry and imaging study of viscosity reduction in bacterial suspensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Spatial Exploration by E. coli Echoes Motor Temporal Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuris Figueroa-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Clément</w:t>
+                <w:t xml:space="preserve">Rodrigo Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochen Arlt</w:t>
+                <w:t xml:space="preserve">Gaspard Junot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117 (5), pp.2326 - 2331. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1912690117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.10.021004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487205v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetotactic bacteria in a droplet self-assemble into a rotary motor</w:t>
               </w:r>
@@ -1222,51 +1222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luisa Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
@@ -1670,351 +1670,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mécanique des biofilms à la surface de liquides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Regeard</w:t>
+                <w:t xml:space="preserve">The inducible chemical-genetic fluorescent marker FAST outperforms classical fluorescent proteins in the quantitative reporting of bacterial biofilm dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Monmeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Jonquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Sureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenge Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/201856020⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-28643-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191111v1</w:t>
+                <w:t xml:space="preserve">hal-03031438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inducible chemical-genetic fluorescent marker FAST outperforms classical fluorescent proteins in the quantitative reporting of bacterial biofilm dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chenge Li</w:t>
+                <w:t xml:space="preserve">La mécanique des biofilms à la surface de liquides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Douarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Regeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 247 (56), pp.20-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201856020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-28643-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03031438v1</w:t>
+                <w:t xml:space="preserve">hal-04191111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial biofilm under flow: First a physical struggle to stay, then a matter of breathing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Monmeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Florence Bitbol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3316,766 +3316,766 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Viscous Fingering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrodynamics of active bacteria suspensions in a Hele-shaw cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akash Ganesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Akash Ganesh</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études des milieux poreux 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Rueil Malmaison, France</w:t>
+              <w:t xml:space="preserve">APS March Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04407546v1</w:t>
+                <w:t xml:space="preserve">hal-04438830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerotactic response of bacteria: experimental characterization at the bacteria scale and population scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bouvard</w:t>
+                <w:t xml:space="preserve">Dispersion of motile bacteria in a porous medium: Experimental data and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Creppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Mergaert</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04438817v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion of motile bacteria in a porous medium: Experimental data and theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adama Creppy</w:t>
+                <w:t xml:space="preserve">Active Viscous Fingering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Harold Auradou</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akash Ganesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d'études des milieux poreux 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rueil Malmaison, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438783v1</w:t>
+                <w:t xml:space="preserve">hal-04407546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics of active bacteria suspensions in a Hele-shaw cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Akash Ganesh</w:t>
+                <w:t xml:space="preserve">Aerotactic response of bacteria: experimental characterization at the bacteria scale and population scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Douarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mergaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2022, Chicago, United States</w:t>
+              <w:t xml:space="preserve">, Mar 2022, Chicago, United States. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04438830v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics of active bacteria suspensions in a hele-shaw cell</w:t>
+                <w:t xml:space="preserve">Modelization of dispersion of swimming bacteria in Poiseuille flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Ganesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rescanieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Douarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439291v1</w:t>
+                <w:t xml:space="preserve">hal-04439312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelization of dispersion of swimming bacteria in Poiseuille flow</w:t>
+                <w:t xml:space="preserve">Hydrodynamics of active bacteria suspensions in a hele-shaw cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Ganesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Rescanieres</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Phoenix, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7183⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04439312v1</w:t>
+                <w:t xml:space="preserve">hal-04439291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motility and aerotaxis in $Sinorhizobium\ meliloti$, a soil bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mergaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4130,90 +4130,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation lengths in turbulent bacterial suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Schwarz-Linek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Arlt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Soft Matter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Edinburgh (Scotland), United Kingdom</w:t>
@@ -4236,342 +4236,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of Bacteria Superfluids in Viscous Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jane Chui</w:t>
+                <w:t xml:space="preserve">Rheological response and direct visualization of collective patterns formation leading to shear-bands formation in a suspension of active E.coli at the super-fluidity transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Arlt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Fahrner</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adama Kpatagnon Creppy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Seatle, United States</w:t>
+              <w:t xml:space="preserve">APS March Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439851v1</w:t>
+                <w:t xml:space="preserve">hal-04439981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological response and direct visualization of collective patterns formation leading to shear-bands formation in a suspension of active E.coli at the super-fluidity transition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jochen Arlt</w:t>
+                <w:t xml:space="preserve">Rheology of Bacteria Superfluids in Viscous Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Chui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Fahrner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Auradou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Juanes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">72nd Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Seatle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439981v1</w:t>
+                <w:t xml:space="preserve">hal-04439851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective effects in bacterial suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Arlt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson C. K. Poon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4734,51 +4734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Society of Rheology Mid-Winter Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Edimboug, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5001,51 +5001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Kpatagnon Creppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5121,51 +5121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface versus fluid chemotactic response of Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Gargasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5567,51 +5567,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F93D1D44"/>
+    <w:nsid w:val="5B421228"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5798,51 +5798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-douarche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5216-8997" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121443574" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959211v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Ganesh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Douarche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.128301" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106265v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gargasson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mergaert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.5184" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903970v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ganesh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douarche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dentz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034501" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mergaert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Auradou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.034404" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dentz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Creppy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cl&#233;ment" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.596" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03286373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Chui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Juanes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00243K" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuris Figueroa-Morales" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Soto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Junot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darnige" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.021004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02487205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Arlt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dawson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912690117" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vincenti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ramos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Cordero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13031-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Veronica d'Angelo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.013102" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clement" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.033302" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bailleux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Even" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Regeard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201856020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031438v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Monmeyran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jonqui&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sureau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenge Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28643-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509809v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Bitbol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175197" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Lindner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60068-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426798v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C Hollenbeck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C Roger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe G Regeard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b02074" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ardr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Henry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Plapp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/12/6/066015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raspaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.10.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03325785v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Mat&#237;as L&#243;pez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gachelin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.028301" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276518v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210765v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Trejo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mariot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1217178110" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut Demir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Yoney" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Libchaber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Salman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/8/6/063001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406204v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldar a Guilbaud G" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hyrien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marheineke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452267v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cort&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry de Villeneuve" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braslau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2927256" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407546v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438817v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Busset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7580" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438830v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doumenc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439291v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439312v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rescanieres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7183" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Delville" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schwarz-Linek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439851v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fahrner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439981v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Kpatagnon Creppy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490029v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson C. K. Poon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489938v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440094v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438799v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407528v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Auffray" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361763v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682736v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232515v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau-Lanone" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dimarcq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-douarche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5216-8997" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121443574" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959211v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Ganesh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Douarche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.128301" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106265v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gargasson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mergaert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.5184" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903970v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ganesh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douarche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dentz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034501" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mergaert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Auradou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.034404" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dentz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Creppy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cl&#233;ment" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.596" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03286373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Chui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Juanes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00243K" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02487205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Arlt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dawson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912690117" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuris Figueroa-Morales" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Soto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Junot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darnige" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.021004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vincenti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ramos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Cordero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13031-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Veronica d'Angelo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.013102" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clement" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.033302" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bailleux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Even" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Regeard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201856020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Monmeyran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jonqui&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sureau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenge Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28643-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191111v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509809v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Bitbol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175197" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Lindner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60068-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426798v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C Hollenbeck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C Roger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe G Regeard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b02074" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ardr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Henry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Plapp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/12/6/066015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raspaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.10.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03325785v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Mat&#237;as L&#243;pez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gachelin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.028301" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276518v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210765v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Trejo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mariot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1217178110" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut Demir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Yoney" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Libchaber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Salman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/8/6/063001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406204v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldar a Guilbaud G" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hyrien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marheineke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452267v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cort&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry de Villeneuve" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braslau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2927256" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438830v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doumenc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438783v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7580" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407546v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438817v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Busset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439312v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rescanieres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7183" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439291v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Delville" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schwarz-Linek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439981v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Kpatagnon Creppy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439851v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fahrner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490029v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson C. K. Poon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489938v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440094v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438799v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407528v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Auffray" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361763v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682736v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232515v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau-Lanone" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dimarcq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>