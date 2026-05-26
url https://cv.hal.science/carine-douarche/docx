--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -181,248 +181,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Saffman-Taylor Viscous Fingering</w:t>
+                <w:t xml:space="preserve">Quantifying bacterial Chemotaxis in controlled and stationary chemical gradients with a microfluidic device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akash Ganesh</w:t>
+                <w:t xml:space="preserve">Adam Gargasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mergaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.128301⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1365), pp.e5184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/bioprotoc.5184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959211v1</w:t>
+                <w:t xml:space="preserve">hal-05106265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying bacterial Chemotaxis in controlled and stationary chemical gradients with a microfluidic device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Gargasson</w:t>
+                <w:t xml:space="preserve">Active Saffman-Taylor Viscous Fingering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akash Ganesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1365), pp.e5184. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (12), pp.128301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21769/bioprotoc.5184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.128301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106265v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of dispersion of swimming bacteria in a Poiseuille flow</w:t>
               </w:r>
@@ -447,51 +447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (3), pp.034501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -707,51 +707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 946, pp.A33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -811,51 +811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Chui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Juanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -896,589 +896,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined rheometry and imaging study of viscosity reduction in bacterial suspensions</w:t>
+                <w:t xml:space="preserve">3D Spatial Exploration by E. coli Echoes Motor Temporal Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Clément</w:t>
+                <w:t xml:space="preserve">Nuris Figueroa-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochen Arlt</w:t>
+                <w:t xml:space="preserve">Rodrigo Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Junot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1912690117⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.10.021004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487205v1</w:t>
+                <w:t xml:space="preserve">hal-02557102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Spatial Exploration by E. coli Echoes Motor Temporal Variability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A combined rheometry and imaging study of viscosity reduction in bacterial suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Soto</w:t>
+                <w:t xml:space="preserve">Vincent Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard Junot</w:t>
+                <w:t xml:space="preserve">Jochen Arlt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Darnige</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Douarche</w:t>
+                <w:t xml:space="preserve">Angela Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (2), </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (5), pp.2326 - 2331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.10.021004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1912690117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557102v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetotactic bacteria in a droplet self-assemble into a rotary motor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of motility on the transport of bacteria populations through a porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Creppy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Douarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Vincenti</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Veronica d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Auradou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-13031-6⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.013102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402397v1</w:t>
+                <w:t xml:space="preserve">hal-02387867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of motility on the transport of bacteria populations through a porous medium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Clément</w:t>
+                <w:t xml:space="preserve">Magnetotactic bacteria in a droplet self-assemble into a rotary motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vincenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (1), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.013102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-13031-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387867v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actuated rheology of magnetic micro-swimmers suspensions: Emergence of motor and brake states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2117,51 +2117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Lindner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 225 (11-12), pp.2389 - 2406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2323,248 +2323,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An individual-based model for biofilm formation at liquid surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacillus subtilis Bacteria Generate an Internal Mechanical Force within a Biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Douarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Ardré</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathis Plapp</w:t>
+                <w:t xml:space="preserve">Eric Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1478-3975/12/6/066015⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109 (10), pp.2195-2202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882637v1</w:t>
+                <w:t xml:space="preserve">hal-04882640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacillus subtilis Bacteria Generate an Internal Mechanical Force within a Biofilm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An individual-based model for biofilm formation at liquid surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ardré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Raspaud</w:t>
+                <w:t xml:space="preserve">Mathis Plapp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 109 (10), pp.2195-2202. </w:t>
+              <w:t xml:space="preserve">Physical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1478-3975/12/6/066015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882640v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turning Bacteria Suspensions into Superfluids</w:t>
               </w:r>
@@ -2589,51 +2589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Gachelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2706,51 +2706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3316,779 +3316,779 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics of active bacteria suspensions in a Hele-shaw cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Active Viscous Fingering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Auradou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Douarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Ganesh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Journées d'études des milieux poreux 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438830v1</w:t>
+                <w:t xml:space="preserve">hal-04407546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion of motile bacteria in a porous medium: Experimental data and theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adama Creppy</w:t>
+                <w:t xml:space="preserve">Aerotactic response of bacteria: experimental characterization at the bacteria scale and population scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mergaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">APS March Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Chicago, United States. pp.3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04438783v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Viscous Fingering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dispersion of motile bacteria in a porous medium: Experimental data and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Creppy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Douarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Akash Ganesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études des milieux poreux 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04407546v1</w:t>
+                <w:t xml:space="preserve">hal-04438783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerotactic response of bacteria: experimental characterization at the bacteria scale and population scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bouvard</w:t>
+                <w:t xml:space="preserve">Hydrodynamics of active bacteria suspensions in a Hele-shaw cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akash Ganesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Busset</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Doumenc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2022, Chicago, United States. pp.3</w:t>
+              <w:t xml:space="preserve">, Mar 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04438817v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelization of dispersion of swimming bacteria in Poiseuille flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hydrodynamics of active bacteria suspensions in a hele-shaw cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Ganesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Rescanieres</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">74th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Phoenix, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439312v1</w:t>
+                <w:t xml:space="preserve">hal-04439291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics of active bacteria suspensions in a hele-shaw cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modelization of dispersion of swimming bacteria in Poiseuille flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Ganesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rescanieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Douarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439291v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motility and aerotaxis in $Sinorhizobium\ meliloti$, a soil bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mergaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th ICTAM Conference - 25th International Congress of Theoretical and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Milan, Italy</w:t>
@@ -4130,90 +4130,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation lengths in turbulent bacterial suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Schwarz-Linek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Arlt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Soft Matter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Edinburgh (Scotland), United Kingdom</w:t>
@@ -4255,64 +4255,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological response and direct visualization of collective patterns formation leading to shear-bands formation in a suspension of active E.coli at the super-fluidity transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Arlt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4406,51 +4406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Fahrner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Juanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4488,90 +4488,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective effects in bacterial suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Arlt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson C. K. Poon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4721,64 +4721,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Society of Rheology Mid-Winter Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Edimboug, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4835,51 +4835,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelization of dispersion of swimming bacteria in Poiseuille flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Dentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4962,51 +4962,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISPOSITIF DE MESURE DE LA VISCOSITE D'UN FLUIDE, EN PARTICULIER POUR DES FLUIDES ACTIFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5108,103 +5108,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface versus fluid chemotactic response of Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Gargasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mergaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5222,90 +5222,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic device for quantifying bacterial chemotaxis in controlled and stationary chemical gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Gargasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mergaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5567,51 +5567,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B421228"/>
+    <w:nsid w:val="795BC031"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5798,51 +5798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-douarche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5216-8997" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121443574" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959211v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Ganesh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Douarche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.128301" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106265v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gargasson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mergaert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.5184" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903970v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ganesh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douarche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dentz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034501" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mergaert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Auradou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.034404" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dentz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Creppy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cl&#233;ment" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.596" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03286373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Chui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Juanes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00243K" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02487205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Arlt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dawson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912690117" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuris Figueroa-Morales" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Soto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Junot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darnige" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.021004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vincenti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ramos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Cordero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13031-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Veronica d'Angelo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.013102" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clement" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.033302" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bailleux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Even" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Regeard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201856020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Monmeyran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jonqui&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sureau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenge Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28643-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191111v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509809v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Bitbol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175197" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Lindner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60068-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426798v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C Hollenbeck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C Roger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe G Regeard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b02074" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ardr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Henry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Plapp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/12/6/066015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raspaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.10.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03325785v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Mat&#237;as L&#243;pez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gachelin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.028301" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276518v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210765v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Trejo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mariot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1217178110" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut Demir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Yoney" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Libchaber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Salman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/8/6/063001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406204v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldar a Guilbaud G" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hyrien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marheineke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452267v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cort&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry de Villeneuve" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braslau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2927256" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438830v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doumenc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438783v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7580" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407546v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438817v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Busset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439312v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rescanieres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7183" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439291v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Delville" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schwarz-Linek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439981v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Kpatagnon Creppy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439851v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fahrner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490029v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson C. K. Poon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489938v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440094v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438799v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407528v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Auffray" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361763v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682736v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232515v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau-Lanone" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dimarcq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-douarche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5216-8997" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121443574" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106265v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gargasson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Douarche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mergaert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.5184" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959211v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Ganesh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.128301" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903970v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ganesh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douarche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dentz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034501" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mergaert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Auradou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.034404" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dentz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Creppy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cl&#233;ment" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.596" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03286373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Chui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Juanes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00243K" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuris Figueroa-Morales" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Soto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Junot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darnige" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.021004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02487205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Arlt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dawson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912690117" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387867v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Veronica d'Angelo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.013102" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vincenti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ramos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Cordero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13031-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clement" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.033302" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bailleux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Even" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Regeard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201856020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Monmeyran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jonqui&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sureau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenge Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28643-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191111v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509809v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Bitbol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175197" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Lindner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60068-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426798v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C Hollenbeck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C Roger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe G Regeard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b02074" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882640v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raspaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.10.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882637v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ardr&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Henry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Plapp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/12/6/066015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03325785v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Mat&#237;as L&#243;pez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gachelin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.028301" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276518v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210765v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Trejo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mariot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1217178110" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut Demir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Yoney" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Libchaber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Salman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/8/6/063001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406204v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldar a Guilbaud G" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hyrien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marheineke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452267v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cort&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry de Villeneuve" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braslau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2927256" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407546v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438817v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Busset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7580" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438830v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doumenc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439291v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439312v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rescanieres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7183" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Delville" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schwarz-Linek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439981v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Kpatagnon Creppy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439851v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fahrner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490029v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson C. K. Poon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489938v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440094v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438799v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407528v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Auffray" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361763v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682736v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232515v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau-Lanone" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dimarcq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>