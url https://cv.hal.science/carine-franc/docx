--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -889,836 +889,836 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préférences des médecins généralistes vis-à-vis des mesures incitatives associées aux dépistages des cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Sicsic</w:t>
+                <w:t xml:space="preserve">General practitioners’ income and activity: the impact of multi-professional group practice in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mousquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.197.0033⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (9), pp.1295-1315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10198-020-01226-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387973v1</w:t>
+                <w:t xml:space="preserve">hal-03109158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General practitioners’ income and activity: the impact of multi-professional group practice in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Mousquès</w:t>
+                <w:t xml:space="preserve">Préférences des médecins généralistes vis-à-vis des mesures incitatives associées aux dépistages des cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sicsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (9), pp.1295-1315. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, S2 (HS2), pp.33-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10198-020-01226-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.197.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109158v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’expérimentation de coopération entre médecin généraliste et infirmière Asalée sur l’activité des médecins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Loussouarn</w:t>
+                <w:t xml:space="preserve">Gender differences in the incomes of self-employed French physicians: The role of family structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mikol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Mousquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/redp.294.0489⟩</w:t>
+              <w:t xml:space="preserve">Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123, pp.666 - 674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2019.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387988v1</w:t>
+                <w:t xml:space="preserve">hal-03484702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">39th French Health Economists Days : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paraponaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 129 (4), pp.441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/redp.294.0441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender differences in the incomes of self-employed French physicians: The role of family structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Mikol</w:t>
+                <w:t xml:space="preserve">Impact de l’expérimentation de coopération entre médecin généraliste et infirmière Asalée sur l’activité des médecins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loussouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Videau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mousquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123, pp.666 - 674. </w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vol. 129 (4), pp.489-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2019.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/redp.294.0489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484702v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des « Nobels » de sciences économiques au service des systèmes de santé</w:t>
+                <w:t xml:space="preserve">Des « Nobels » de sciences économiques au service des systèmes de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabela Jelovac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 34 (3), pp.261-266. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 34 (3), pp. 261-266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388005v1</w:t>
+                <w:t xml:space="preserve">halshs-01819380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généralisation de la complémentaire santé d’entreprise. Une évaluation ex-ante des gains et des pertes de bien-être</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des « Nobels » de sciences économiques au service des systèmes de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela Jelovac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.693.0407⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (3), pp.261-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20183403015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430997v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des « Nobels » de sciences économiques au service des systèmes de santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Généralisation de la complémentaire santé d’entreprise. Une évaluation ex-ante des gains et des pertes de bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Izabela Jelovac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.693.0407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01819380v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partage de la couverture maladie entre assurances obligatoire et complémentaires</w:t>
               </w:r>
@@ -1776,269 +1776,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are GPs' preferences for financial and non-financial incentives in cancer screening? Evidence for breast, cervical, and colorectal cancers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment les médecins choisissent-ils leur lieu d’exercice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Krucien</w:t>
+                <w:t xml:space="preserve">Magali Dumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, XXXI, pp.221-267</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02951764v1</w:t>
+                <w:t xml:space="preserve">hal-01609915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les médecins choisissent-ils leur lieu d’exercice ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What are GPs' preferences for financial and non-financial incentives in cancer screening? Evidence for breast, cervical, and colorectal cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sicsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Dumontet</w:t>
+                <w:t xml:space="preserve">Nicolas Krucien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 167, pp.116-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2016.08.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609915v1</w:t>
+                <w:t xml:space="preserve">halshs-02951764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de l'assurance publique et complémentaire sur la distribution et la concentration des restes à charge : une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 475 (1), pp.31-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2098,51 +2098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jusot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Edmond Malinvaud (1923-2015) : parcours d'un économiste d'exception - La santé et les soins : prise en charge, déterminants sociaux, conséquences professionnelles, 475-476, pp.17-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2180,51 +2180,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender differences in French GPs' activity: the contribution of quantile regressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dumontet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEPAC Health Economics in Prevention and Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16, pp.421-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2249,51 +2249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstacles to the uptake of breast, cervical, and colorectal cancer screenings: what remains to be achieved by French national programmes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Sicsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2331,51 +2331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What determines the income gap between French male and female GPs - the role of medical practices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2524,368 +2524,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French pediatricians’ knowledge, attitudes, beliefs towards and practices in the management of weight problems in children</w:t>
+                <w:t xml:space="preserve">La perception par les pédiatres des contraintes économiques : quelle incitation dans la prise en charge de l’obésité infantile ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M van Gerwen</w:t>
+                <w:t xml:space="preserve">E Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pelletier-Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2008.12.005⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (2), pp.507-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.602.0507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477274v1</w:t>
+                <w:t xml:space="preserve">hal-03477267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception par les pédiatres des contraintes économiques : quelle incitation dans la prise en charge de l’obésité infantile ?</w:t>
+                <w:t xml:space="preserve">French pediatricians’ knowledge, attitudes, beliefs towards and practices in the management of weight problems in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E Renard</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M van Gerwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Rosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pelletier-Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 91 (2), pp.195-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2008.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.602.0507⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03477267v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary care physicians’ knowledge, attitudes, beliefs and practices regarding childhood obesity : a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M van Gerwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Rosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pelletier-Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (2), pp.227-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3236,51 +3236,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D848019"/>
+    <w:nsid w:val="C328E6D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3467,51 +3467,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-franc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7166-6895" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-4207-2018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237524v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Roquebert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Franc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2025.105397" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228634v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mousqu&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2023.104868" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04256528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loussouarn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Videau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.743.0441" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385507v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dugord" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2021.114663" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2022.07.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4214" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385584v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2021.524d.2041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sicsic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.197.0033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-020-01226-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.294.0489" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02475118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paraponaris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.294.0441" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-KJW3PH2J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mikol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2019.05.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388005v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Jelovac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183403015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pierre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jusot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Raynaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.693.0407" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819380v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388049v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173312017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02951764v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Krucien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.08.050" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609915v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dumontet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Samson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2015.10525" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431053v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609913v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01192820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00761590v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Vaillant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-13-94" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perronnin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pierre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477274v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M van Gerwen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Rosman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pelletier-Fleury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2008.12.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V0WLTQ0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477267v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Renard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.602.0507" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-789X.2008.00532.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WM8TGXXG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perronin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800457v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Trinquard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-franc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7166-6895" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-4207-2018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237524v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Roquebert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Franc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2025.105397" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228634v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mousqu&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2023.104868" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04256528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loussouarn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Videau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.743.0441" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385507v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dugord" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2021.114663" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2022.07.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4214" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385584v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2021.524d.2041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109158v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-020-01226-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sicsic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.197.0033" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mikol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2019.05.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02475118v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paraponaris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.294.0441" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-KJW3PH2J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387988v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.294.0489" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819380v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Jelovac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388005v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183403015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pierre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jusot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Raynaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.693.0407" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388049v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173312017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dumontet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Samson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02951764v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Krucien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.08.050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2015.10525" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431053v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609913v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01192820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00761590v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Vaillant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-13-94" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perronnin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pierre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477267v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Renard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pelletier-Fleury" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.602.0507" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M van Gerwen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Rosman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2008.12.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V0WLTQ0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-789X.2008.00532.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WM8TGXXG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perronin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800457v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Trinquard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>