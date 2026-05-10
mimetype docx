--- v1 (2026-04-12)
+++ v2 (2026-05-10)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -694,640 +694,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can General Practitioners Be More Productive? The Impact of Teamwork and Cooperation with Nurses on GP Activities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Videau</w:t>
+                <w:t xml:space="preserve">Exercer en maison de santé pluriprofessionnelle a un effet positif sur les revenus des médecins généralistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mousquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions d'économie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 258</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171227v1</w:t>
+                <w:t xml:space="preserve">hal-05601855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the Thematic Section on Health Economics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can General Practitioners Be More Productive? The Impact of Teamwork and Cooperation with Nurses on GP Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loussouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Videau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mousquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 524-525, pp.5-9. </w:t>
+              <w:t xml:space="preserve">Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (3), pp.680-698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24187/ecostat.2021.524d.2041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hec.4214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385584v1</w:t>
+                <w:t xml:space="preserve">hal-03171227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General practitioners’ income and activity: the impact of multi-professional group practice in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to the Thematic Section on Health Economics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (9), pp.1295-1315. </w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 524-525, pp.5-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10198-020-01226-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24187/ecostat.2021.524d.2041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109158v1</w:t>
+                <w:t xml:space="preserve">hal-04385584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préférences des médecins généralistes vis-à-vis des mesures incitatives associées aux dépistages des cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Sicsic</w:t>
+                <w:t xml:space="preserve">General practitioners’ income and activity: the impact of multi-professional group practice in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mousquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.197.0033⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (9), pp.1295-1315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10198-020-01226-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387973v1</w:t>
+                <w:t xml:space="preserve">hal-03109158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender differences in the incomes of self-employed French physicians: The role of family structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Mikol</w:t>
+                <w:t xml:space="preserve">Préférences des médecins généralistes vis-à-vis des mesures incitatives associées aux dépistages des cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sicsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2019.05.002⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, S2 (HS2), pp.33-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.197.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484702v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">39th French Health Economists Days : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paraponaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 129 (4), pp.441. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.294.0441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/redp.294.0441⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’expérimentation de coopération entre médecin généraliste et infirmière Asalée sur l’activité des médecins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loussouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1359,1816 +1363,2260 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mousquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vol. 129 (4), pp.489-524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/redp.294.0489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des « Nobels » de sciences économiques au service des systèmes de santé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Izabela Jelovac</w:t>
+                <w:t xml:space="preserve">Des organisations et des pratiques coopératives diverses entre médecins généralistes et infirmières dans le dispositif Asalée : une typologie des binômes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Afrite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mousquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (3), pp. 261-266</w:t>
+              <w:t xml:space="preserve">Questions d'économie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01819380v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des « Nobels » de sciences économiques au service des systèmes de santé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Izabela Jelovac</w:t>
+                <w:t xml:space="preserve">La coopération avec une infirmière modifie-t-elle l'activité du médecin généraliste ? L'impact du dispositif Asalée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loussouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Videau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mousquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions d'économie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 241</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388005v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généralisation de la complémentaire santé d’entreprise. Une évaluation ex-ante des gains et des pertes de bien-être</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Raynaud</w:t>
+                <w:t xml:space="preserve">Gender differences in the incomes of self-employed French physicians: The role of family structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mikol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.693.0407⟩</w:t>
+              <w:t xml:space="preserve">Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123, pp.666 - 674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2019.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430997v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partage de la couverture maladie entre assurances obligatoire et complémentaires</w:t>
+                <w:t xml:space="preserve">Des « Nobels » de sciences économiques au service des systèmes de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela Jelovac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 33 (12), pp.1097-1104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20173312017⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 34 (3), pp.261-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20183403015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388049v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les médecins choisissent-ils leur lieu d’exercice ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Dumontet</w:t>
+                <w:t xml:space="preserve">Généralisation de la complémentaire santé d’entreprise. Une évaluation ex-ante des gains et des pertes de bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.693.0407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609915v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are GPs' preferences for financial and non-financial incentives in cancer screening? Evidence for breast, cervical, and colorectal cancers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des « Nobels » de sciences économiques au service des systèmes de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela Jelovac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (3), pp. 261-266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02951764v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01819380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences de l'assurance publique et complémentaire sur la distribution et la concentration des restes à charge : une étude de cas</w:t>
+                <w:t xml:space="preserve">Le partage de la couverture maladie entre assurances obligatoire et complémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/estat.2015.10525⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (12), pp.1097-1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20173312017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385841v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale. La santé et les soins : prise en charge, déterminants sociaux, conséquences professionnelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Barnay</w:t>
+                <w:t xml:space="preserve">What are GPs' preferences for financial and non-financial incentives in cancer screening? Evidence for breast, cervical, and colorectal cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sicsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Krucien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Jusot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 167, pp.116-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2016.08.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431053v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02951764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender differences in French GPs' activity: the contribution of quantile regressions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment les médecins choisissent-ils leur lieu d’exercice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Dumontet</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEPAC Health Economics in Prevention and Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16, pp.421-435</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, XXXI, pp.221-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609913v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstacles to the uptake of breast, cervical, and colorectal cancer screenings: what remains to be achieved by French national programmes?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conséquences de l'assurance publique et complémentaire sur la distribution et la concentration des restes à charge : une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 475 (1), pp.31-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/estat.2015.10525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01192820v1</w:t>
+                <w:t xml:space="preserve">hal-04385841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What determines the income gap between French male and female GPs - the role of medical practices.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Le Vaillant</w:t>
+                <w:t xml:space="preserve">Introduction générale. La santé et les soins : prise en charge, déterminants sociaux, conséquences professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jusot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Family Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Edmond Malinvaud (1923-2015) : parcours d'un économiste d'exception - La santé et les soins : prise en charge, déterminants sociaux, conséquences professionnelles, 475-476, pp.17-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00761590v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui a souscrit une sur-complémentaire ? Une analyse dynamique de l’auto-sélection</w:t>
+                <w:t xml:space="preserve">Gender differences in French GPs' activity: the contribution of quantile regressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Pierre</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumontet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions d'économie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 150</w:t>
+              <w:t xml:space="preserve">HEPAC Health Economics in Prevention and Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.421-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477703v1</w:t>
+                <w:t xml:space="preserve">hal-01609913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception par les pédiatres des contraintes économiques : quelle incitation dans la prise en charge de l’obésité infantile ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obstacles to the uptake of breast, cervical, and colorectal cancer screenings: what remains to be achieved by French national programmes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sicsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pelletier-Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.465</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477267v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01192820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French pediatricians’ knowledge, attitudes, beliefs towards and practices in the management of weight problems in children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What determines the income gap between French male and female GPs - the role of medical practices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pelletier-Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2008.12.005⟩</w:t>
+              <w:t xml:space="preserve">BMC Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2296-13-94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03477274v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00761590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary care physicians’ knowledge, attitudes, beliefs and practices regarding childhood obesity : a systematic review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qui a souscrit une sur-complémentaire ? Une analyse dynamique de l’auto-sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pelletier-Fleury</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Perronnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions d'économie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03477284v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">French pediatricians’ knowledge, attitudes, beliefs towards and practices in the management of weight problems in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M van Gerwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Rosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pelletier-Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 91 (2), pp.195-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2008.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perception par les pédiatres des contraintes économiques : quelle incitation dans la prise en charge de l’obésité infantile ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pelletier-Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (2), pp.507-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.602.0507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primary care physicians’ knowledge, attitudes, beliefs and practices regarding childhood obesity : a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M van Gerwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Rosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pelletier-Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Obesity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (2), pp.227-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-789X.2008.00532.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Changer de couverture complémentaire santé à l’âge de la retraite. Un comportement plus fréquent chez les titulaires de contrats d’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Perronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions d'économie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de rémunérations alternatives à l’acte (Era2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Afrite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">593, Institut de recherche et documentation en économie de la santé (IRDES). 2024, pp.118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarif forfaitaire de responsabilité : quels impacts sur le pharmacien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Trinquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00800457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3236,51 +3684,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C328E6D0"/>
+    <w:nsid w:val="D26073EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3467,51 +3915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-franc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7166-6895" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-4207-2018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237524v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Roquebert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Franc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2025.105397" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228634v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mousqu&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2023.104868" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04256528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loussouarn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Videau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.743.0441" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385507v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dugord" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2021.114663" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2022.07.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4214" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385584v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2021.524d.2041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109158v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-020-01226-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sicsic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.197.0033" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mikol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2019.05.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02475118v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paraponaris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.294.0441" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-KJW3PH2J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387988v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.294.0489" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819380v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Jelovac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388005v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183403015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pierre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jusot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Raynaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.693.0407" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388049v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173312017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dumontet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Samson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02951764v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Krucien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.08.050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2015.10525" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431053v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609913v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01192820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00761590v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Vaillant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-13-94" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perronnin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pierre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477267v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Renard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pelletier-Fleury" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.602.0507" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M van Gerwen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Rosman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2008.12.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V0WLTQ0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-789X.2008.00532.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WM8TGXXG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perronin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800457v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Trinquard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-franc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7166-6895" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-4207-2018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237524v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Roquebert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Franc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2025.105397" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228634v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mousqu&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2023.104868" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04256528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loussouarn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Videau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.743.0441" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385507v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dugord" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2021.114663" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2022.07.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601855v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Franc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171227v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4214" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385584v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2021.524d.2041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-020-01226-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sicsic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.197.0033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02475118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paraponaris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.294.0441" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-KJW3PH2J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387988v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.294.0489" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602008v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Afrite" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484702v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mikol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2019.05.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Jelovac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183403015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430997v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pierre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jusot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Raynaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.693.0407" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819380v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388049v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173312017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02951764v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Krucien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.08.050" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609915v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dumontet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Samson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385841v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2015.10525" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431053v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609913v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01192820v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00761590v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Vaillant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-13-94" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477703v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perronnin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pierre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477274v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M van Gerwen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Rosman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pelletier-Fleury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2008.12.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V0WLTQ0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Renard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.602.0507" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477284v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-789X.2008.00532.x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WM8TGXXG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perronin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601771v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgeois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bricard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800457v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Trinquard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>