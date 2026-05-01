--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -355,338 +355,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Anti-Müllerian Hormone Target Genes Involved in Granulosa Cell Survival in Women With Polycystic Ovary Syndrome</w:t>
+                <w:t xml:space="preserve">A novel homozygous nonsense mutation in ITGB4 gene causes epidermolysis bullosa in Mouton Vendéen sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystèle Racine</w:t>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Genet</w:t>
+                <w:t xml:space="preserve">Louise Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bourgneuf</w:t>
+                <w:t xml:space="preserve">Florence Plisson‐petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Dupont</w:t>
+                <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
+                <w:t xml:space="preserve">Florent Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 106 (3), pp.e1271-e1289. </w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), pp. 138-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgaa879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/age.13026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137557v1</w:t>
+                <w:t xml:space="preserve">hal-03137548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel homozygous nonsense mutation in ITGB4 gene causes epidermolysis bullosa in Mouton Vendéen sheep</w:t>
+                <w:t xml:space="preserve">New Anti-Müllerian Hormone Target Genes Involved in Granulosa Cell Survival in Women With Polycystic Ovary Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+                <w:t xml:space="preserve">Chrystèle Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Chantepie</w:t>
+                <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Plisson‐petit</w:t>
+                <w:t xml:space="preserve">Camille Bourgneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sarry</w:t>
+                <w:t xml:space="preserve">Charlotte Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Woloszyn</w:t>
+                <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 52 (1), pp. 138-139. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106 (3), pp.e1271-e1289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/age.13026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgaa879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137548v1</w:t>
+                <w:t xml:space="preserve">hal-03137557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal programming by testosterone of follicular theca cell functions in ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -802,64 +802,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazlollah Afraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 108, pp.103-117. </w:t>
@@ -922,51 +922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and transcriptomic analyses provide new insights on the early antiviral response to VHSV in resistant and susceptible rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi R. Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1592,51 +1592,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A second generation integrated map of the tainbow trout (Oncorhynchus mykiss) genome: analysis of conserved synteny with model fish genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yniv Y. Palti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangtu G. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1738,51 +1738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first generation integrated map of the rainbow trout genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yniv Y. Palti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming-Cheng M.-C. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1859,51 +1859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of BAC-end sequences in rainbow trout: Content characterization and assessment of synteny between trout and other fish genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2032,51 +2032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming-Cheng Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqin Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank M. You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2179,51 +2179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Canale-Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7, </w:t>
@@ -2313,51 +2313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerrit Begemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bally-Cuif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 289 (1), pp.127-140. </w:t>
@@ -2648,247 +2648,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterisation of microsatellite genetic markers from Peking and Muscovy ducks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A refined comparative map between porcine chromosome 13 and human chromosome 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. van Poucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Yerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 44 (5), pp.794-795</w:t>
+              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 102, pp.133-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677418v1</w:t>
+                <w:t xml:space="preserve">hal-02676378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A refined comparative map between porcine chromosome 13 and human chromosome 3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Yerle</w:t>
+                <w:t xml:space="preserve">Isolation and characterisation of microsatellite genetic markers from Peking and Muscovy ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Chardon</w:t>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Jacobs</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 102, pp.133-138</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 44 (5), pp.794-795</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676378v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation hybrid comparative mapping between human chromosome 17 and porcine chromosome 12 demonstrates conservation of gene order.</w:t>
               </w:r>
@@ -2900,51 +2900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.W. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Fitzsimmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prather</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2999,51 +2999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the QTL region surrounding porcine MHC, gene order is conserved with human genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3124,51 +3124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of porcine chromosome 13 maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. van Poucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Yerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3176,51 +3176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.K. Tuggle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 93, pp.297-303</w:t>
@@ -3301,51 +3301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 16 (6), pp.558-559</w:t>
@@ -3406,64 +3406,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétrogènes et variation du nombre de copies chez les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3751,103 +3751,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de données transcriptomiques et phénomiques ovines. Analyse MixOmics des données de programmation foetale de l'ovaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du département de génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Diénné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3872,51 +3872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA-seq analysis of transcriptome response to VHS-V infection in two target tissues of resistant vs susceptible trout clonal lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3997,51 +3997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of gene networks involved in retinoic acid control of muscle differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lixin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4301,51 +4301,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4486,51 +4486,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B027130"/>
+    <w:nsid w:val="923CC030"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4717,51 +4717,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-genet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3734-9017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068018630" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671259v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Kalbfleisch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mckay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Murdoch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Adelson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Almansa-Villa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-024-01835-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Racine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourgneuf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgaa879" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137548v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chantepie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson&#8208;petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Woloszyn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.13026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549955v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03230-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Talebi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazlollah Afraz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.11.027" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXRKNLTF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444518v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi R. Verrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4860-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193861v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Gorgoglione" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G H Taylor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitiya Summathed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Tsang Lee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1301796" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chalopin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4657" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702555v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kileh-Wais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feves" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignoles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5411" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001263v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi E. Verrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Dorson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Mauger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Torhy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru Ciobotaru" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055302" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yniv Y. Palti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtu G. Gao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqin Y. Hu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M. F. M. You" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-011-9418-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-522NGXPN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999831v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Cheng M.-C. Luo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Charlet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-180" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000483v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-314" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193421v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yniv Palti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Cheng Luo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqin Hu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M. You" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-462" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666905v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martineau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-7-302" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hamade" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deries" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Begemann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bally-Cuif" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2005.10.019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673764v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jiguet-Jiglaire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bardes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ousova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guyonnet-Duperat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2004-0005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677418v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676378v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Poucke" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Yerle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jacobs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.W. Shi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Fitzsimmons" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prather" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Whitworth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673114v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gellin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678201v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Tuggle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686305v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hawken" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225788v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906862v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Secula" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737658v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bluy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350886v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189835v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Verrier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374919v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Yang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaekel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline A. Hamade" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595642v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801418-9.00002-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193602v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/758/9782759215652/la-truite-arc-en-ciel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-genet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3734-9017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068018630" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671259v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Kalbfleisch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mckay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Murdoch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Adelson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Almansa-Villa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-024-01835-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137548v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chantepie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson&#8208;petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Woloszyn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.13026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137557v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Racine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourgneuf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgaa879" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549955v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03230-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Talebi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazlollah Afraz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.11.027" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXRKNLTF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444518v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi R. Verrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4860-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193861v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Gorgoglione" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G H Taylor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitiya Summathed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Tsang Lee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1301796" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chalopin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4657" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702555v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kileh-Wais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feves" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignoles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5411" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001263v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi E. Verrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Dorson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Mauger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Torhy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru Ciobotaru" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055302" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yniv Y. Palti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtu G. Gao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqin Y. Hu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M. F. M. You" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-011-9418-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-522NGXPN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999831v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Cheng M.-C. Luo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Charlet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-180" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000483v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-314" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193421v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yniv Palti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Cheng Luo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqin Hu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M. You" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-462" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666905v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martineau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-7-302" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hamade" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deries" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Begemann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bally-Cuif" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2005.10.019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673764v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jiguet-Jiglaire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bardes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ousova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guyonnet-Duperat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2004-0005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676378v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Poucke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Yerle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jacobs" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677418v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.W. Shi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Fitzsimmons" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prather" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Whitworth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673114v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gellin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678201v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Tuggle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686305v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hawken" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225788v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906862v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Secula" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737658v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bluy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350886v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189835v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Verrier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374919v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Yang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaekel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline A. Hamade" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595642v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801418-9.00002-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193602v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/758/9782759215652/la-truite-arc-en-ciel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>