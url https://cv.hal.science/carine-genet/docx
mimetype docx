--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -4486,51 +4486,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="923CC030"/>
+    <w:nsid w:val="F6F8FF39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>