--- v0 (2026-04-04)
+++ v1 (2026-05-04)
@@ -2417,51 +2417,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6CF700A"/>
+    <w:nsid w:val="EB100AD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>