--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -135,1999 +135,1999 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and heritable gene editing through CRISPR-Cas9 in Pisum sativum</w:t>
+                <w:t xml:space="preserve">Biologie végétale à l'IJPB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Soulard</w:t>
+                <w:t xml:space="preserve">Carine Géry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Monfort</w:t>
+                <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
+                <w:t xml:space="preserve">Magali Goussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Géry</w:t>
+                <w:t xml:space="preserve">Sophie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Chauvin</w:t>
+                <w:t xml:space="preserve">Laurence Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Résidence artistique "Danse avec les plantes #2"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100713v1</w:t>
+                <w:t xml:space="preserve">hal-05187257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Versailles Arabidopsis Stock Center (VASC): original genetic resources exploiting both induced and natural diversity to investigate gene functions and analyze the impact of variation on plant biology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La biologie végétale à INRAE Versailles, ateliers pratiques et visites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ricou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Horlow</w:t>
+                <w:t xml:space="preserve">Magalie Uyttewaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Loudet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florent Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Resources</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04965148v1</w:t>
+              <w:t xml:space="preserve">Projet ACTE "Cultiver son jardin"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole élémentaire Les Coudrays de Maurepas, Apr 2024, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold acclimation diversity in Arabidopsis thaliana: CRISPR/Cas9 as a tool to fine analysis of Tandem Gene Arrays, application to CBF genes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Présentation de l'IJPB, des aspects biodiversité et d'un projet sur la chimie des pigments végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Enard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Géry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Téoulé</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coursol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development Genes and Evolution</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04302388v1</w:t>
+              <w:t xml:space="preserve">Webinaire Projet Arenguade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Etablissement public du château, du musée et du domaine national de Versailles, Oct 2024, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple and Efficient Targeting of Multiple Genes Through CRISPR-Cas9 in Physcomitrella patens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disruption of the sugar transporters AtSWEET11 and AtSWEET12 affects vascular development and freezing tolerance in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Spinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick A. W. Klemens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Lopez-Obando</w:t>
+                <w:t xml:space="preserve">Dipankar Chakraborti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beate Hoffmann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Rameau</w:t>
+                <w:t xml:space="preserve">Federica de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...703 lines deleted...]
-                <w:t xml:space="preserve">hal-02677805v1</w:t>
+              <w:t xml:space="preserve">Annual meeting of the SEB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Brighton (UK), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologie végétale à l'IJPB</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Versailles Arabidopsis Stock Center (VASC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Géry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ricou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Horlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résidence artistique "Danse avec les plantes #2"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05187257v1</w:t>
+              <w:t xml:space="preserve">International Conference on Arabidopsis Research: ICAR2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Gent, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biologie végétale à INRAE Versailles, ateliers pratiques et visites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Centre de Ressources Biologiques Arabidopsis Versailles -VASC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Géry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Horlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ricou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projet ACTE "Cultiver son jardin"</w:t>
-[...267 lines deleted...]
-                <w:t xml:space="preserve">hal-04679681v1</w:t>
+              <w:t xml:space="preserve">journées scientifiques du Dép. BAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, 27130 Verneuil-sur-Avre, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versailles Arabidopsis Stock Center (VASC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Versailles Arabidopsis Stock Center (VASC): original genetic resources exploiting both induced and natural diversity to investigate gene functions and analyze the impact of variation on plant biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ricou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Géry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Horlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Camilleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Arabidopsis Research: ICAR2025</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05377132v1</w:t>
+              <w:t xml:space="preserve">Genetic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.70 - 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46265/genresj.hncm8135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre de Ressources Biologiques Arabidopsis Versailles -VASC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Efficient and heritable gene editing through CRISPR-Cas9 in Pisum sativum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Géry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées scientifiques du Dép. BAP</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pbi.70091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cold acclimation diversity in Arabidopsis thaliana: CRISPR/Cas9 as a tool to fine analysis of Tandem Gene Arrays, application to CBF genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Téoulé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Development Genes and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 232 (5-6), pp.147-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00427-022-00693-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simple and Efficient Targeting of Multiple Genes Through CRISPR-Cas9 in Physcomitrella patens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Lopez-Obando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouchka Guyon-Debast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (11), pp.3647-3653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.116.033266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disruption of the Sugar Transporters AtSWEET11 and AtSWEET12 Affects Vascular Development and Freezing Tolerance in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Spinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick a.W. Klemens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipankar Chakraborti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica De marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (11), pp.1687-1690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2015.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural variation in the freezing tolerance of Arabidopsis thaliana: Effects of RNAi-induced CBF depletion and QTL localisation vary among accessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine C. Gery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen E. Zuther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa E. Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Legoupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie A. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 180 (1), pp.12-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ESKIMO1 is a key gene involved in water economy as well as cold acclimation and salt tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Quashie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Miguel Seoane Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Vallery-Radot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-8-125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural variation in CBF gene sequence, gene expression and freezing tolerance in the Versailles core collection of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Mckhann Heather I.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie A. Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Zuther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-8-105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plant growth : the translational connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Menand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodnay Sormani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959567v1</w:t>
+                <w:t xml:space="preserve">M. Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (4), pp.581-584</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2145,64 +2145,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of Quantitative Trait Loci (QTL) Associated with Plant Freezing Tolerance and Cold Acclimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Téoulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cold Acclimation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2156, Springer US, pp.61-84, 2020, Methods in Molecular Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2236,64 +2236,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of quantitative trait loci (QTL) associated with plant freezing tolerance and cold acclimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Téoulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cold Acclimation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1166, Springer New York, pp.43-64, 2014, Methods in Molecular Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2417,51 +2417,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB100AD0"/>
+    <w:nsid w:val="61531B0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2648,51 +2648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-gery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6204-4922" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100713v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Monfort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965148v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horlow" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.hncm8135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne T&#233;oul&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-022-00693-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01426004v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez-Obando" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Hoffmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon-Debast" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.033266" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378977v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le&#160;hir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Spinner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick&#160;a.W. Klemens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Chakraborti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica De&#160;marco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2015.08.007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000702v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Gery" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen E. Zuther" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa E. Schulz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Legoupi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Chauveau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.07.010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP2R0X0R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664941v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mckhann Heather I." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leveque" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Zuther" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-105" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Quashie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Seoane Redondo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vallery-Radot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-125" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677805v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robaglia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Menand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lei" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187257v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Enard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bigot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cromer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187204v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uyttewaal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187276v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. W. Klemens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica de Marco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377132v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959567v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482444v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0660-5_7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204116v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0844-8_6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-gery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6204-4922" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187257v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Enard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bigot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cromer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187204v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uyttewaal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fontaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679681v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Spinner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. W. Klemens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Chakraborti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica de Marco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horlow" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959567v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.hncm8135" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100713v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Monfort" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70091" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne T&#233;oul&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-022-00693-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01426004v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez-Obando" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Hoffmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon-Debast" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.033266" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le&#160;hir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick&#160;a.W. Klemens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica De&#160;marco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2015.08.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Gery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen E. Zuther" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa E. Schulz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Legoupi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Chauveau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.07.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP2R0X0R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661617v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Quashie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Seoane Redondo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vallery-Radot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-125" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mckhann Heather I." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leveque" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Zuther" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-105" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robaglia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Menand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lei" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482444v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0660-5_7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204116v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0844-8_6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>