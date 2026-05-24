--- v0 (2026-03-18)
+++ v1 (2026-05-24)
@@ -238,165 +238,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identité européenne versus identité locale : opposition ou complémentarité ?</w:t>
+                <w:t xml:space="preserve">Les mouvements de migration des jeunes diplômés en Europe : phénomène juridico-économique ou reflet d'une mutation culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Europaea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651237v1</w:t>
+                <w:t xml:space="preserve">hal-03651199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mouvements de migration des jeunes diplômés en Europe : phénomène juridico-économique ou reflet d'une mutation culturelle</w:t>
+                <w:t xml:space="preserve">Identité européenne versus identité locale : opposition ou complémentarité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Europaea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651199v1</w:t>
+                <w:t xml:space="preserve">hal-03651237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -904,303 +904,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dynamiques institutionnelles entre l'Union européenne et les collectivités territoriales</w:t>
+                <w:t xml:space="preserve">Hommage à Jeanne CHAUVIN, avocate et première docteure en droit en France. Bilan et perspectives de l'égalité professionnelle en droit français et européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque portant sur les mécanismes de prises de décisions des autorités locales et européennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Szeged, Hongrie</w:t>
+              <w:t xml:space="preserve">XXIII Congrès de la fédération internationale des femmes juristes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652061v1</w:t>
+                <w:t xml:space="preserve">hal-03652017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hommage à Jeanne CHAUVIN, avocate et première docteure en droit en France. Bilan et perspectives de l'égalité professionnelle en droit français et européen</w:t>
+                <w:t xml:space="preserve">Les dynamiques institutionnelles entre l'Union européenne et les collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIII Congrès de la fédération internationale des femmes juristes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque portant sur les mécanismes de prises de décisions des autorités locales et européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Szeged, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652017v1</w:t>
+                <w:t xml:space="preserve">hal-03652061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décentralisation et État unitaire : évolution et transformation. Vus d'une comparaison franco-hongroise</w:t>
+                <w:t xml:space="preserve">La décentralisation territoriale : une nouvelle &amp;quot;manière d'être&amp;quot; de l'État unitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque portant sur l'impact de la régionalisation, de l'intercommunalité et de la métropolisation sur les autorités locales, régionales et centrales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bratislava, Slovaquie</w:t>
+              <w:t xml:space="preserve">Colloque portant sur l'organisation territoriale et la décentralisation : regards croisés franco-hungaro-belges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Szeged, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652069v1</w:t>
+                <w:t xml:space="preserve">hal-03652080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La décentralisation territoriale : une nouvelle &amp;quot;manière d'être&amp;quot; de l'État unitaire</w:t>
+                <w:t xml:space="preserve">Décentralisation et État unitaire : évolution et transformation. Vus d'une comparaison franco-hongroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque portant sur l'organisation territoriale et la décentralisation : regards croisés franco-hungaro-belges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Szeged, Hongrie</w:t>
+              <w:t xml:space="preserve">Colloque portant sur l'impact de la régionalisation, de l'intercommunalité et de la métropolisation sur les autorités locales, régionales et centrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bratislava, Slovaquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652080v1</w:t>
+                <w:t xml:space="preserve">hal-03652069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'incertitude de la norme juridique en droit constitutionnel français</w:t>
               </w:r>
@@ -2691,51 +2691,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille juridique immobilière n° 8</w:t>
+                <w:t xml:space="preserve">Veille juridique immobilière n°10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
@@ -2766,94 +2766,101 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Laussucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04542238v1</w:t>
+                <w:t xml:space="preserve">hal-04964511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille juridique immobilière n° 7</w:t>
+                <w:t xml:space="preserve">Veille juridique immobilière n° 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
@@ -2903,75 +2910,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04542211v1</w:t>
+                <w:t xml:space="preserve">halshs-04542238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille juridique immobilière n° 9</w:t>
+                <w:t xml:space="preserve">Veille juridique immobilière n° 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
@@ -3021,75 +3028,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04601198v1</w:t>
+                <w:t xml:space="preserve">halshs-04542211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille juridique immobilière n°10</w:t>
+                <w:t xml:space="preserve">Veille juridique immobilière n° 9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
@@ -3120,77 +3127,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Laussucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964511v1</w:t>
+                <w:t xml:space="preserve">halshs-04601198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n° 4</w:t>
               </w:r>
@@ -4426,51 +4426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guemar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651241v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651237v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651199v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773491v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845437v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hamard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857764v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651267v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773479v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652003v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652017v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652069v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652080v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652089v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652099v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652095v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652405v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652412v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Depraz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grandes-notions-urbanisme-pour-metiers-immobilier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129033v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129028v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651259v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651188v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651244v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651229v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542238v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Audrain-Demey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Sabrinni-Chatelard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Laussucq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Pilotin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542211v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601198v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964511v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542057v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Avallone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Barry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541898v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542139v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541958v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542105v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030627v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brown" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388021v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Gillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radmila Pineau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03897999v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guemar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651241v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651199v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651237v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773491v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845437v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hamard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857764v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651267v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773479v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652003v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652017v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652080v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652069v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652089v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652099v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652095v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652405v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652412v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Depraz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grandes-notions-urbanisme-pour-metiers-immobilier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129033v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129028v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651259v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651188v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651244v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651229v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Audrain-Demey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Sabrinni-Chatelard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Laussucq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Pilotin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542238v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542211v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601198v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542057v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Avallone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Barry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541898v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542139v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541958v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542105v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030627v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brown" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388021v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Gillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radmila Pineau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03897999v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>