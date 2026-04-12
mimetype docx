--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -162,1438 +162,1867 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville numérique sans ses algorithmes : fabrique urbaine ordinaire, acteurs, institutions</w:t>
+                <w:t xml:space="preserve">L’expérience du « test climat » dans les métropoles québécoises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Dris</w:t>
+                <w:t xml:space="preserve">Murer Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gibert-Flutre</w:t>
+                <w:t xml:space="preserve">Julien Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Zérah</w:t>
+                <w:t xml:space="preserve">Michel Rochefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39 (1-2), </w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/157np⟩</w:t>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388993v1</w:t>
+                <w:t xml:space="preserve">hal-05568481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimenter l’(extra)ordinaire : retour sur la ville nouvelle en Chine continentale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La ville numérique sans ses algorithmes : fabrique urbaine ordinaire, acteurs, institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gibert-Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Peyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Zérah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/com.12173⟩</w:t>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (1-2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/157np⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369774v1</w:t>
+                <w:t xml:space="preserve">hal-05388993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le couplage d’une carte numérique collaborative et d’un tableau de bord : un bon point de départ pour l’apprentissage des projets urbains en formation d’ingénieur ? Le cas du serious game «Urb’Act»</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">PPU, PAE : quel rôle des outils d’urbanisme dans le développement urbain durable au Québec ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Murer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.62437/cixz344-652etyknpgmcw-19188321⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11pde⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085280v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liu Y., 2018, Jinshan, une ville nouvelle dans la métropole de Shanghai, Rennes, Presses universitaires de Rennes, 213 p.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Expérimenter l’(extra)ordinaire : retour sur la ville nouvelle en Chine continentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, LXXIII (282), pp.115-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.12173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02187985v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique de la ville intelligente en Chine : ancrage local d’un modèle urbain globalisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la simulation jouée aux jeux sérieux urbains : entretien avec Gabriel Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Henriot</w:t>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/flux1.114.0071⟩</w:t>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34-1/2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.5757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070719v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives asiatiques sur les Smart Cities</w:t>
+                <w:t xml:space="preserve">Urb'Act : une plateforme tactile collaborative au service de l'enseignement du projet urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34-1/2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.5607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/flux1.114.0001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-01991584v1</w:t>
+                <w:t xml:space="preserve">hal-05568560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thames Town, un cliché à l’anglaise : Production urbaine et construction sociale d’un quartier d'architecture occidentale à Shanghai</w:t>
+                <w:t xml:space="preserve">Le couplage d’une carte numérique collaborative et d’un tableau de bord : un bon point de départ pour l’apprentissage des projets urbains en formation d’ingénieur ? Le cas du serious game «Urb’Act»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Minost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives chinoises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 ème conférence cartographique internationale (241-242), pp.117-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz344-652etyknpgmcw-19188321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865071v1</w:t>
+                <w:t xml:space="preserve">hal-05085280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l’ombre de Shanghai : une petite ville nouvelle, relais de l’urbanisation et de l’urbanité métropolitaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Liu Y., 2018, Jinshan, une ville nouvelle dans la métropole de Shanghai, Rennes, Presses universitaires de Rennes, 213 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://journals.openedition.org/cybergeo/32546</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865099v1</w:t>
+                <w:t xml:space="preserve">hal-02187985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thames Town, an English Cliché: The Urban Production and Social Construction of a District Featuring Western-style Architecture in Shanghai</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Perspectives asiatiques sur les Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Minost</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Languillon-Aussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.114.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865064v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports et limites de la thermographie aérienne comme outil de diagnostic de la performance énergétique d’un parc résidentiel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La politique de la ville intelligente en Chine : ancrage local d’un modèle urbain globalisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig.2017.00020⟩</w:t>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114 (4), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.114.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865048v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Chine à l’heure des villes intelligentes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thames Town, an English Cliché: The Urban Production and Social Construction of a District Featuring Western-style Architecture in Shanghai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Minost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information géographique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">China perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp. 79-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865106v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métropolisation chinoise et villes nouvelles : l’exemple de l’aménagement polycentrique de Shanghai</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">À l’ombre de Shanghai : une petite ville nouvelle, relais de l’urbanisation et de l’urbanité métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoconfluences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les "petites" villes en Chine, 46 (2017/4), pp.329 - 345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.464.0329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865118v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques chinoises de villes nouvelles : trajectoire et ajustements de l’action publique urbaine à Shanghai</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thames Town, un cliché à l’anglaise : Production urbaine et construction sociale d’un quartier d'architecture occidentale à Shanghai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Minost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives chinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Urbanisme en Chine : concepts, acteurs et projets, 2017/1, pp.83-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865057v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nouvelle réforme foncière chinoise : rationaliser l'urbanisation en libéralisant le foncier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports et limites de la thermographie aérienne comme outil de diagnostic de la performance énergétique d’un parc résidentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (1), pp.37-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2017.00020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066436v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménager les périphéries urbaines chinoises : ville nouvelle et partenariat public-privé à Shanghai.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La Chine à l’heure des villes intelligentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.803.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023325v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le logement social en Chine : les gagnants et les perdants d'un système de plus en plus diversifié.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Métropolisation chinoise et villes nouvelles : l’exemple de l’aménagement polycentrique de Shanghai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques chinoises de villes nouvelles : trajectoire et ajustements de l’action publique urbaine à Shanghai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90 (90/1), pp.27 - 38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.9659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle réforme foncière chinoise : rationaliser l'urbanisation en libéralisant le foncier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénazéraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48, p. 46-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménager les périphéries urbaines chinoises : ville nouvelle et partenariat public-privé à Shanghai.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hors série (1), p.207-222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le logement social en Chine : les gagnants et les perdants d'un système de plus en plus diversifié.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">China Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42, p.13-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1603,979 +2032,979 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of levels of detail (LOD) in the digital model on solar resource estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constant Brncic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Antaluca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Systems, Sustainability and Safety Conference (TS3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], UTT, UTBM,UTTOP, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils réglementaires au service de la qualité environnementale du développement urbain : l’écoquartier de Lachine-Est, à Montréal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liolia Bajemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Henriot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Murer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Internationales en Urbanisme (RIU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Promotion de l'Enseignement et de la Recherche en Aménagement et Urbanisme (APERAU); Université de Lausanne, Jun 2023, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le génie urbain entre sérieusement dans le jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Laffréchine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Henriot</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24èmes Rencontres Internationales en Urbanisme (RIU) de l’APERAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'échelle du quartier, un bon compromis pour la modélisation des déperditions thermiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Antaluca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque InterUT Systèmes sûrs et durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], Feb 2023, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34746/2w5t-ne08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A French Moment in Shanghai Planning (1984-2001)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Orillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference of the International Planning History Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Planning History Society, Jul 2022, Delft, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Energy Justice Tool Suite: an interdisciplinary and comprehensive method for energy transition territorialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Henriot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Seigneuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Antaluca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planning in Transition, AESOP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">URBACT Un serious game numérique pour l'apprentissage de la co production du projet urbain : caractéristique du jeu et rôle de l'enseignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Korbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e rencontres internationales en urbanisme (APERAU 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, LIlle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enfer est PAVE de bonnes intentions numériques. Apports et limites du numérique dans l’élaboration de Plans de mise en Accessibilité de la voierie et des Aménagements des Espaces publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e rencontres internationales en urbanisme de l’APERAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AERIAL THERMOGRAPHY AS A DIAGNOSTIC TOOL FOR RESIDENTIAL BUILDING STOCK ENERGY ASSESSMENT, WITHIN A LOCAL ENERGY POLICY PERSPECTIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Energy for Sustainability International Conference "Designing Cities &amp; Communities for the Future" (EfS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2585,373 +3014,373 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peupler les villes nouvelles shanghaïennes et devenir urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHANGHAI, Kaleidoscopic city</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-135, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les logements sociaux du &amp;quot; Nouveau Triomphe &amp;quot; à Shanghai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belmessous F. (dir.); Bonneval, L. (dir.); Coudroy De Lille L. (dir.); Ortar N .(dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logement et politique(s). Un couple encore d'actualité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p.85-102, 2014, Habitat et société, 978-2-343-03990-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes actuelles du recul des terres agricoles : quels modèles pour quels enjeux? Comparaison à partir de quatre métropoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Mesclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chaléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dao Thé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fanchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Chaléard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles aux Suds. Le défi des périphéries ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.321-340, 2014, 978-2-8111-1054-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01436171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement immobilier et redéploiement résidentiel à Shanghai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Chaléard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles aux Suds. Le défi des périphéries?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, p. 195-206, 2014, 978-2-8111-1054-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2961,114 +3390,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes nouvelles et redéploiement métropolitain à Shanghai. Les nouvelles périphéries urbaines chinoises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris 1 Panthéon-Sorbonne, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01127822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3136,51 +3565,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FEBE32A"/>
+    <w:nsid w:val="EC0FC9E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3367,51 +3796,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-henriot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3245-0722" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388993v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert-Flutre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Peyroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Z&#233;rah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/157np" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369774v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12173" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085280v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz344-652etyknpgmcw-19188321" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070719v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.114.0071" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991584v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Granier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Languillon-Aussel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.114.0001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-TDS76F0F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Minost" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865099v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.464.0329" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865064v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865048v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.803.0089" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865118v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865057v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9659" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066436v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;naz&#233;raf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023325v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384805v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Brncic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Antaluca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolia Bajemon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Despax" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Murer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244678v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011814v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamarque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/2w5t-ne08" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187895v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fanni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Korbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865121v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870247v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436171v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mesclier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chal&#233;ard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dao Th&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fanchette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059185v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127822v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-henriot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3245-0722" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568481v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murer Alexandre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Despax" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochefort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2172" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388993v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert-Flutre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Peyroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Z&#233;rah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/157np" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Murer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12173" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568569v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5757" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5607" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085280v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz344-652etyknpgmcw-19188321" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187985v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Granier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Languillon-Aussel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.114.0001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-TDS76F0F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070719v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.114.0071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Minost" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865099v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.464.0329" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865048v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.803.0089" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865118v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865057v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9659" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;naz&#233;raf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023325v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066435v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384805v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Brncic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Antaluca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575139v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolia Bajemon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011814v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamarque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/2w5t-ne08" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fanni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Korbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865121v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059359v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436171v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mesclier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chal&#233;ard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dao Th&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fanchette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059185v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127822v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>