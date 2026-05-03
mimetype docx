--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -196,356 +196,356 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience du « test climat » dans les métropoles québécoises</w:t>
+                <w:t xml:space="preserve">La ville numérique sans ses algorithmes : fabrique urbaine ordinaire, acteurs, institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murer Alexandre</w:t>
+                <w:t xml:space="preserve">Yasmina Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Despax</w:t>
+                <w:t xml:space="preserve">Marie Gibert-Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Molines</w:t>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Henriot</w:t>
+                <w:t xml:space="preserve">Elisabeth Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Rochefort</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Zérah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (1-2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/157np⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568481v1</w:t>
+                <w:t xml:space="preserve">hal-05388993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville numérique sans ses algorithmes : fabrique urbaine ordinaire, acteurs, institutions</w:t>
+                <w:t xml:space="preserve">L’expérience du « test climat » dans les métropoles québécoises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Dris</w:t>
+                <w:t xml:space="preserve">Murer Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gibert-Flutre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Julien Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Zérah</w:t>
+                <w:t xml:space="preserve">Michel Rochefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39 (1-2), </w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/157np⟩</w:t>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388993v1</w:t>
+                <w:t xml:space="preserve">hal-05568481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPU, PAE : quel rôle des outils d’urbanisme dans le développement urbain durable au Québec ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Murer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -579,51 +579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimenter l’(extra)ordinaire : retour sur la ville nouvelle en Chine continentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, LXXIII (282), pp.115-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -657,64 +657,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la simulation jouée aux jeux sérieux urbains : entretien avec Gabriel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34-1/2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -748,64 +748,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urb'Act : une plateforme tactile collaborative au service de l'enseignement du projet urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34-1/2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -839,64 +839,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le couplage d’une carte numérique collaborative et d’un tableau de bord : un bon point de départ pour l’apprentissage des projets urbains en formation d’ingénieur ? Le cas du serious game «Urb’Act»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 ème conférence cartographique internationale (241-242), pp.117-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -930,51 +930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Y., 2018, Jinshan, une ville nouvelle dans la métropole de Shanghai, Rennes, Presses universitaires de Rennes, 213 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, https://journals.openedition.org/cybergeo/32546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -997,532 +997,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives asiatiques sur les Smart Cities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La politique de la ville intelligente en Chine : ancrage local d’un modèle urbain globalisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 114, pp.1-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/flux1.114.0001⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 114 (4), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.114.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01991584v1</w:t>
+                <w:t xml:space="preserve">hal-02070719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique de la ville intelligente en Chine : ancrage local d’un modèle urbain globalisé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Perspectives asiatiques sur les Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Languillon-Aussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 114 (4), pp.71. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 114, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.114.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/flux1.114.0071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02070719v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thames Town, an English Cliché: The Urban Production and Social Construction of a District Featuring Western-style Architecture in Shanghai</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">À l’ombre de Shanghai : une petite ville nouvelle, relais de l’urbanisation et de l’urbanité métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Minost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les "petites" villes en Chine, 46 (2017/4), pp.329 - 345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.464.0329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865064v1</w:t>
+                <w:t xml:space="preserve">hal-01865099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l’ombre de Shanghai : une petite ville nouvelle, relais de l’urbanisation et de l’urbanité métropolitaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Thames Town, un cliché à l’anglaise : Production urbaine et construction sociale d’un quartier d'architecture occidentale à Shanghai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Minost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives chinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Urbanisme en Chine : concepts, acteurs et projets, 2017/1, pp.83-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865099v1</w:t>
+                <w:t xml:space="preserve">hal-01865071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thames Town, un cliché à l’anglaise : Production urbaine et construction sociale d’un quartier d'architecture occidentale à Shanghai</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Thames Town, an English Cliché: The Urban Production and Social Construction of a District Featuring Western-style Architecture in Shanghai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Minost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives chinoises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Urbanisme en Chine : concepts, acteurs et projets, 2017/1, pp.83-90</w:t>
+              <w:t xml:space="preserve">China perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp. 79-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865071v1</w:t>
+                <w:t xml:space="preserve">hal-01865064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports et limites de la thermographie aérienne comme outil de diagnostic de la performance énergétique d’un parc résidentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (1), pp.37-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1556,64 +1556,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Chine à l’heure des villes intelligentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 80 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1647,51 +1647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métropolisation chinoise et villes nouvelles : l’exemple de l’aménagement polycentrique de Shanghai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoconfluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1716,51 +1716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques chinoises de villes nouvelles : trajectoire et ajustements de l’action publique urbaine à Shanghai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 90 (90/1), pp.27 - 38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1807,51 +1807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle réforme foncière chinoise : rationaliser l'urbanisation en libéralisant le foncier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénazéraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48, p. 46-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1876,51 +1876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménager les périphéries urbaines chinoises : ville nouvelle et partenariat public-privé à Shanghai.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Hors série (1), p.207-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1945,51 +1945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le logement social en Chine : les gagnants et les perdants d'un système de plus en plus diversifié.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42, p.13-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2072,51 +2072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constant Brncic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Antaluca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Systems, Sustainability and Safety Conference (TS3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], UTT, UTBM,UTTOP, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2154,77 +2154,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils réglementaires au service de la qualité environnementale du développement urbain : l’écoquartier de Lachine-Est, à Montréal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liolia Bajemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Murer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2262,90 +2262,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le génie urbain entre sérieusement dans le jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Laffréchine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2387,77 +2387,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'échelle du quartier, un bon compromis pour la modélisation des déperditions thermiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Antaluca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2517,51 +2517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A French Moment in Shanghai Planning (1984-2001)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Orillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference of the International Planning History Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Planning History Society, Jul 2022, Delft, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2586,77 +2586,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Energy Justice Tool Suite: an interdisciplinary and comprehensive method for energy transition territorialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Seigneuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2711,64 +2711,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">URBACT Un serious game numérique pour l'apprentissage de la co production du projet urbain : caractéristique du jeu et rôle de l'enseignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2832,64 +2832,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enfer est PAVE de bonnes intentions numériques. Apports et limites du numérique dans l’élaboration de Plans de mise en Accessibilité de la voierie et des Aménagements des Espaces publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e rencontres internationales en urbanisme de l’APERAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2914,64 +2914,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AERIAL THERMOGRAPHY AS A DIAGNOSTIC TOOL FOR RESIDENTIAL BUILDING STOCK ENERGY ASSESSMENT, WITHIN A LOCAL ENERGY POLICY PERSPECTIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Energy for Sustainability International Conference "Designing Cities &amp; Communities for the Future" (EfS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3028,51 +3028,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peupler les villes nouvelles shanghaïennes et devenir urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHANGHAI, Kaleidoscopic city</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-135, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3091,259 +3091,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les logements sociaux du &amp;quot; Nouveau Triomphe &amp;quot; à Shanghai</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les formes actuelles du recul des terres agricoles : quels modèles pour quels enjeux? Comparaison à partir de quatre métropoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Mesclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chaléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dao Thé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fanchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Belmessous F. (dir.); Bonneval, L. (dir.); Coudroy De Lille L. (dir.); Ortar N .(dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Chaléard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logement et politique(s). Un couple encore d'actualité ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, p.85-102, 2014, Habitat et société, 978-2-343-03990-9</w:t>
+              <w:t xml:space="preserve">Métropoles aux Suds. Le défi des périphéries ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.321-340, 2014, 978-2-8111-1054-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059359v1</w:t>
+                <w:t xml:space="preserve">halshs-01436171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formes actuelles du recul des terres agricoles : quels modèles pour quels enjeux? Comparaison à partir de quatre métropoles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les logements sociaux du &amp;quot; Nouveau Triomphe &amp;quot; à Shanghai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Jean-Louis Chaléard. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belmessous F. (dir.); Bonneval, L. (dir.); Coudroy De Lille L. (dir.); Ortar N .(dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropoles aux Suds. Le défi des périphéries ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karthala, pp.321-340, 2014, 978-2-8111-1054-3</w:t>
+              <w:t xml:space="preserve">Logement et politique(s). Un couple encore d'actualité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, p.85-102, 2014, Habitat et société, 978-2-343-03990-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01436171v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement immobilier et redéploiement résidentiel à Shanghai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Chaléard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles aux Suds. Le défi des périphéries?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, p. 195-206, 2014, 978-2-8111-1054-3</w:t>
@@ -3404,51 +3404,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes nouvelles et redéploiement métropolitain à Shanghai. Les nouvelles périphéries urbaines chinoises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris 1 Panthéon-Sorbonne, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3565,51 +3565,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC0FC9E2"/>
+    <w:nsid w:val="F317B1FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3796,51 +3796,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-henriot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3245-0722" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568481v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murer Alexandre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Despax" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochefort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2172" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388993v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert-Flutre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Peyroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Z&#233;rah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/157np" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Murer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12173" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568569v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5757" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5607" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085280v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz344-652etyknpgmcw-19188321" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187985v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Granier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Languillon-Aussel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.114.0001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-TDS76F0F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070719v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.114.0071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Minost" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865099v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.464.0329" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865048v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.803.0089" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865118v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865057v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9659" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;naz&#233;raf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023325v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066435v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384805v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Brncic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Antaluca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575139v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolia Bajemon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011814v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamarque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/2w5t-ne08" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fanni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Korbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865121v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059359v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436171v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mesclier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chal&#233;ard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dao Th&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fanchette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059185v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127822v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-henriot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3245-0722" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388993v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert-Flutre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Peyroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Z&#233;rah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/157np" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568481v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murer Alexandre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Despax" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochefort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2172" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Murer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12173" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568569v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5757" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5607" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085280v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz344-652etyknpgmcw-19188321" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187985v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070719v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.114.0071" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991584v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Granier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Languillon-Aussel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.114.0001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-TDS76F0F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865099v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.464.0329" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865071v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Minost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865048v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.803.0089" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865118v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865057v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9659" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;naz&#233;raf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023325v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066435v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384805v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Brncic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Antaluca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575139v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolia Bajemon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011814v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamarque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/2w5t-ne08" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fanni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Korbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865121v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436171v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mesclier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chal&#233;ard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dao Th&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fanchette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059359v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059185v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127822v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>