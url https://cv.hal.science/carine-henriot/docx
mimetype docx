--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -196,356 +196,356 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville numérique sans ses algorithmes : fabrique urbaine ordinaire, acteurs, institutions</w:t>
+                <w:t xml:space="preserve">L’expérience du « test climat » dans les métropoles québécoises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Dris</w:t>
+                <w:t xml:space="preserve">Murer Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gibert-Flutre</w:t>
+                <w:t xml:space="preserve">Julien Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Zérah</w:t>
+                <w:t xml:space="preserve">Michel Rochefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39 (1-2), </w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/157np⟩</w:t>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388993v1</w:t>
+                <w:t xml:space="preserve">hal-05568481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience du « test climat » dans les métropoles québécoises</w:t>
+                <w:t xml:space="preserve">La ville numérique sans ses algorithmes : fabrique urbaine ordinaire, acteurs, institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murer Alexandre</w:t>
+                <w:t xml:space="preserve">Yasmina Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Despax</w:t>
+                <w:t xml:space="preserve">Marie Gibert-Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Molines</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Henriot</w:t>
+                <w:t xml:space="preserve">Elisabeth Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Rochefort</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Zérah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (1-2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/157np⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568481v1</w:t>
+                <w:t xml:space="preserve">hal-05388993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPU, PAE : quel rôle des outils d’urbanisme dans le développement urbain durable au Québec ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Murer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -579,51 +579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimenter l’(extra)ordinaire : retour sur la ville nouvelle en Chine continentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, LXXIII (282), pp.115-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -657,64 +657,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la simulation jouée aux jeux sérieux urbains : entretien avec Gabriel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34-1/2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -748,64 +748,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urb'Act : une plateforme tactile collaborative au service de l'enseignement du projet urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34-1/2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -839,64 +839,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le couplage d’une carte numérique collaborative et d’un tableau de bord : un bon point de départ pour l’apprentissage des projets urbains en formation d’ingénieur ? Le cas du serious game «Urb’Act»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 ème conférence cartographique internationale (241-242), pp.117-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -930,51 +930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Y., 2018, Jinshan, une ville nouvelle dans la métropole de Shanghai, Rennes, Presses universitaires de Rennes, 213 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, https://journals.openedition.org/cybergeo/32546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -997,277 +997,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique de la ville intelligente en Chine : ancrage local d’un modèle urbain globalisé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Perspectives asiatiques sur les Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Languillon-Aussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 114 (4), pp.71. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/flux1.114.0071⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 114, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.114.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070719v1</w:t>
+                <w:t xml:space="preserve">halshs-01991584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives asiatiques sur les Smart Cities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La politique de la ville intelligente en Chine : ancrage local d’un modèle urbain globalisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 114, pp.1-8. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 114 (4), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.114.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/flux1.114.0001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-01991584v1</w:t>
+                <w:t xml:space="preserve">hal-02070719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’ombre de Shanghai : une petite ville nouvelle, relais de l’urbanisation et de l’urbanité métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Les "petites" villes en Chine, 46 (2017/4), pp.329 - 345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1301,51 +1301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thames Town, un cliché à l’anglaise : Production urbaine et construction sociale d’un quartier d'architecture occidentale à Shanghai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Minost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1383,51 +1383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thames Town, an English Cliché: The Urban Production and Social Construction of a District Featuring Western-style Architecture in Shanghai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Minost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1465,64 +1465,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports et limites de la thermographie aérienne comme outil de diagnostic de la performance énergétique d’un parc résidentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (1), pp.37-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1556,64 +1556,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Chine à l’heure des villes intelligentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 80 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1647,51 +1647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métropolisation chinoise et villes nouvelles : l’exemple de l’aménagement polycentrique de Shanghai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoconfluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1716,51 +1716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques chinoises de villes nouvelles : trajectoire et ajustements de l’action publique urbaine à Shanghai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 90 (90/1), pp.27 - 38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1807,51 +1807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle réforme foncière chinoise : rationaliser l'urbanisation en libéralisant le foncier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénazéraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48, p. 46-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1876,51 +1876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménager les périphéries urbaines chinoises : ville nouvelle et partenariat public-privé à Shanghai.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Hors série (1), p.207-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1945,51 +1945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le logement social en Chine : les gagnants et les perdants d'un système de plus en plus diversifié.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42, p.13-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2072,51 +2072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constant Brncic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Antaluca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Systems, Sustainability and Safety Conference (TS3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], UTT, UTBM,UTTOP, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2154,77 +2154,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils réglementaires au service de la qualité environnementale du développement urbain : l’écoquartier de Lachine-Est, à Montréal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liolia Bajemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Murer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2262,90 +2262,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le génie urbain entre sérieusement dans le jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Laffréchine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2387,77 +2387,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'échelle du quartier, un bon compromis pour la modélisation des déperditions thermiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Antaluca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2517,51 +2517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A French Moment in Shanghai Planning (1984-2001)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Orillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference of the International Planning History Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Planning History Society, Jul 2022, Delft, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2586,77 +2586,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Energy Justice Tool Suite: an interdisciplinary and comprehensive method for energy transition territorialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Seigneuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2711,64 +2711,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">URBACT Un serious game numérique pour l'apprentissage de la co production du projet urbain : caractéristique du jeu et rôle de l'enseignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2832,64 +2832,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enfer est PAVE de bonnes intentions numériques. Apports et limites du numérique dans l’élaboration de Plans de mise en Accessibilité de la voierie et des Aménagements des Espaces publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e rencontres internationales en urbanisme de l’APERAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2914,64 +2914,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AERIAL THERMOGRAPHY AS A DIAGNOSTIC TOOL FOR RESIDENTIAL BUILDING STOCK ENERGY ASSESSMENT, WITHIN A LOCAL ENERGY POLICY PERSPECTIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Energy for Sustainability International Conference "Designing Cities &amp; Communities for the Future" (EfS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3028,51 +3028,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peupler les villes nouvelles shanghaïennes et devenir urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHANGHAI, Kaleidoscopic city</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-135, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3091,259 +3091,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formes actuelles du recul des terres agricoles : quels modèles pour quels enjeux? Comparaison à partir de quatre métropoles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les logements sociaux du &amp;quot; Nouveau Triomphe &amp;quot; à Shanghai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Jean-Louis Chaléard. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belmessous F. (dir.); Bonneval, L. (dir.); Coudroy De Lille L. (dir.); Ortar N .(dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropoles aux Suds. Le défi des périphéries ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karthala, pp.321-340, 2014, 978-2-8111-1054-3</w:t>
+              <w:t xml:space="preserve">Logement et politique(s). Un couple encore d'actualité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, p.85-102, 2014, Habitat et société, 978-2-343-03990-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01436171v1</w:t>
+                <w:t xml:space="preserve">hal-01059359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les logements sociaux du &amp;quot; Nouveau Triomphe &amp;quot; à Shanghai</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les formes actuelles du recul des terres agricoles : quels modèles pour quels enjeux? Comparaison à partir de quatre métropoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Mesclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chaléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dao Thé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fanchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Belmessous F. (dir.); Bonneval, L. (dir.); Coudroy De Lille L. (dir.); Ortar N .(dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Chaléard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logement et politique(s). Un couple encore d'actualité ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, p.85-102, 2014, Habitat et société, 978-2-343-03990-9</w:t>
+              <w:t xml:space="preserve">Métropoles aux Suds. Le défi des périphéries ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.321-340, 2014, 978-2-8111-1054-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059359v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01436171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement immobilier et redéploiement résidentiel à Shanghai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Chaléard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles aux Suds. Le défi des périphéries?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, p. 195-206, 2014, 978-2-8111-1054-3</w:t>
@@ -3404,51 +3404,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes nouvelles et redéploiement métropolitain à Shanghai. Les nouvelles périphéries urbaines chinoises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris 1 Panthéon-Sorbonne, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3565,51 +3565,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F317B1FF"/>
+    <w:nsid w:val="5F84D785"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3796,51 +3796,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-henriot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3245-0722" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388993v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert-Flutre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Peyroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Z&#233;rah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/157np" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568481v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murer Alexandre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Despax" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochefort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2172" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Murer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12173" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568569v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5757" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5607" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085280v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz344-652etyknpgmcw-19188321" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187985v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070719v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.114.0071" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991584v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Granier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Languillon-Aussel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.114.0001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-TDS76F0F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865099v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.464.0329" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865071v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Minost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865048v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.803.0089" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865118v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865057v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9659" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;naz&#233;raf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023325v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066435v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384805v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Brncic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Antaluca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575139v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolia Bajemon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011814v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamarque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/2w5t-ne08" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fanni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Korbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865121v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436171v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mesclier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chal&#233;ard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dao Th&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fanchette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059359v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059185v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127822v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-henriot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3245-0722" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568481v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murer Alexandre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Despax" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochefort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2172" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388993v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert-Flutre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Peyroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Z&#233;rah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/157np" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Murer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12173" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568569v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5757" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5607" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085280v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz344-652etyknpgmcw-19188321" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187985v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Granier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Languillon-Aussel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.114.0001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-TDS76F0F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070719v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.114.0071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865099v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.464.0329" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865071v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Minost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865048v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.803.0089" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865118v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865057v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9659" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;naz&#233;raf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023325v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066435v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384805v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Brncic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Antaluca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575139v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolia Bajemon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011814v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamarque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/2w5t-ne08" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fanni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Korbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865121v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059359v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436171v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mesclier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chal&#233;ard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dao Th&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fanchette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059185v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127822v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>