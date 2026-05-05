--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Jauberthie </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Bounds for an Interval Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (1), pp.449 - 454. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2023.3268307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Diagnosability of Possibly Uncertain Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.2181-2186. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3456230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforced Likelihood Box Particle Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.502 - 507. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3194810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded-Error Parameter Estimation Using Integro-Differential Equations for Hindmarsh–Rose Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (6), pp.179. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a15060179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new scheme for fault detection based on Optimal Upper Bounded Interval Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (7), pp.292-297. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interval Kalman Filter enhanced by lowering the covariance matrix upper bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (2), pp.259-269. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34768/amcs-2021-0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode discernibility and bounded-error state estimation for nonlinear hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.118-125. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal input design for parameter estimation in a bounded-error context for nonlinear dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaochu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Cherfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92, pp.86 - 91. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential box particle filter using belief function theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, pp.40 - 58. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2017.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved solutions for ill-conditioned problems involved in set-membership estimation for fault detection and isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laleh Hosseini-Ravanbod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.139 - 151. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in enclosing uncertain derivatives and controlling ill-conditioned problems. Application to interval-based fault detection and isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laleh Hosseini-Ravanbod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.139-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée optimale pour l’estimation des systèmes dynamiques non linéaires à erreurs bornées. Application en aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qioachu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Maiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1-2), pp.95 - 115. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.50.95-115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal initial state for fast parameter estimation in nonlinear dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaochu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Cherfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2016.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership identifiability of nonlinear models and related parameter estimation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.803-813. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/amcs-2016-0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diagnosability and detectability of nonlinear models based on analytical redundancy relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of set-membership identifiability sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laleh Hosseini-Ravanbod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (Issue 3-4), pp.391-406. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11786-014-0201-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and identification relying on set-membership identifiability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (1), pp.129 - 136. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2013.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs d'endommagement et durée de vie des réseaux d’assainissement, modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Melinge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, 8p. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20120204002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sufficient condition to test identifiability of a nonlinear delayed-differential model with constant delays and multi-inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (7), pp.1222-1227. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2010.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability of a Nonlinear Delayed-Differential Aerospace Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Joly-Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (1), pp.154 - 158. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2005.861700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal input design procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Joly-Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (5), pp.881 - 884. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2006.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal input design for aircraft parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Rendell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (4), pp.331 - 337. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ast.2005.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft parameter estimation by using the optimal input design and linear matrix inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Joly-Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36 (16), pp.657-662. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)34836-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Double Observer Scheme Based on LSTMs for Air Data Fault Detection and Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lima Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alcalay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th IEEE Conference on Decision and Control (CDC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rio de janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperplanes Based Zonotopic Contractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Bengamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Principles of Diagnosis and Resilient Systems (DX 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienne (AUT), Austria. pp.26: 1-26: 13, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Interval Filter for continuous time nonlinear systems with bounded state condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 63rd Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan, Italy. pp.6459-6464, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Interval Filter for continuous time nonlinear systems with bounded state condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd IEEE Conference on Decision and Control CDC'24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2024, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiabilité ensembliste et détection de fautes au travers de l'estimation paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseiile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection combining adaptive degrees of freedom χ2-statistics and interval approach for nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd World Congress of the International Federation of Automatic Control (IFAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection using Enhanced Adaptive degrees of freedom χ2-statistics method for Linear systems with mixed uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Fault Diagnosis based on Adaptive Degrees of Freedom χ 2 -statistic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Control, Decision and Information technologies (CoDIT'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9804156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection using Upper Bound Interval Kalman Filter for unmaned aerial vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emelyne Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 9th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. pp.101-106, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation procedure based on input-output integro-differential polynomials. Application to the Hindmarsh-Rose model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Saint Pétersbourg, Russia. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ecc51009.2020.9143670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimally bounded Interval Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 58th Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.379-384, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9028918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN OF AN INTELLIGENT NAVIGATION STRATEGY TO DEAL WITH UNEXPECTED DYNAMIC OBSTACLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Renak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Durand-Petiteville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Symposium on Intelligent Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ouro Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and identification via bounded-error parameter estimation using distribution theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies (CoDIT 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in bounded error parameter estimation using distribution theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Kalman filter enhanced by positive definite upper bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership functional diagnosability through linear functional independence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Summer Workshop on Interval Methods, and 3rd International Symposium on Set Membership - Applications, Reliability and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automotive vehicle sideslip angles estimation in a bounded-error context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.14830 - 14835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two stochastic filters and their interval extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Tuan Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFAC Conference on Intelligent Control and Automation Sciences (ICONS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.49 - 54, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership functional diagnosability: Definitions and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Conference on Control and Fault-Tolerant Systems (SysTol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2016.7739794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation and fault detection using box particle filtering with stochastic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Blesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Workshop on Principles of Diagnosis (DX-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France. pp.67-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based Monitoring and Prognosis in an Error-Bounded Framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th international workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed State and Parameter Estimation for Nonlinear Dynamical Aerospace Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaochu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Cherfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics in Control, Automation and Robotics (ICINCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienna, Austria. pp.510-527, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005053105190527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal input design for a nonlinear dynamical uncertain aerospace system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Nonlinear Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in computational aspects of Interval Kalman Filtering enhanced by constraint propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop Electronics, Control, Measurement, Signals and Their Application to Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection using Interval Kalman Filtering enhanced by Constraint Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6759929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal experiment design for bounded-error estimation of nonlinear models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 58th Conference on Decision and Control (CDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.4147-4154, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9030003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership identifiability and guaranteed parameter estimation for nonlinear uncertain dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on System Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Brussel, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation by interval analysis for a nonlinear differential aerospace model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability and estimation of aircraft parameters and delays by using optimal input design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Joly-Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.7496-7501, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2005.1583371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability and Estimation of Aircraft Parameters and Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Joly-Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Mathematical Theory of Networks and Systems(MTNS 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIRCRAFT PARAMETER AND DELAY IDENTIFIABILITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Belkoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Denis-Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft Parameter Estimation: Successive Steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Joly-Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Coton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Nonlinear Control Systems 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Saint Petersbourg, Russia. pp.335-340, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)35196-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of uncertain dynamical systems and related properties. Application to health-monitoring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic Control Engineering. Université Toulouse 3, Paul Sabatier, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01483801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Jauberthie </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Bounds for an Interval Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (1), pp.449 - 454. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2023.3268307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Diagnosability of Possibly Uncertain Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.2181-2186. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3456230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforced Likelihood Box Particle Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.502 - 507. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3194810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded-Error Parameter Estimation Using Integro-Differential Equations for Hindmarsh–Rose Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (6), pp.179. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a15060179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new scheme for fault detection based on Optimal Upper Bounded Interval Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (7), pp.292-297. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interval Kalman Filter enhanced by lowering the covariance matrix upper bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (2), pp.259-269. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34768/amcs-2021-0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode discernibility and bounded-error state estimation for nonlinear hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.118-125. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal input design for parameter estimation in a bounded-error context for nonlinear dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaochu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Cherfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92, pp.86 - 91. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential box particle filter using belief function theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, pp.40 - 58. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2017.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved solutions for ill-conditioned problems involved in set-membership estimation for fault detection and isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laleh Hosseini-Ravanbod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.139 - 151. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in enclosing uncertain derivatives and controlling ill-conditioned problems. Application to interval-based fault detection and isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laleh Hosseini-Ravanbod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.139-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée optimale pour l’estimation des systèmes dynamiques non linéaires à erreurs bornées. Application en aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qioachu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Maiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1-2), pp.95 - 115. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.50.95-115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal initial state for fast parameter estimation in nonlinear dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaochu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Cherfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2016.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership identifiability of nonlinear models and related parameter estimation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.803-813. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/amcs-2016-0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diagnosability and detectability of nonlinear models based on analytical redundancy relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of set-membership identifiability sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laleh Hosseini-Ravanbod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (Issue 3-4), pp.391-406. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11786-014-0201-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and identification relying on set-membership identifiability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (1), pp.129 - 136. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2013.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs d'endommagement et durée de vie des réseaux d’assainissement, modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Melinge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, 8p. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20120204002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sufficient condition to test identifiability of a nonlinear delayed-differential model with constant delays and multi-inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (7), pp.1222-1227. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2010.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability of a Nonlinear Delayed-Differential Aerospace Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Joly-Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (1), pp.154 - 158. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2005.861700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal input design procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Joly-Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (5), pp.881 - 884. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2006.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal input design for aircraft parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Rendell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (4), pp.331 - 337. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ast.2005.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft parameter estimation by using the optimal input design and linear matrix inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Joly-Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36 (16), pp.657-662. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)34836-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Double Observer Scheme Based on LSTMs for Air Data Fault Detection and Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lima Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alcalay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th IEEE Conference on Decision and Control (CDC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rio de janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Interval Filter for continuous time nonlinear systems with bounded state condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 63rd Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan, Italy. pp.6459-6464, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperplanes Based Zonotopic Contractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Bengamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Principles of Diagnosis and Resilient Systems (DX 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienne (AUT), Austria. pp.26: 1-26: 13, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Interval Filter for continuous time nonlinear systems with bounded state condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd IEEE Conference on Decision and Control CDC'24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2024, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection using Enhanced Adaptive degrees of freedom χ2-statistics method for Linear systems with mixed uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiabilité ensembliste et détection de fautes au travers de l'estimation paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseiile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection combining adaptive degrees of freedom χ2-statistics and interval approach for nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd World Congress of the International Federation of Automatic Control (IFAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Fault Diagnosis based on Adaptive Degrees of Freedom χ 2 -statistic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Control, Decision and Information technologies (CoDIT'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9804156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection using Upper Bound Interval Kalman Filter for unmaned aerial vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emelyne Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 9th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. pp.101-106, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation procedure based on input-output integro-differential polynomials. Application to the Hindmarsh-Rose model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Saint Pétersbourg, Russia. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ecc51009.2020.9143670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimally bounded Interval Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 58th Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.379-384, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9028918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and identification via bounded-error parameter estimation using distribution theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies (CoDIT 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN OF AN INTELLIGENT NAVIGATION STRATEGY TO DEAL WITH UNEXPECTED DYNAMIC OBSTACLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Renak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Durand-Petiteville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Symposium on Intelligent Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ouro Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in bounded error parameter estimation using distribution theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Kalman filter enhanced by positive definite upper bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership functional diagnosability through linear functional independence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Summer Workshop on Interval Methods, and 3rd International Symposium on Set Membership - Applications, Reliability and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automotive vehicle sideslip angles estimation in a bounded-error context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.14830 - 14835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership functional diagnosability: Definitions and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Conference on Control and Fault-Tolerant Systems (SysTol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2016.7739794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two stochastic filters and their interval extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Tuan Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFAC Conference on Intelligent Control and Automation Sciences (ICONS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.49 - 54, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation and fault detection using box particle filtering with stochastic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Blesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Workshop on Principles of Diagnosis (DX-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France. pp.67-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based Monitoring and Prognosis in an Error-Bounded Framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th international workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed State and Parameter Estimation for Nonlinear Dynamical Aerospace Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaochu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Cherfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics in Control, Automation and Robotics (ICINCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienna, Austria. pp.510-527, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005053105190527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal input design for a nonlinear dynamical uncertain aerospace system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Nonlinear Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection using Interval Kalman Filtering enhanced by Constraint Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6759929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in computational aspects of Interval Kalman Filtering enhanced by constraint propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop Electronics, Control, Measurement, Signals and Their Application to Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal experiment design for bounded-error estimation of nonlinear models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 58th Conference on Decision and Control (CDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.4147-4154, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9030003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership identifiability and guaranteed parameter estimation for nonlinear uncertain dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on System Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Brussel, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation by interval analysis for a nonlinear differential aerospace model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability and estimation of aircraft parameters and delays by using optimal input design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Joly-Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.7496-7501, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2005.1583371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability and Estimation of Aircraft Parameters and Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Joly-Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Mathematical Theory of Networks and Systems(MTNS 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIRCRAFT PARAMETER AND DELAY IDENTIFIABILITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Belkoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Denis-Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft Parameter Estimation: Successive Steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Joly-Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Coton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Nonlinear Control Systems 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Saint Petersbourg, Russia. pp.335-340, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)35196-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of uncertain dynamical systems and related properties. Application to health-monitoring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic Control Engineering. Université Toulouse 3, Paul Sabatier, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01483801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04070189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Hung Lu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheib Fergani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jauberthie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3268307" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04703936v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3456230" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03741351v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3194810" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685775v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15060179" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03363452v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.374" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03274850v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34768/amcs-2021-0018" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930370v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.01.022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025747v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne Denis-Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaochu Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Cherfi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.03.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Gall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.10.028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laleh Hosseini-Ravanbod" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2017.08.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993300v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qioachu Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Denis-Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Maiga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.50.95-115" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2016.07.033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701564v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2016-0057" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2015.08.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067127v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0201-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739792v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2013.04.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jauberthie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Melinge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20120204002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2010.04.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739555v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis-Vidal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Joly-Blanchard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2005.861700" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739563v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Joly-Blanchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2006.01.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4Z2L679-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740533v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bournonville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rendell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2005.08.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZN3H43Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691813v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)34836-X" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367353v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lima Lopes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alcalay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bengamra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.26" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05473821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886063" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845940v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04116243v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04069589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04069624v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9804156" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne Saulnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666625" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916048v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc51009.2020.9143670" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03300095v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Le Gall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9028918" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191606v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Renak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cadenat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Durand-Petiteville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151533v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966316v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdiere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561951v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01539647v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01884636v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741098v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Tuan Anh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.088" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739797v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2016.7739794" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206548v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Blesa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929470v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pons" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ribot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136619v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005053105190527" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966336v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966341v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966325v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6759929" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490229v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966362v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966353v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691822v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583371" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691820v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966357v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkoura" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689939v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)35196-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01483801v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04070189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Hung Lu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheib Fergani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jauberthie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3268307" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04703936v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3456230" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03741351v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3194810" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685775v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15060179" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03363452v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.374" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03274850v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34768/amcs-2021-0018" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930370v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.01.022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025747v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne Denis-Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaochu Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Cherfi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.03.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Gall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.10.028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laleh Hosseini-Ravanbod" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2017.08.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993300v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qioachu Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Denis-Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Maiga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.50.95-115" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2016.07.033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701564v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2016-0057" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2015.08.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067127v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0201-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739792v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2013.04.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jauberthie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Melinge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20120204002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2010.04.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739555v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis-Vidal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Joly-Blanchard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2005.861700" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739563v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Joly-Blanchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2006.01.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4Z2L679-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740533v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bournonville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rendell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2005.08.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZN3H43Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691813v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)34836-X" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367353v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lima Lopes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alcalay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05473821v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886063" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845988v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bengamra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.26" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845940v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04069624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04116243v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04069589v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9804156" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne Saulnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666625" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916048v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc51009.2020.9143670" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03300095v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Le Gall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9028918" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151533v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191606v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Renak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cadenat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Durand-Petiteville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966316v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdiere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561951v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01539647v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01884636v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739797v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2016.7739794" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741098v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Tuan Anh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.088" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206548v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Blesa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929470v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pons" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ribot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136619v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005053105190527" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966336v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966325v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6759929" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966341v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490229v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966362v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966353v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691822v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583371" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691820v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966357v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkoura" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689939v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)35196-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01483801v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>