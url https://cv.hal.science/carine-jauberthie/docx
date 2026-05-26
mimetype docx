--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Jauberthie </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Bounds for an Interval Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (1), pp.449 - 454. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2023.3268307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Diagnosability of Possibly Uncertain Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.2181-2186. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3456230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforced Likelihood Box Particle Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.502 - 507. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3194810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded-Error Parameter Estimation Using Integro-Differential Equations for Hindmarsh–Rose Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (6), pp.179. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a15060179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new scheme for fault detection based on Optimal Upper Bounded Interval Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (7), pp.292-297. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interval Kalman Filter enhanced by lowering the covariance matrix upper bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (2), pp.259-269. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34768/amcs-2021-0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode discernibility and bounded-error state estimation for nonlinear hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.118-125. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal input design for parameter estimation in a bounded-error context for nonlinear dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaochu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Cherfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92, pp.86 - 91. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential box particle filter using belief function theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, pp.40 - 58. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2017.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved solutions for ill-conditioned problems involved in set-membership estimation for fault detection and isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laleh Hosseini-Ravanbod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.139 - 151. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in enclosing uncertain derivatives and controlling ill-conditioned problems. Application to interval-based fault detection and isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laleh Hosseini-Ravanbod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.139-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée optimale pour l’estimation des systèmes dynamiques non linéaires à erreurs bornées. Application en aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qioachu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Maiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1-2), pp.95 - 115. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.50.95-115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal initial state for fast parameter estimation in nonlinear dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaochu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Cherfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2016.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership identifiability of nonlinear models and related parameter estimation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.803-813. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/amcs-2016-0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diagnosability and detectability of nonlinear models based on analytical redundancy relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of set-membership identifiability sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laleh Hosseini-Ravanbod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (Issue 3-4), pp.391-406. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11786-014-0201-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and identification relying on set-membership identifiability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (1), pp.129 - 136. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2013.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs d'endommagement et durée de vie des réseaux d’assainissement, modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Melinge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, 8p. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20120204002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sufficient condition to test identifiability of a nonlinear delayed-differential model with constant delays and multi-inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (7), pp.1222-1227. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2010.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability of a Nonlinear Delayed-Differential Aerospace Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Joly-Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (1), pp.154 - 158. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2005.861700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal input design procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Joly-Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (5), pp.881 - 884. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2006.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal input design for aircraft parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Rendell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (4), pp.331 - 337. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ast.2005.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft parameter estimation by using the optimal input design and linear matrix inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Joly-Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36 (16), pp.657-662. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)34836-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Double Observer Scheme Based on LSTMs for Air Data Fault Detection and Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lima Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alcalay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th IEEE Conference on Decision and Control (CDC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rio de janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Interval Filter for continuous time nonlinear systems with bounded state condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 63rd Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan, Italy. pp.6459-6464, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperplanes Based Zonotopic Contractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Bengamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Principles of Diagnosis and Resilient Systems (DX 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienne (AUT), Austria. pp.26: 1-26: 13, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Interval Filter for continuous time nonlinear systems with bounded state condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd IEEE Conference on Decision and Control CDC'24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2024, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection using Enhanced Adaptive degrees of freedom χ2-statistics method for Linear systems with mixed uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiabilité ensembliste et détection de fautes au travers de l'estimation paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseiile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection combining adaptive degrees of freedom χ2-statistics and interval approach for nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd World Congress of the International Federation of Automatic Control (IFAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Fault Diagnosis based on Adaptive Degrees of Freedom χ 2 -statistic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Control, Decision and Information technologies (CoDIT'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9804156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection using Upper Bound Interval Kalman Filter for unmaned aerial vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emelyne Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 9th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. pp.101-106, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation procedure based on input-output integro-differential polynomials. Application to the Hindmarsh-Rose model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Saint Pétersbourg, Russia. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ecc51009.2020.9143670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimally bounded Interval Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 58th Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.379-384, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9028918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and identification via bounded-error parameter estimation using distribution theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies (CoDIT 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN OF AN INTELLIGENT NAVIGATION STRATEGY TO DEAL WITH UNEXPECTED DYNAMIC OBSTACLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Renak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Durand-Petiteville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Symposium on Intelligent Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ouro Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in bounded error parameter estimation using distribution theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Kalman filter enhanced by positive definite upper bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership functional diagnosability through linear functional independence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Summer Workshop on Interval Methods, and 3rd International Symposium on Set Membership - Applications, Reliability and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automotive vehicle sideslip angles estimation in a bounded-error context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.14830 - 14835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership functional diagnosability: Definitions and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Conference on Control and Fault-Tolerant Systems (SysTol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2016.7739794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two stochastic filters and their interval extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Tuan Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFAC Conference on Intelligent Control and Automation Sciences (ICONS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.49 - 54, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation and fault detection using box particle filtering with stochastic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Blesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Workshop on Principles of Diagnosis (DX-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France. pp.67-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based Monitoring and Prognosis in an Error-Bounded Framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th international workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed State and Parameter Estimation for Nonlinear Dynamical Aerospace Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaochu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Cherfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics in Control, Automation and Robotics (ICINCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienna, Austria. pp.510-527, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005053105190527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal input design for a nonlinear dynamical uncertain aerospace system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Nonlinear Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection using Interval Kalman Filtering enhanced by Constraint Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6759929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in computational aspects of Interval Kalman Filtering enhanced by constraint propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop Electronics, Control, Measurement, Signals and Their Application to Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal experiment design for bounded-error estimation of nonlinear models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 58th Conference on Decision and Control (CDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.4147-4154, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9030003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership identifiability and guaranteed parameter estimation for nonlinear uncertain dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on System Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Brussel, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation by interval analysis for a nonlinear differential aerospace model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability and estimation of aircraft parameters and delays by using optimal input design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Joly-Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.7496-7501, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2005.1583371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability and Estimation of Aircraft Parameters and Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Joly-Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Mathematical Theory of Networks and Systems(MTNS 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIRCRAFT PARAMETER AND DELAY IDENTIFIABILITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Belkoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Denis-Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft Parameter Estimation: Successive Steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Joly-Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Coton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Nonlinear Control Systems 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Saint Petersbourg, Russia. pp.335-340, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)35196-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of uncertain dynamical systems and related properties. Application to health-monitoring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic Control Engineering. Université Toulouse 3, Paul Sabatier, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01483801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Jauberthie </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Bounds for an Interval Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (1), pp.449 - 454. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2023.3268307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Diagnosability of Possibly Uncertain Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.2181-2186. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3456230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforced Likelihood Box Particle Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.502 - 507. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3194810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded-Error Parameter Estimation Using Integro-Differential Equations for Hindmarsh–Rose Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (6), pp.179. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a15060179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new scheme for fault detection based on Optimal Upper Bounded Interval Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (7), pp.292-297. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interval Kalman Filter enhanced by lowering the covariance matrix upper bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (2), pp.259-269. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34768/amcs-2021-0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode discernibility and bounded-error state estimation for nonlinear hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.118-125. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal input design for parameter estimation in a bounded-error context for nonlinear dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaochu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Cherfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92, pp.86 - 91. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential box particle filter using belief function theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, pp.40 - 58. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2017.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved solutions for ill-conditioned problems involved in set-membership estimation for fault detection and isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laleh Hosseini-Ravanbod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.139 - 151. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in enclosing uncertain derivatives and controlling ill-conditioned problems. Application to interval-based fault detection and isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laleh Hosseini-Ravanbod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.139-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée optimale pour l’estimation des systèmes dynamiques non linéaires à erreurs bornées. Application en aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qioachu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Maiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1-2), pp.95 - 115. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.50.95-115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal initial state for fast parameter estimation in nonlinear dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaochu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Cherfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2016.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership identifiability of nonlinear models and related parameter estimation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.803-813. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/amcs-2016-0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diagnosability and detectability of nonlinear models based on analytical redundancy relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of set-membership identifiability sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laleh Hosseini-Ravanbod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (Issue 3-4), pp.391-406. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11786-014-0201-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and identification relying on set-membership identifiability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (1), pp.129 - 136. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2013.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs d'endommagement et durée de vie des réseaux d’assainissement, modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Melinge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, 8p. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20120204002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sufficient condition to test identifiability of a nonlinear delayed-differential model with constant delays and multi-inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (7), pp.1222-1227. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2010.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability of a Nonlinear Delayed-Differential Aerospace Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Joly-Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (1), pp.154 - 158. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2005.861700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal input design procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Joly-Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (5), pp.881 - 884. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2006.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal input design for aircraft parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Rendell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (4), pp.331 - 337. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ast.2005.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft parameter estimation by using the optimal input design and linear matrix inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Joly-Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36 (16), pp.657-662. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)34836-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Double Observer Scheme Based on LSTMs for Air Data Fault Detection and Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lima Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alcalay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th IEEE Conference on Decision and Control (CDC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rio de janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Interval Filter for continuous time nonlinear systems with bounded state condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 63rd Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan, Italy. pp.6459-6464, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperplanes Based Zonotopic Contractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Bengamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Principles of Diagnosis and Resilient Systems (DX 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienne (AUT), Austria. pp.26: 1-26: 13, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Interval Filter for continuous time nonlinear systems with bounded state condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd IEEE Conference on Decision and Control CDC'24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2024, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiabilité ensembliste et détection de fautes au travers de l'estimation paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseiile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection combining adaptive degrees of freedom χ2-statistics and interval approach for nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd World Congress of the International Federation of Automatic Control (IFAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection using Enhanced Adaptive degrees of freedom χ2-statistics method for Linear systems with mixed uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Fault Diagnosis based on Adaptive Degrees of Freedom χ 2 -statistic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Control, Decision and Information technologies (CoDIT'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9804156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection using Upper Bound Interval Kalman Filter for unmaned aerial vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emelyne Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 9th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. pp.101-106, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation procedure based on input-output integro-differential polynomials. Application to the Hindmarsh-Rose model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Saint Pétersbourg, Russia. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ecc51009.2020.9143670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimally bounded Interval Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Hung Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 58th Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.379-384, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9028918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and identification via bounded-error parameter estimation using distribution theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies (CoDIT 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN OF AN INTELLIGENT NAVIGATION STRATEGY TO DEAL WITH UNEXPECTED DYNAMIC OBSTACLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Renak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Cadenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Durand-Petiteville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Symposium on Intelligent Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ouro Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in bounded error parameter estimation using distribution theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Kalman filter enhanced by positive definite upper bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Anh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership functional diagnosability through linear functional independence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Summer Workshop on Interval Methods, and 3rd International Symposium on Set Membership - Applications, Reliability and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automotive vehicle sideslip angles estimation in a bounded-error context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.14830 - 14835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two stochastic filters and their interval extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Tuan Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFAC Conference on Intelligent Control and Automation Sciences (ICONS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.49 - 54, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership functional diagnosability: Definitions and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Conference on Control and Fault-Tolerant Systems (SysTol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2016.7739794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation and fault detection using box particle filtering with stochastic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Blesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Workshop on Principles of Diagnosis (DX-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France. pp.67-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based Monitoring and Prognosis in an Error-Bounded Framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th international workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed State and Parameter Estimation for Nonlinear Dynamical Aerospace Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaochu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Cherfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics in Control, Automation and Robotics (ICINCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienna, Austria. pp.510-527, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005053105190527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal input design for a nonlinear dynamical uncertain aerospace system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Nonlinear Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection using Interval Kalman Filtering enhanced by Constraint Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6759929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in computational aspects of Interval Kalman Filtering enhanced by constraint propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop Electronics, Control, Measurement, Signals and Their Application to Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal experiment design for bounded-error estimation of nonlinear models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 58th Conference on Decision and Control (CDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.4147-4154, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9030003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership identifiability and guaranteed parameter estimation for nonlinear uncertain dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verdiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on System Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Brussel, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation by interval analysis for a nonlinear differential aerospace model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability and estimation of aircraft parameters and delays by using optimal input design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Joly-Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.7496-7501, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2005.1583371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability and Estimation of Aircraft Parameters and Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Joly-Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Mathematical Theory of Networks and Systems(MTNS 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIRCRAFT PARAMETER AND DELAY IDENTIFIABILITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Belkoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Denis-Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft Parameter Estimation: Successive Steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Denis-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Joly-Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Coton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Nonlinear Control Systems 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Saint Petersbourg, Russia. pp.335-340, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)35196-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of uncertain dynamical systems and related properties. Application to health-monitoring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic Control Engineering. Université Toulouse 3, Paul Sabatier, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01483801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04070189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Hung Lu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheib Fergani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jauberthie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3268307" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04703936v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3456230" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03741351v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3194810" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685775v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15060179" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03363452v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.374" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03274850v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34768/amcs-2021-0018" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930370v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.01.022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025747v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne Denis-Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaochu Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Cherfi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.03.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Gall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.10.028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laleh Hosseini-Ravanbod" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2017.08.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993300v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qioachu Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Denis-Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Maiga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.50.95-115" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2016.07.033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701564v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2016-0057" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2015.08.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067127v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0201-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739792v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2013.04.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jauberthie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Melinge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20120204002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2010.04.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739555v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis-Vidal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Joly-Blanchard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2005.861700" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739563v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Joly-Blanchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2006.01.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4Z2L679-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740533v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bournonville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rendell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2005.08.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZN3H43Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691813v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)34836-X" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367353v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lima Lopes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alcalay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05473821v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886063" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845988v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bengamra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.26" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845940v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04069624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04116243v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04069589v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9804156" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne Saulnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666625" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916048v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc51009.2020.9143670" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03300095v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Le Gall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9028918" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151533v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191606v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Renak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cadenat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Durand-Petiteville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966316v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdiere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561951v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01539647v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01884636v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739797v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2016.7739794" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741098v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Tuan Anh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.088" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206548v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Blesa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929470v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pons" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ribot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136619v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005053105190527" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966336v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966325v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6759929" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966341v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490229v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966362v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966353v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691822v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583371" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691820v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966357v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkoura" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689939v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)35196-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01483801v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04070189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Hung Lu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheib Fergani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jauberthie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3268307" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04703936v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3456230" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03741351v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3194810" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685775v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15060179" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03363452v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.374" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03274850v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34768/amcs-2021-0018" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930370v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.01.022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025747v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne Denis-Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaochu Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Cherfi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.03.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Gall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.10.028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laleh Hosseini-Ravanbod" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2017.08.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993300v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qioachu Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Denis-Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Maiga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.50.95-115" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2016.07.033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701564v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2016-0057" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2015.08.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067127v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0201-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739792v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2013.04.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jauberthie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Melinge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20120204002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2010.04.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739555v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis-Vidal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Joly-Blanchard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2005.861700" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739563v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Joly-Blanchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2006.01.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4Z2L679-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740533v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bournonville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rendell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2005.08.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZN3H43Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691813v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)34836-X" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367353v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lima Lopes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alcalay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05473821v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886063" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845988v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bengamra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.26" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845940v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04116243v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04069589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04069624v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9804156" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne Saulnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666625" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916048v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc51009.2020.9143670" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03300095v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Le Gall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9028918" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151533v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191606v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Renak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cadenat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Durand-Petiteville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966316v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdiere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561951v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01539647v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01884636v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741098v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Tuan Anh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.088" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739797v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2016.7739794" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206548v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Blesa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929470v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pons" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ribot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136619v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005053105190527" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966336v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966325v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6759929" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966341v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490229v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966362v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966353v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691822v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583371" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691820v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966357v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkoura" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689939v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)35196-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01483801v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>