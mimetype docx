--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mots du 13-Novembre. Une première approche textométrique de l'« Étude-1000 »</w:t>
+                <w:t xml:space="preserve">Les mots du 13-Novembre (2). La mémoire collective à l’épreuve de la textométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pincemin</w:t>
@@ -183,385 +183,385 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Klein-Peschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Journalisme culturel en mutation, 45, pp.221-244. </w:t>
+              <w:t xml:space="preserve">, 2024, Le fandom, côté obscur, 46, pp.277-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11wxe⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12yg1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690853v1</w:t>
+                <w:t xml:space="preserve">hal-04858960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mots du 13-Novembre (2). La mémoire collective à l’épreuve de la textométrie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Pincemin</w:t>
+                <w:t xml:space="preserve">Collective memories and social roles: the case of the Paris terrorist attacks of 13 November 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Orianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Heiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Klein-Peschanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Peschanski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12yg1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.1388380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsoc.2024.1388380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858960v1</w:t>
+                <w:t xml:space="preserve">hal-04586206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective memories and social roles: the case of the Paris terrorist attacks of 13 November 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Orianne</w:t>
+                <w:t xml:space="preserve">Les mots du 13-Novembre. Une première approche textométrique de l'« Étude-1000 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pincemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Heiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Peschanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Klein-Peschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9, pp.1388380. </w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Journalisme culturel en mutation, 45, pp.221-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fsoc.2024.1388380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11wxe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586206v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narration of a collective traumatic event according to the presence of PTSD and considering the social function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Charretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1253,51 +1253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses textométriques de narrations du vécu d’un événement traumatique chez des personnes exposées aux attentats du 13.11.15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Charretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1516,359 +1516,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between gaze perception and facial emotional processing social cognition deficits in the post-traumatic stress disorder following Paris terrorist attacks in November 2015</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Doidy</w:t>
+                <w:t xml:space="preserve">Resilience after terror: the role of memory suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th European Conference on Eye Movements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Alicante, Spain</w:t>
+              <w:t xml:space="preserve">Society for Neuroscience 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538277v1</w:t>
+                <w:t xml:space="preserve">hal-04538297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience after terror: the role of memory suppression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Fraisse</w:t>
+                <w:t xml:space="preserve">Interaction between gaze perception and facial emotional processing social cognition deficits in the post-traumatic stress disorder following Paris terrorist attacks in November 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélim Yahia Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Peschanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Klein-Peschanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Neuroscience 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Chicago, United States</w:t>
+              <w:t xml:space="preserve">The 20th European Conference on Eye Movements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538297v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social cognition deficits in the post-traumatic stress disorder following Paris terrorist attacks in 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélim Yahia Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Peschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Klein-Peschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Neuropsychological Society Annual Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, New- York, United States</w:t>
@@ -1929,51 +1929,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire face. Les Français et les attentats du 13 novembre 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Hoibian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2330,51 +2330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690853v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lacoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Klein-Peschanski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wxe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858960v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yg1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586206v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Orianne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2024.1388380" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Charretier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Laisney" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fraisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2024.1390470" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Mary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Leone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Postel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay8477" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gagnepain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vall&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Decorde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gauvain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-019-0779-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel da Rocha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lamoureux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Malle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.084.0227" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024115v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voss, Angelika" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024140v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Klein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/revss.1996.3098" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laisney" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Quibeuf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mengin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Yahia Coll" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Doidy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538261v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326105v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoibian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg M&#252;ller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024185v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cartron - Picart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bertin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858960v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lacoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Klein-Peschanski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yg1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Orianne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2024.1388380" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690853v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wxe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Charretier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Laisney" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fraisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2024.1390470" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Mary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Leone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Postel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay8477" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gagnepain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vall&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Decorde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gauvain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-019-0779-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel da Rocha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lamoureux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Malle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.084.0227" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024115v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voss, Angelika" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024140v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Klein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/revss.1996.3098" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laisney" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Quibeuf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mengin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538297v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Yahia Coll" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Doidy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538261v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326105v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoibian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg M&#252;ller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024185v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cartron - Picart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bertin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>