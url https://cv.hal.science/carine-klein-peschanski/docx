--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mots du 13-Novembre (2). La mémoire collective à l’épreuve de la textométrie</w:t>
+                <w:t xml:space="preserve">Les mots du 13-Novembre. Une première approche textométrique de l'« Étude-1000 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pincemin</w:t>
@@ -183,78 +183,78 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Klein-Peschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Le fandom, côté obscur, 46, pp.277-298. </w:t>
+              <w:t xml:space="preserve">, 2024, Journalisme culturel en mutation, 45, pp.221-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12yg1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11wxe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858960v1</w:t>
+                <w:t xml:space="preserve">hal-04690853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective memories and social roles: the case of the Paris terrorist attacks of 13 November 2015</w:t>
               </w:r>
@@ -364,51 +364,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mots du 13-Novembre. Une première approche textométrique de l'« Étude-1000 »</w:t>
+                <w:t xml:space="preserve">Les mots du 13-Novembre (2). La mémoire collective à l’épreuve de la textométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pincemin</w:t>
@@ -447,78 +447,78 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Klein-Peschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Journalisme culturel en mutation, 45, pp.221-244. </w:t>
+              <w:t xml:space="preserve">, 2024, Le fandom, côté obscur, 46, pp.277-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11wxe⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12yg1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690853v1</w:t>
+                <w:t xml:space="preserve">hal-04858960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narration of a collective traumatic event according to the presence of PTSD and considering the social function</w:t>
               </w:r>
@@ -2330,51 +2330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858960v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lacoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Klein-Peschanski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yg1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Orianne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2024.1388380" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690853v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wxe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Charretier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Laisney" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fraisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2024.1390470" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Mary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Leone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Postel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay8477" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gagnepain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vall&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Decorde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gauvain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-019-0779-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel da Rocha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lamoureux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Malle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.084.0227" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024115v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voss, Angelika" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024140v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Klein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/revss.1996.3098" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laisney" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Quibeuf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mengin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538297v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Yahia Coll" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Doidy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538261v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326105v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoibian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg M&#252;ller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024185v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cartron - Picart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bertin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690853v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lacoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Klein-Peschanski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wxe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Orianne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2024.1388380" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858960v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yg1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Charretier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Laisney" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fraisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2024.1390470" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Mary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Leone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Postel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay8477" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gagnepain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vall&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Decorde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gauvain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-019-0779-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel da Rocha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lamoureux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Malle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.084.0227" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024115v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voss, Angelika" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024140v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Klein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/revss.1996.3098" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laisney" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Quibeuf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mengin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538297v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Yahia Coll" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Doidy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538261v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326105v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoibian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg M&#252;ller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024185v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cartron - Picart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bertin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>