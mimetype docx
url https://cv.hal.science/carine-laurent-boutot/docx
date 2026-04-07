--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -859,165 +859,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le précieux soutien de la Cour EDH aux revirements pour l’avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Laurent-Boutot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol. IV - 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’égalité dans l’établissement des filiations : la Cour de cassation précède, in extremis, le législateur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Laurent-Boutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, IV-2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610933v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03610939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3755,51 +3755,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484308v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laurent-Boutot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610554v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02966508v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610587v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02966494v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02966477v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610459v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610801v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610919v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610933v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610939v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738652v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04449385v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tharaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738643v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131490v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bioy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;cuyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610611v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/site/wp-content/uploads/2022/10/Pr&#233;sentation-Dictionnaire-th&#233;matique-de-la-Conv.EDH_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609270v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610428v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-dictionnaire_juridique_de_l_egalite_et_de_la_non_discrimination_delphine_tharaud_caroline_boyer_capelle-9782343218632-68060.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240661v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03475779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02964768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02964180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02964740v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laref" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721300v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Turgis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610674v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02964201v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02964795v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02964826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02964850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02964857v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03610444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484308v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laurent-Boutot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610554v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02966508v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610587v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02966494v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02966477v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610459v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610801v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610919v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610939v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610933v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738652v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04449385v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tharaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738643v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131490v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bioy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;cuyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610611v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/site/wp-content/uploads/2022/10/Pr&#233;sentation-Dictionnaire-th&#233;matique-de-la-Conv.EDH_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609270v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610428v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-dictionnaire_juridique_de_l_egalite_et_de_la_non_discrimination_delphine_tharaud_caroline_boyer_capelle-9782343218632-68060.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240661v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03475779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02964768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02964180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02964740v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laref" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721300v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Turgis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610674v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02964201v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02964795v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02964826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02964850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02964857v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03610444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>