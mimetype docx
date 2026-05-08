--- v1 (2026-04-07)
+++ v2 (2026-05-08)
@@ -238,786 +238,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« On ne choisit pas ses parents, on ne choisit pas sa famille… »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Laurent-Boutot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal d'actualité des droits européens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, : https://revue-jade.eu/article/view/768</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le droit à l’attribution d’un logement est un « droit civil »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Laurent-Boutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal d'actualité des droits européens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« On ne choisit pas ses parents, on ne choisit pas sa famille… »</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La filiation déduite du refus de se soumettre à une expertise biologique : lorsque les décisions d'irrecevabilité répondent sur le fond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Laurent-Boutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal d'actualité des droits européens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, : https://revue-jade.eu/article/view/768</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prévalence du maintien du lien de filiation biologique au bénéfice des parents non violents ou maltraitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Laurent-Boutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal d'actualité des droits européens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selon la Cour européenne, l'animal est un bien comme les autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Laurent-Boutot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’incidence de la Convention européenne des droits de l’Homme sur le contentieux relatif aux animaux (le droit au procès équitable) De l’incidence de la Convention européenne des droits de l’Homme sur le contentieux relatif aux animaux (le droit au respect des biens)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Laurent-Boutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010-I</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La justiciabilité des droits sociaux (retour sur l’arrêt Inchenlaub, Cour de cassation, Chambre sociale, 16 décembre 2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Laurent-Boutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (133), pp.1269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Selon la Cour européenne, l'animal est un bien comme les autres</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procédure des dossiers devant le Comité permanent de la Convention de Berne : vers l’ouverture d’une actio popularis au secours de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Laurent-Boutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 2010-2</w:t>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La procédure des dossiers devant le Comité permanent de la Convention de Berne : vers l’ouverture d’une actio popularis au secours de la biodiversité</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observations relatives aux arrêt du Conseil d’Etat des 18 juin 2008 et 23 février 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Laurent-Boutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’égalité dans l’établissement des filiations : la Cour de cassation précède, in extremis, le législateur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Laurent-Boutot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, IV-2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le précieux soutien de la Cour EDH aux revirements pour l’avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Laurent-Boutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Vol. IV - 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610939v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03610933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1528,50 +1528,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La garantie normative de la Convention européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Laurent-Boutot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thibierge, Catherine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La garantie normative. Exploration d'une notion-fonction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.255-266, 2021, Droit privé &amp; sciences criminelles, 9782849345184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'égalité des sexes dans Star Wars : la tectonique des forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Laurent-Boutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1584,397 +1657,324 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction de Alexandre Ciaudo, Yannick Lecuyer, Anne-Laure Mosbrucker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit contre-attaque. L'univers Star Wars au prisme du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse Universitaire de Franche-Comté, 2021, 978-2-84867-864-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir : Déclaration Universelle des droits de l’Homme ; Pacte de New-York relatif aux droits civils et politiques et Comité des droits de l’homme ; Pacte de New-York relatif aux droits économiques sociaux et culturels et Comité des droits économiques sociaux et culturels ; Convention sur l’élimination de toutes formes de discriminations raciales ; Comité pour l’élimination de la discrimination raciale, Convention internationale des droits de l’enfant, Comité des droits de l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Laurent-Boutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dir. Delphine Tharaud et Caroline Boyer-Capelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique de l'égalité et de la non-discrimination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-343-21863-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-343-21863-2</w:t>
+                <w:t xml:space="preserve">hal-03610428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe face à la vague populiste : les postures normatives de l’Union européenne et du Conseil de l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Laurent-Boutot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Haupais ; T. Pouthier ; P. Szwedo ; W. Zagorski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le constitutionnalisé face au populisme en Europe centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, Lextenso-LGDJ, 2021, Transition et justice, 978-2-37032-317-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 32, Lextenso-LGDJ, 2021, Transition et justice, 978-2-37032-317-0</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V° « Personnes âgées » et « Vulnérabilité »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Laurent-Boutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tharaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire thématique de la CEDH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Roman</w:t>
-[...70 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03240661v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03475779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épilogue de l’affaire Babyloup : la circulation normative chaotique de la liberté religieuse</w:t>
               </w:r>
@@ -2652,57 +2652,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Correspondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Laurent-Boutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tharaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire thématique de la Convention européenne des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, p. 76-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Laref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2730,165 +2838,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire thématique de la Convention européenne des droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356031v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-04721300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3755,51 +3755,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484308v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laurent-Boutot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610554v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02966508v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610587v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02966494v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02966477v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610459v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610801v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610919v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610939v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610933v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738652v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04449385v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tharaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738643v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131490v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bioy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;cuyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610611v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/site/wp-content/uploads/2022/10/Pr&#233;sentation-Dictionnaire-th&#233;matique-de-la-Conv.EDH_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609270v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610428v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-dictionnaire_juridique_de_l_egalite_et_de_la_non_discrimination_delphine_tharaud_caroline_boyer_capelle-9782343218632-68060.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240661v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03475779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02964768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02964180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02964740v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laref" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721300v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Turgis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610674v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02964201v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02964795v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02964826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02964850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02964857v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03610444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484308v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laurent-Boutot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610554v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610587v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02966508v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02966477v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02966494v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610812v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610459v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610919v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610933v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610939v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738652v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04449385v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tharaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738643v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131490v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bioy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;cuyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610611v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/site/wp-content/uploads/2022/10/Pr&#233;sentation-Dictionnaire-th&#233;matique-de-la-Conv.EDH_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03475779v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609270v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610428v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-dictionnaire_juridique_de_l_egalite_et_de_la_non_discrimination_delphine_tharaud_caroline_boyer_capelle-9782343218632-68060.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609758v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240661v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02964768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02964180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02964740v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721300v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Turgis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356031v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laref" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610674v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02964201v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02964795v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02964826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02964850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02964857v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03610444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>