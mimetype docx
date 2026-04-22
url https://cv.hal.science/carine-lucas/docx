--- v0 (2026-03-15)
+++ v1 (2026-04-22)
@@ -147,669 +147,3264 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling Solute Transport in Rivers: Analytical and Numerical Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bey-Zekkoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Tassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norinda Chhim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.106580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2025.106580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts of Raindrops Increase Particle Sedimentation in a Sheet Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cottenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (5), pp.1322-1332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.5319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A unifying model framework for soil erosion, river bedload and chemical transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydrology X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.100082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydroa.2021.100082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainfall erosivity in interrill areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180, pp.24-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2019.02.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A time reversal algorithm in acoustic media with Dirac measure approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Bretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/aaaca9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529580v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FullSWOF: Full Shallow-Water equations for Overland Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (20), pp.448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.00448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668223v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raindrop Interaction in Interrill Erosion for Steady Rainfalls: a Probabilistic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (5), pp.4361-4375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017WR020568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326799v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large scale ocean models beyond the traditional approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C. Mcwilliams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (4), pp.1029 - 1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/afst.1559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329209v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On nontraditional quasi-geostrophic equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C. Mcwilliams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (2), pp.427-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2016041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232740v7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pressure and shear stress caused by raindrop impact at the soil surface: Scaling laws depending on the water depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (9), pp.1199-1210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.3894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281209v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A faster numerical scheme for a coupled system modeling soil erosion and sediment transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Hoang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (2), pp.987-1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014WR015690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957667v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the influence of the thickness of the sediment moving layer in the definition of the bedload transport formula in Exner systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique D. Fernandez-Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Morales de Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91, pp.87-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2013.11.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821659v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erratum to &amp;quot;SWASHES: a compilation of Shallow Water Analytic Solutions for Hydraulic and Environmental Studies&amp;quot; [Int. J. Numer. Meth. Fluids, 2013, 72 (3), 269-300]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Ksinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74 (3), pp.229-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.3865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SWASHES: a compilation of Shallow Water Analytic Solutions for Hydraulic and Environmental Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Ksinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72 (3), pp.269-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.3741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628246v7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong solutions for a 1D viscous bilayer Shallow Water model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Dieu Zabsonré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (2), pp.1216 -- 1224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2012.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664215v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A two time-scale model for tidal bed-load transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Dieu Zabsonré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (3), pp.875-888</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598932v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A shallow water model for the numerical simulation of overland flow on surfaces with ridges and furrows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Razafison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (1), pp.44-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2011.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429152v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quasi-hydrostatic primitive equations for ocean global circulation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Petcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (6), pp.939-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11401-010-0611-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosine Effect in Ocean Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Special Issue on Oceanography and Mathematics, Paris, France 26-28 January 2009, 13 (4), pp.841-857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2010.13.841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00428977v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An energetically consistent viscous sedimentation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Dieu Zabsonré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique D. Fernandez-Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (3), pp.477-499</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosine Effect on Shallow Water Equations and Mathematical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 67 (2), pp.283-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0033-569X-09-01113-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00186560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Developments and Cosine Effect in the Viscous Shallow Water and Quasi-Geostrophic Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (2), pp.796-813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/070705453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00392886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet cosinus sur un modèle visqueux de type Saint-Venant et ses équations limites de type quasi-géostrophique et lacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 345 (6), pp.313-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2007.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00176131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Logiciel (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWASHES: Shallow Water Analytic Solutions for Hydraulic and Environmental Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Ksinant Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:40a2735f1bcc3dcb8e45e9d45465b172fcb9247c;origin=https://subversion.renater.fr/anonscm/svn/swashes;visit=swh:1:snp:29938e5264b02bb66d84366347ae52a21e66acce;anchor=swh:1:rev:9a09e84f43eda07fec8a2cfdd0eb1b002237ffda;path=/tags/release-1.05.00/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804975v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FullSWOF_1D: Full Shallow-Water equations for Overland Flow in 1D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Razafison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:69e7473cf6efb5deab6d35c648f44c6beffeea80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807618v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FullSWOF_2D: Full Shallow-Water equations for Overland Flow in 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Razafison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:e16bf54a587274f5c095ac730da9ec5c009c9f86;origin=https://subversion.renater.fr/anonscm/svn/fullswof-2d;visit=swh:1:snp:ad043e0ba035553d6c15f1b9ae99e124a5db3037;anchor=swh:1:rev:e1dfe9581a200bada2609de5055f8cf6e0ff2a30;path=/tags/release-1.10.00/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809055v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FullSWOF-transfer_UI: Full Shallow-Water equations for Overland Flow - User Interface for transfer parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloïs Kernaonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lacourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:d89dd2d4a2f13eb4cdc86b9e6eb77e095b0ad5b6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FullSWOF_UI: Full Shallow-Water equations for Overland Flow - User Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Juré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:b8592c246d5893a9ae4d43e92f3c6b4919e35ec7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804667v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -819,3001 +3414,406 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoulements de suspensions fluide-particules dominés par la sédimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Hmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Girolami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Girolami</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bondesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lancement du PEPR Maths-Vives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lois d’échelles pour l’impact d’une goutte de pluie sur un sol : approches théorique et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mécanique des fluides numérique (27e année)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Paris, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sound measurement of splash detachment rates for erosion and eluviation modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leguédois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. pp.084-6, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189993v1</w:t>
-              </w:r>
-[...2593 lines deleted...]
-                <w:t xml:space="preserve">inria-00176131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3831,77 +3831,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a general-purpose erosion-sedimentation model on a laboratory experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SimHydro 2021: Models for complex and global water issues - Practices and expectations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Sophia Antipolis, France. pp.109--120, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3935,90 +3935,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert multi-particulaire par ruissellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4050,312 +4050,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer equations for modeling interrill erosion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Integration of sediments transport mechanisms under rainfall in a global water erosion model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">31. IUGG Conference on Mathematical Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740915v1</w:t>
+                <w:t xml:space="preserve">hal-02740571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of sediments transport mechanisms under rainfall in a global water erosion model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Transfer equations for modeling interrill erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. IUGG Conference on Mathematical Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740571v1</w:t>
+                <w:t xml:space="preserve">hal-02740915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction gouttes de pluie - transport de sédiments : Étude expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. école EGRIN, Écoulements Gravitaires et RIsques Naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Piriac-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4380,103 +4380,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration bayésienne d'un modèle de splash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leguédois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Rencontres MEXICO 2015. Méthodes pour l'EXploration Informatique des modèles COmplexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France. 32 p</w:t>
@@ -4505,90 +4505,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamodélisation pour la calibration d'un modèle de splash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leguédois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4630,103 +4630,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physically based modelling of soil erosion from the plot scale to the catchment scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Hoang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Geomorphology - IAG 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4764,77 +4764,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaling the influence of microtopography when modelling overland flow and soil erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Hoang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sochala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4872,103 +4872,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simuler un écoulement mince sur une surface complexe. Cas du ruissellement sur des parcelles agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Ksinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Biennale Française des Mathématiques Appliquées et Industrielles (SMAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Guidel, France. 48 diapos</w:t>
@@ -4997,64 +4997,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathématiques, les pieds dans l'eau. Limiter l'érosion des sols en faisant collaborer mathématiciens et hydrologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les "Mardis de la Science" du Museum d'Histoire Naturelle d'Orléans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Orléans, France. 34 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5079,64 +5079,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathématiques, les pieds dans l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Printemps des Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Lycée Alphonse Daudet, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5155,195 +5155,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour des équations de Saint-Venant : effets de la viscosité et des petites échelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modélisation du transport de sédiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Mathématiques Appliquées, Laboratoire de Mathématiques Jean Leray</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire ACSIOM, Institut de Modélisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00392902v1</w:t>
+                <w:t xml:space="preserve">inria-00392896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du transport de sédiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Autour des équations de Saint-Venant : effets de la viscosité et des petites échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ACSIOM, Institut de Modélisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire de Mathématiques Appliquées, Laboratoire de Mathématiques Jean Leray</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00392896v1</w:t>
+                <w:t xml:space="preserve">inria-00392902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la viscosité et des petites échelles en géophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire EDP, Institut de Recherche de Mathématique Avancée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5368,90 +5368,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens du labour peut-il limiter les inondations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5476,51 +5476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'un terme d'ordre 0 en géophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MOdélisation, Asymptotique, Dynamique non-linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR MOAD, Aug 2007, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5545,51 +5545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet cosinus dans les équations de Saint-Venant, QG, et équations des lacs : modèles et propriétés mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire EDP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5614,51 +5614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de viscosité et des conditions aux bords sur les équations de Saint-Venant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées EDP Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5715,51 +5715,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de problèmes de mécanique des fluides : approches théoriques et numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. Université d'Orléans, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5809,103 +5809,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FullSWOF: A free software package for the simulation of shallow water flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Mapmo, université d'Orléans; Institut National de la Recherche Agronomique. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5931,64 +5931,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Developments and Cosine Effect in the Viscous Shallow Water and Quasi-Geostrophic Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6330, INRIA. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6042,103 +6042,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWASHES: A library for benchmarking in hydraulics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Ksinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Gourbesville; Jean Cunge; Guy Caignaert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Hydroinformatics - SIMHYDRO 2012 - New Frontiers of Simulation</w:t>
@@ -6193,103 +6193,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FullSWOF: A software for overland flow simulation / FullSWOF : un logiciel pour la simulation du ruissellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingxuan Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gourbesville, P.; Cunge, J. and Caignaert, G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Hydroinformatics - SIMHYDRO 2012 - New Frontiers of Simulation</w:t>
@@ -6370,51 +6370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bresch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupert Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Science and High Performance Computing IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 115, pp.149-164, 2011, Notes on Numerical Fluid Mechanics and Multidisciplinary Design, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6440,410 +6440,472 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale approximations for ocean equations: theoretical and numerical results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bedload solutions computed by SWASHES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00370065v1</w:t>
+                <w:t xml:space="preserve">hal-05555922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justification du modèle et caractère bien posé des équations primitives quasi-hydrostatiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multiscale approximations for ocean equations: theoretical and numerical results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kazantsev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00378225v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00370065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Justification du modèle et caractère bien posé des équations primitives quasi-hydrostatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Petcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00378225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Self-similar solutions for dam breaks computed by SWASHES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549326v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de petites échelles, du tenseur des contraintes, des conditions au fond et à la surface sur les équations de Saint-Venant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Joseph-Fourier - Grenoble I, 2007. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00196883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6911,51 +6973,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9516508C"/>
+    <w:nsid w:val="BB7630BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7142,51 +7204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-lucas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1700-4553" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12513326X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804975v4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lucas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Ksinant Garcia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laguerre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:40a2735f1bcc3dcb8e45e9d45465b172fcb9247c;origin=https://subversion.renater.fr/anonscm/svn/swashes;visit=swh:1:snp:29938e5264b02bb66d84366347ae52a21e66acce;anchor=swh:1:rev:9a09e84f43eda07fec8a2cfdd0eb1b002237ffda;path=/tags/release-1.05.00/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807618v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Razafison" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:69e7473cf6efb5deab6d35c648f44c6beffeea80" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809055v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e16bf54a587274f5c095ac730da9ec5c009c9f86;origin=https://subversion.renater.fr/anonscm/svn/fullswof-2d;visit=swh:1:snp:ad043e0ba035553d6c15f1b9ae99e124a5db3037;anchor=swh:1:rev:e1dfe9581a200bada2609de5055f8cf6e0ff2a30;path=/tags/release-1.10.00/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028606v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Kernaonet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lacourte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d89dd2d4a2f13eb4cdc86b9e6eb77e095b0ad5b6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804667v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jur&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b8592c246d5893a9ae4d43e92f3c6b4919e35ec7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095868v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hmamou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bondesan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183737v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Nouhou Bako" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04801276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bey-Zekkoub" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tassi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norinda Chhim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106580" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485238v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5319" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265393v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaveau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydroa.2021.100082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154604v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.02.025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529580v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Bretin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aaaca9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668223v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois James" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00448" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326799v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020568" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01329209v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Mcwilliams" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1559" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232740v7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016041" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281209v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3894" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957667v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Le" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR015690" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821659v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique D. Fernandez-Nieto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Morales de Luna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.11.031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633461v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Ksinant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3865" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628246v7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3741" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664215v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Dieu Zabsonr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ouedraogo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2012.09.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598932v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429152v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.07.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544799v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Petcu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-010-0611-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428977v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2010.13.841" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445677v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186560v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0033-569X-09-01113-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392886v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070705453" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176131v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.07.013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337390v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594665v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740915v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740571v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795581v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801415v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801263v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cordier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800569v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Le" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00690475v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sochala" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807493v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Fran&#231;ois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808043v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005061v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392902v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392896v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392911v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392914v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171624v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01420101v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932234v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180921v4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694195v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-981-4451-42-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_20" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687689v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxuan Du" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_19" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Klein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17770-5_12" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00370065v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kazantsev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378225v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00196883v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-lucas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1700-4553" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12513326X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04801276v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bey-Zekkoub" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tassi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lucas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norinda Chhim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106580" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485238v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Nouhou Bako" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5319" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265393v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaveau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydroa.2021.100082" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.02.025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529580v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Bretin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aaaca9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668223v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois James" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laguerre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00448" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326799v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020568" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01329209v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Mcwilliams" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1559" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232740v7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016041" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281209v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3894" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957667v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR015690" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821659v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique D. Fernandez-Nieto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Morales de Luna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.11.031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Ksinant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3865" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628246v7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3741" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664215v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Dieu Zabsonr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ouedraogo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2012.09.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598932v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429152v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Razafison" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.07.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Petcu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-010-0611-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428977v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2010.13.841" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445677v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0033-569X-09-01113-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392886v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070705453" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176131v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.07.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804975v4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Ksinant Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:40a2735f1bcc3dcb8e45e9d45465b172fcb9247c;origin=https://subversion.renater.fr/anonscm/svn/swashes;visit=swh:1:snp:29938e5264b02bb66d84366347ae52a21e66acce;anchor=swh:1:rev:9a09e84f43eda07fec8a2cfdd0eb1b002237ffda;path=/tags/release-1.05.00/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807618v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:69e7473cf6efb5deab6d35c648f44c6beffeea80" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809055v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rousseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e16bf54a587274f5c095ac730da9ec5c009c9f86;origin=https://subversion.renater.fr/anonscm/svn/fullswof-2d;visit=swh:1:snp:ad043e0ba035553d6c15f1b9ae99e124a5db3037;anchor=swh:1:rev:e1dfe9581a200bada2609de5055f8cf6e0ff2a30;path=/tags/release-1.10.00/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Kernaonet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lacourte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d89dd2d4a2f13eb4cdc86b9e6eb77e095b0ad5b6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804667v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jur&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b8592c246d5893a9ae4d43e92f3c6b4919e35ec7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095868v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hmamou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bondesan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337390v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594665v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740571v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740915v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795581v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801415v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801263v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cordier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800569v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Le" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00690475v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sochala" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807493v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Fran&#231;ois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808043v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005061v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392896v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392902v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392911v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392914v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171624v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01420101v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932234v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180921v4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694195v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-981-4451-42-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_20" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687689v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxuan Du" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_19" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Klein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17770-5_12" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555922v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00370065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kazantsev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378225v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549326v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00196883v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>