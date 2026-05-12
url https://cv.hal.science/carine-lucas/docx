--- v1 (2026-04-22)
+++ v2 (2026-05-12)
@@ -1740,265 +1740,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWASHES: a compilation of Shallow Water Analytic Solutions for Hydraulic and Environmental Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delestre</w:t>
+                <w:t xml:space="preserve">Strong solutions for a 1D viscous bilayer Shallow Water model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Dieu Zabsonré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fld.3741⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (2), pp.1216 -- 1224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2012.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628246v7</w:t>
+                <w:t xml:space="preserve">hal-00664215v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong solutions for a 1D viscous bilayer Shallow Water model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean de Dieu Zabsonré</w:t>
+                <w:t xml:space="preserve">SWASHES: a compilation of Shallow Water Analytic Solutions for Hydraulic and Environmental Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Ksinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14 (2), pp.1216 -- 1224. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72 (3), pp.269-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2012.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fld.3741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664215v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628246v7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two time-scale model for tidal bed-load transport</w:t>
               </w:r>
@@ -2010,51 +2010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Dieu Zabsonré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (3), pp.875-888</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2408,51 +2408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An energetically consistent viscous sedimentation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Dieu Zabsonré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5769,77 +5769,515 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01420101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SWASHES: A library for benchmarking in hydraulics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Ksinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Gourbesville; Jean Cunge; Guy Caignaert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Hydroinformatics - SIMHYDRO 2012 - New Frontiers of Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.233-243, 2014, Springer Hydrogeology, 978-981-4451-41-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-4451-42-0_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694195v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FullSWOF: A software for overland flow simulation / FullSWOF : un logiciel pour la simulation du ruissellement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingxuan Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gourbesville, P.; Cunge, J. and Caignaert, G. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Hydroinformatics - SIMHYDRO 2012 - New Frontiers of Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Hydrogeology</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.221-231, 2014, Springer Hydrogeology, 978-981-4451-41-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-4451-42-0_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687689v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiscale analyses for the Shallow Water equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Science and High Performance Computing IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 115, pp.149-164, 2011, Notes on Numerical Fluid Mechanics and Multidisciplinary Design, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17770-5_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FullSWOF: A free software package for the simulation of shallow water flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5895,73 +6333,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Mapmo, université d'Orléans; Institut National de la Recherche Agronomique. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932234v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Developments and Cosine Effect in the Viscous Shallow Water and Quasi-Geostrophic Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5974,495 +6412,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6330, INRIA. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00180921v4</w:t>
-              </w:r>
-[...436 lines deleted...]
-                <w:t xml:space="preserve">hal-00442344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6973,51 +6973,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB7630BC"/>
+    <w:nsid w:val="16907415"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7204,51 +7204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-lucas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1700-4553" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12513326X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04801276v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bey-Zekkoub" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tassi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lucas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norinda Chhim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106580" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485238v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Nouhou Bako" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5319" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265393v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaveau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydroa.2021.100082" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.02.025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529580v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Bretin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aaaca9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668223v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois James" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laguerre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00448" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326799v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020568" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01329209v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Mcwilliams" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1559" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232740v7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016041" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281209v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3894" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957667v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR015690" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821659v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique D. Fernandez-Nieto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Morales de Luna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.11.031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Ksinant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3865" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628246v7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3741" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664215v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Dieu Zabsonr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ouedraogo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2012.09.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598932v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429152v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Razafison" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.07.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Petcu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-010-0611-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428977v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2010.13.841" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445677v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0033-569X-09-01113-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392886v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070705453" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176131v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.07.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804975v4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Ksinant Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:40a2735f1bcc3dcb8e45e9d45465b172fcb9247c;origin=https://subversion.renater.fr/anonscm/svn/swashes;visit=swh:1:snp:29938e5264b02bb66d84366347ae52a21e66acce;anchor=swh:1:rev:9a09e84f43eda07fec8a2cfdd0eb1b002237ffda;path=/tags/release-1.05.00/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807618v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:69e7473cf6efb5deab6d35c648f44c6beffeea80" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809055v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rousseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e16bf54a587274f5c095ac730da9ec5c009c9f86;origin=https://subversion.renater.fr/anonscm/svn/fullswof-2d;visit=swh:1:snp:ad043e0ba035553d6c15f1b9ae99e124a5db3037;anchor=swh:1:rev:e1dfe9581a200bada2609de5055f8cf6e0ff2a30;path=/tags/release-1.10.00/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Kernaonet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lacourte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d89dd2d4a2f13eb4cdc86b9e6eb77e095b0ad5b6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804667v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jur&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b8592c246d5893a9ae4d43e92f3c6b4919e35ec7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095868v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hmamou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bondesan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337390v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594665v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740571v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740915v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795581v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801415v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801263v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cordier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800569v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Le" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00690475v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sochala" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807493v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Fran&#231;ois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808043v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005061v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392896v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392902v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392911v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392914v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171624v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01420101v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932234v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180921v4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694195v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-981-4451-42-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_20" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687689v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxuan Du" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_19" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Klein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17770-5_12" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555922v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00370065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kazantsev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378225v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549326v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00196883v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-lucas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1700-4553" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12513326X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04801276v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bey-Zekkoub" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tassi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lucas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norinda Chhim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106580" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485238v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Nouhou Bako" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5319" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265393v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaveau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydroa.2021.100082" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.02.025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529580v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Bretin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aaaca9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668223v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois James" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laguerre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00448" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326799v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020568" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01329209v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Mcwilliams" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1559" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232740v7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016041" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281209v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3894" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957667v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR015690" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821659v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique D. Fernandez-Nieto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Morales de Luna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.11.031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Ksinant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3865" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664215v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Dieu Zabsonr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ouedraogo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2012.09.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628246v7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3741" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598932v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429152v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Razafison" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.07.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Petcu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-010-0611-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428977v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2010.13.841" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445677v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0033-569X-09-01113-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392886v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070705453" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176131v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.07.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804975v4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Ksinant Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:40a2735f1bcc3dcb8e45e9d45465b172fcb9247c;origin=https://subversion.renater.fr/anonscm/svn/swashes;visit=swh:1:snp:29938e5264b02bb66d84366347ae52a21e66acce;anchor=swh:1:rev:9a09e84f43eda07fec8a2cfdd0eb1b002237ffda;path=/tags/release-1.05.00/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807618v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:69e7473cf6efb5deab6d35c648f44c6beffeea80" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809055v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rousseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e16bf54a587274f5c095ac730da9ec5c009c9f86;origin=https://subversion.renater.fr/anonscm/svn/fullswof-2d;visit=swh:1:snp:ad043e0ba035553d6c15f1b9ae99e124a5db3037;anchor=swh:1:rev:e1dfe9581a200bada2609de5055f8cf6e0ff2a30;path=/tags/release-1.10.00/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Kernaonet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lacourte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d89dd2d4a2f13eb4cdc86b9e6eb77e095b0ad5b6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804667v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jur&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b8592c246d5893a9ae4d43e92f3c6b4919e35ec7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095868v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hmamou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bondesan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337390v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594665v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740571v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740915v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795581v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801415v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801263v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cordier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800569v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Le" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00690475v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sochala" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807493v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Fran&#231;ois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808043v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005061v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392896v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392902v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392911v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392914v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171624v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01420101v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694195v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-981-4451-42-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_20" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687689v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxuan Du" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_19" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442344v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Klein" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17770-5_12" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932234v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180921v4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555922v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00370065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kazantsev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378225v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549326v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00196883v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>