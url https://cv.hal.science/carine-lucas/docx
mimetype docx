--- v2 (2026-05-12)
+++ v3 (2026-06-02)
@@ -147,3264 +147,669 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
-[...2593 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Logiciel (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWASHES: Shallow Water Analytic Solutions for Hydraulic and Environmental Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Lucas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Ksinant Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:40a2735f1bcc3dcb8e45e9d45465b172fcb9247c;origin=https://subversion.renater.fr/anonscm/svn/swashes;visit=swh:1:snp:29938e5264b02bb66d84366347ae52a21e66acce;anchor=swh:1:rev:9a09e84f43eda07fec8a2cfdd0eb1b002237ffda;path=/tags/release-1.05.00/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804975v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FullSWOF_1D: Full Shallow-Water equations for Overland Flow in 1D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Razafison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:69e7473cf6efb5deab6d35c648f44c6beffeea80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807618v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FullSWOF_2D: Full Shallow-Water equations for Overland Flow in 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Razafison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:e16bf54a587274f5c095ac730da9ec5c009c9f86;origin=https://subversion.renater.fr/anonscm/svn/fullswof-2d;visit=swh:1:snp:ad043e0ba035553d6c15f1b9ae99e124a5db3037;anchor=swh:1:rev:e1dfe9581a200bada2609de5055f8cf6e0ff2a30;path=/tags/release-1.10.00/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809055v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FullSWOF-transfer_UI: Full Shallow-Water equations for Overland Flow - User Interface for transfer parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloïs Kernaonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lacourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:d89dd2d4a2f13eb4cdc86b9e6eb77e095b0ad5b6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FullSWOF_UI: Full Shallow-Water equations for Overland Flow - User Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Juré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:b8592c246d5893a9ae4d43e92f3c6b4919e35ec7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804667v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3414,406 +819,3001 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoulements de suspensions fluide-particules dominés par la sédimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Hmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Girolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bondesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lancement du PEPR Maths-Vives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lois d’échelles pour l’impact d’une goutte de pluie sur un sol : approches théorique et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mécanique des fluides numérique (27e année)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Paris, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sound measurement of splash detachment rates for erosion and eluviation modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leguédois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. pp.084-6, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling Solute Transport in Rivers: Analytical and Numerical Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bey-Zekkoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Tassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norinda Chhim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.106580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2025.106580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts of Raindrops Increase Particle Sedimentation in a Sheet Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cottenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (5), pp.1322-1332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.5319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A unifying model framework for soil erosion, river bedload and chemical transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydrology X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.100082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydroa.2021.100082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainfall erosivity in interrill areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180, pp.24-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2019.02.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A time reversal algorithm in acoustic media with Dirac measure approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Bretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/aaaca9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529580v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FullSWOF: Full Shallow-Water equations for Overland Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (20), pp.448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.00448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668223v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raindrop Interaction in Interrill Erosion for Steady Rainfalls: a Probabilistic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (5), pp.4361-4375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017WR020568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326799v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large scale ocean models beyond the traditional approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C. Mcwilliams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (4), pp.1029 - 1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/afst.1559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329209v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On nontraditional quasi-geostrophic equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C. Mcwilliams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (2), pp.427-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2016041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232740v7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pressure and shear stress caused by raindrop impact at the soil surface: Scaling laws depending on the water depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (9), pp.1199-1210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.3894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281209v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A faster numerical scheme for a coupled system modeling soil erosion and sediment transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Hoang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (2), pp.987-1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014WR015690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957667v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the influence of the thickness of the sediment moving layer in the definition of the bedload transport formula in Exner systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique D. Fernandez-Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Morales de Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91, pp.87-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2013.11.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821659v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erratum to &amp;quot;SWASHES: a compilation of Shallow Water Analytic Solutions for Hydraulic and Environmental Studies&amp;quot; [Int. J. Numer. Meth. Fluids, 2013, 72 (3), 269-300]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Ksinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74 (3), pp.229-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.3865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SWASHES: a compilation of Shallow Water Analytic Solutions for Hydraulic and Environmental Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Ksinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72 (3), pp.269-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.3741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628246v7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong solutions for a 1D viscous bilayer Shallow Water model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Dieu Zabsonré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (2), pp.1216 -- 1224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2012.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664215v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A two time-scale model for tidal bed-load transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Dieu Zabsonré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (3), pp.875-888</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598932v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A shallow water model for the numerical simulation of overland flow on surfaces with ridges and furrows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Razafison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (1), pp.44-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2011.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429152v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quasi-hydrostatic primitive equations for ocean global circulation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Petcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (6), pp.939-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11401-010-0611-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosine Effect in Ocean Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Special Issue on Oceanography and Mathematics, Paris, France 26-28 January 2009, 13 (4), pp.841-857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2010.13.841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00428977v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An energetically consistent viscous sedimentation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Dieu Zabsonré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique D. Fernandez-Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (3), pp.477-499</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosine Effect on Shallow Water Equations and Mathematical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 67 (2), pp.283-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0033-569X-09-01113-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00186560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01189993v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Developments and Cosine Effect in the Viscous Shallow Water and Quasi-Geostrophic Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (2), pp.796-813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/070705453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00392886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet cosinus sur un modèle visqueux de type Saint-Venant et ses équations limites de type quasi-géostrophique et lacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 345 (6), pp.313-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2007.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00176131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3831,77 +3831,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a general-purpose erosion-sedimentation model on a laboratory experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SimHydro 2021: Models for complex and global water issues - Practices and expectations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Sophia Antipolis, France. pp.109--120, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3935,90 +3935,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert multi-particulaire par ruissellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4050,312 +4050,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of sediments transport mechanisms under rainfall in a global water erosion model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Transfer equations for modeling interrill erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. IUGG Conference on Mathematical Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740571v1</w:t>
+                <w:t xml:space="preserve">hal-02740915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer equations for modeling interrill erosion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Integration of sediments transport mechanisms under rainfall in a global water erosion model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">31. IUGG Conference on Mathematical Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740915v1</w:t>
+                <w:t xml:space="preserve">hal-02740571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction gouttes de pluie - transport de sédiments : Étude expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. école EGRIN, Écoulements Gravitaires et RIsques Naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Piriac-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4380,103 +4380,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration bayésienne d'un modèle de splash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leguédois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Rencontres MEXICO 2015. Méthodes pour l'EXploration Informatique des modèles COmplexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France. 32 p</w:t>
@@ -4505,90 +4505,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamodélisation pour la calibration d'un modèle de splash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leguédois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4630,103 +4630,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physically based modelling of soil erosion from the plot scale to the catchment scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Hoang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Geomorphology - IAG 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4764,77 +4764,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaling the influence of microtopography when modelling overland flow and soil erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Hoang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sochala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4872,103 +4872,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simuler un écoulement mince sur une surface complexe. Cas du ruissellement sur des parcelles agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Ksinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Biennale Française des Mathématiques Appliquées et Industrielles (SMAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Guidel, France. 48 diapos</w:t>
@@ -4997,64 +4997,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathématiques, les pieds dans l'eau. Limiter l'érosion des sols en faisant collaborer mathématiciens et hydrologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les "Mardis de la Science" du Museum d'Histoire Naturelle d'Orléans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Orléans, France. 34 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5079,64 +5079,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathématiques, les pieds dans l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Printemps des Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Lycée Alphonse Daudet, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5155,195 +5155,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du transport de sédiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Autour des équations de Saint-Venant : effets de la viscosité et des petites échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ACSIOM, Institut de Modélisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire de Mathématiques Appliquées, Laboratoire de Mathématiques Jean Leray</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00392896v1</w:t>
+                <w:t xml:space="preserve">inria-00392902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour des équations de Saint-Venant : effets de la viscosité et des petites échelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modélisation du transport de sédiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Mathématiques Appliquées, Laboratoire de Mathématiques Jean Leray</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire ACSIOM, Institut de Modélisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00392902v1</w:t>
+                <w:t xml:space="preserve">inria-00392896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la viscosité et des petites échelles en géophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire EDP, Institut de Recherche de Mathématique Avancée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5368,90 +5368,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens du labour peut-il limiter les inondations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5476,51 +5476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'un terme d'ordre 0 en géophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MOdélisation, Asymptotique, Dynamique non-linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR MOAD, Aug 2007, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5545,51 +5545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet cosinus dans les équations de Saint-Venant, QG, et équations des lacs : modèles et propriétés mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire EDP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5614,51 +5614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de viscosité et des conditions aux bords sur les équations de Saint-Venant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées EDP Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5715,754 +5715,754 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de problèmes de mécanique des fluides : approches théoriques et numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. Université d'Orléans, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01420101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FullSWOF: A free software package for the simulation of shallow water flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Mapmo, université d'Orléans; Institut National de la Recherche Agronomique. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932234v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Developments and Cosine Effect in the Viscous Shallow Water and Quasi-Geostrophic Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6330, INRIA. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00180921v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWASHES: A library for benchmarking in hydraulics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Ksinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Gourbesville; Jean Cunge; Guy Caignaert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Hydroinformatics - SIMHYDRO 2012 - New Frontiers of Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.233-243, 2014, Springer Hydrogeology, 978-981-4451-41-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-4451-42-0_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694195v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FullSWOF: A software for overland flow simulation / FullSWOF : un logiciel pour la simulation du ruissellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingxuan Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gourbesville, P.; Cunge, J. and Caignaert, G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Hydroinformatics - SIMHYDRO 2012 - New Frontiers of Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Hydrogeology</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.221-231, 2014, Springer Hydrogeology, 978-981-4451-41-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-4451-42-0_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687689v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale analyses for the Shallow Water equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bresch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupert Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Science and High Performance Computing IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 115, pp.149-164, 2011, Notes on Numerical Fluid Mechanics and Multidisciplinary Design, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-17770-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442344v1</w:t>
-              </w:r>
-[...231 lines deleted...]
-                <w:t xml:space="preserve">inria-00180921v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6480,51 +6480,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedload solutions computed by SWASHES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6542,51 +6542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale approximations for ocean equations: theoretical and numerical results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kazantsev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6617,77 +6617,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justification du modèle et caractère bien posé des équations primitives quasi-hydrostatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Petcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6705,64 +6705,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-similar solutions for dam breaks computed by SWASHES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6812,51 +6812,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de petites échelles, du tenseur des contraintes, des conditions au fond et à la surface sur les équations de Saint-Venant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Joseph-Fourier - Grenoble I, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6973,51 +6973,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16907415"/>
+    <w:nsid w:val="2102AB37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7204,51 +7204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-lucas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1700-4553" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12513326X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04801276v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bey-Zekkoub" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tassi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lucas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norinda Chhim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106580" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485238v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Nouhou Bako" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5319" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265393v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaveau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydroa.2021.100082" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.02.025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529580v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Bretin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aaaca9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668223v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois James" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laguerre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00448" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326799v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020568" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01329209v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Mcwilliams" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1559" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232740v7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016041" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281209v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3894" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957667v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR015690" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821659v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique D. Fernandez-Nieto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Morales de Luna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.11.031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Ksinant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3865" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664215v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Dieu Zabsonr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ouedraogo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2012.09.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628246v7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3741" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598932v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429152v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Razafison" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.07.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Petcu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-010-0611-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428977v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2010.13.841" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445677v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0033-569X-09-01113-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392886v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070705453" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176131v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.07.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804975v4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Ksinant Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:40a2735f1bcc3dcb8e45e9d45465b172fcb9247c;origin=https://subversion.renater.fr/anonscm/svn/swashes;visit=swh:1:snp:29938e5264b02bb66d84366347ae52a21e66acce;anchor=swh:1:rev:9a09e84f43eda07fec8a2cfdd0eb1b002237ffda;path=/tags/release-1.05.00/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807618v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:69e7473cf6efb5deab6d35c648f44c6beffeea80" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809055v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rousseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e16bf54a587274f5c095ac730da9ec5c009c9f86;origin=https://subversion.renater.fr/anonscm/svn/fullswof-2d;visit=swh:1:snp:ad043e0ba035553d6c15f1b9ae99e124a5db3037;anchor=swh:1:rev:e1dfe9581a200bada2609de5055f8cf6e0ff2a30;path=/tags/release-1.10.00/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Kernaonet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lacourte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d89dd2d4a2f13eb4cdc86b9e6eb77e095b0ad5b6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804667v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jur&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b8592c246d5893a9ae4d43e92f3c6b4919e35ec7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095868v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hmamou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bondesan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337390v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594665v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740571v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740915v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795581v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801415v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801263v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cordier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800569v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Le" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00690475v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sochala" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807493v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Fran&#231;ois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808043v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005061v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392896v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392902v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392911v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392914v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171624v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01420101v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694195v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-981-4451-42-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_20" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687689v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxuan Du" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_19" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442344v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Klein" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17770-5_12" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932234v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180921v4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555922v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00370065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kazantsev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378225v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549326v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00196883v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-lucas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1700-4553" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12513326X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804975v4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lucas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Ksinant Garcia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laguerre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:40a2735f1bcc3dcb8e45e9d45465b172fcb9247c;origin=https://subversion.renater.fr/anonscm/svn/swashes;visit=swh:1:snp:29938e5264b02bb66d84366347ae52a21e66acce;anchor=swh:1:rev:9a09e84f43eda07fec8a2cfdd0eb1b002237ffda;path=/tags/release-1.05.00/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807618v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Razafison" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:69e7473cf6efb5deab6d35c648f44c6beffeea80" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809055v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e16bf54a587274f5c095ac730da9ec5c009c9f86;origin=https://subversion.renater.fr/anonscm/svn/fullswof-2d;visit=swh:1:snp:ad043e0ba035553d6c15f1b9ae99e124a5db3037;anchor=swh:1:rev:e1dfe9581a200bada2609de5055f8cf6e0ff2a30;path=/tags/release-1.10.00/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028606v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Kernaonet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lacourte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d89dd2d4a2f13eb4cdc86b9e6eb77e095b0ad5b6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804667v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jur&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b8592c246d5893a9ae4d43e92f3c6b4919e35ec7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095868v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hmamou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bondesan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183737v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Nouhou Bako" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04801276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bey-Zekkoub" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tassi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norinda Chhim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106580" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485238v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5319" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265393v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaveau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydroa.2021.100082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154604v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.02.025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529580v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Bretin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aaaca9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668223v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois James" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00448" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326799v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020568" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01329209v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Mcwilliams" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1559" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232740v7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016041" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281209v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3894" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957667v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Le" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR015690" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821659v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique D. Fernandez-Nieto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Morales de Luna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.11.031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633461v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Ksinant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3865" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628246v7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3741" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664215v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Dieu Zabsonr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ouedraogo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2012.09.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598932v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429152v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.07.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544799v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Petcu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-010-0611-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428977v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2010.13.841" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445677v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186560v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0033-569X-09-01113-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392886v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070705453" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176131v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.07.013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337390v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594665v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740915v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740571v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795581v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801415v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801263v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cordier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800569v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Le" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00690475v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sochala" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807493v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Fran&#231;ois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808043v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005061v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392902v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392896v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392911v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392914v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171624v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01420101v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932234v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180921v4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694195v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-981-4451-42-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_20" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687689v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxuan Du" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_19" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Klein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17770-5_12" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555922v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00370065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kazantsev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378225v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549326v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00196883v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>