--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -598,429 +598,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the mTOR/Akt pathway in thymic epithelial cells derived from thymomas</w:t>
+                <w:t xml:space="preserve">Detection of chikungunya virus-specific IgM on laser-cut paper-based device using pseudo-particles as capture antigen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Maury</w:t>
+                <w:t xml:space="preserve">G. Theillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Merveilleux Du Vignaux</w:t>
+                <w:t xml:space="preserve">G. Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Drevet</w:t>
+                <w:t xml:space="preserve">M. Galla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Maisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Zarza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Chalabreysse</w:t>
+                <w:t xml:space="preserve">M. Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0197655⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (6), pp.899-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.25420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191888v1</w:t>
+                <w:t xml:space="preserve">hal-02191897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of chikungunya virus‐specific IgM on laser‐cut paper‐based device using pseudo‐particles as capture antigen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Theillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Theillet</w:t>
+                <w:t xml:space="preserve">Gilda Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilda Grard</w:t>
+                <w:t xml:space="preserve">Mathilde Galla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Maisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 91 (6), pp.899-910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jmv.25420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02374919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of chikungunya virus-specific IgM on laser-cut paper-based device using pseudo-particles as capture antigen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activation of the mTOR/Akt pathway in thymic epithelial cells derived from thymomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Merveilleux Du Vignaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Theillet</w:t>
+                <w:t xml:space="preserve">Gabrielle Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Grard</w:t>
+                <w:t xml:space="preserve">V. Zarza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Galla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Enguehard</w:t>
+                <w:t xml:space="preserve">L. Chalabreysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.25420⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (3), pp.e019765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0197655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191897v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A protein coevolution method uncovers critical features of the Hepatitis C Virus fusion mechanism</w:t>
               </w:r>
@@ -1032,51 +1032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Douam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2141,51 +2141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310561v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Duboeuf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Legrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lozach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44298-025-00146-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cappuccio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.11.06.22281997" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357293v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Sun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Manceau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Frydman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neves" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2103319118" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9122612" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02191888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Maury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Merveilleux Du Vignaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Drevet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zarza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chalabreysse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197655" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02374919v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Theillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Grard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Galla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Enguehard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.25420" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02191897v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Enguehard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917830v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Douam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Fusil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dib" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Nadalin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006908" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911210v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Bobay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Maurin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fresquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Calland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02516-15" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318799v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rossin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cahuzac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Paradisi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Klein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2008.06.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NTJ5WCG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600851v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Zamzami" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;tivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0091-679X(06)80016-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Ismail" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lourda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valentin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703932v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310561v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Duboeuf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Legrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lozach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44298-025-00146-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cappuccio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.11.06.22281997" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357293v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Sun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Manceau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Frydman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neves" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2103319118" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9122612" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02191897v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Enguehard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.25420" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02374919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Theillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Grard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Galla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Enguehard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02191888v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Maury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Merveilleux Du Vignaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Drevet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zarza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chalabreysse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197655" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917830v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Douam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Fusil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dib" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Nadalin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006908" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911210v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Bobay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Maurin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fresquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Calland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02516-15" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318799v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rossin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cahuzac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Paradisi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Klein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2008.06.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NTJ5WCG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600851v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Zamzami" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;tivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0091-679X(06)80016-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Ismail" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lourda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valentin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703932v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>