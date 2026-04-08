--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -732,295 +732,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolutional neural network allows amylose content prediction in yam (&amp;lt;i&amp;gt;Dioscorea alata&amp;lt;/i&amp;gt; L.) flour using near infrared spectroscopy</w:t>
+                <w:t xml:space="preserve">Phytochemical Study of the Anthelminthic Potential of Guadeloupean Plant Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahugnon Ezékiel Houngbo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucienne Desfontaines</w:t>
+                <w:t xml:space="preserve">Tressy Cabald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐louis Diman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gemma Arnau</w:t>
+                <w:t xml:space="preserve">Cédric Caradeuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mestres</w:t>
+                <w:t xml:space="preserve">Gildas Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 104 (8), pp.4915-4921. </w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (6), pp.774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jsfa.12825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ph17060774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218500v1</w:t>
+                <w:t xml:space="preserve">hal-04670316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical Study of the Anthelminthic Potential of Guadeloupean Plant Biodiversity</w:t>
+                <w:t xml:space="preserve">Convolutional neural network allows amylose content prediction in yam (&amp;lt;i&amp;gt;Dioscorea alata&amp;lt;/i&amp;gt; L.) flour using near infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tressy Cabald</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucien Philibert</w:t>
+                <w:t xml:space="preserve">Mahugnon Ezékiel Houngbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucienne Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Caradeuc</w:t>
+                <w:t xml:space="preserve">Jean‐louis Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Arnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Bertho</w:t>
+                <w:t xml:space="preserve">Christian Mestres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (6), pp.774. </w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 104 (8), pp.4915-4921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ph17060774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.12825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670316v1</w:t>
+                <w:t xml:space="preserve">hal-04218500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction d’usage et alternatives aux antiparasitaires en élevage des ruminants</w:t>
               </w:r>
@@ -2179,1033 +2179,1033 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutraceutic effect of free condensed tannins of &amp;lt;em&amp;gt;Lysiloma acapulcensis&amp;lt;/em&amp;gt; (Kunth) benth on parasite infection and performance of Pelibuey sheep</w:t>
+                <w:t xml:space="preserve">Comparative response of IGA and IGG activity and hematological parameters among four main beef-cattle breeds infected with gastrointestinal nematodes in the warm humid tropic of Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Garcia-Hernandez</w:t>
+                <w:t xml:space="preserve">Roberto Gonzalez Garduno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Arece-Garcia</w:t>
+                <w:t xml:space="preserve">Maria Eugenia Lopez Arellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolando Rojo-Rubio</w:t>
+                <w:t xml:space="preserve">Pedro Mendoza de Gives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain David Mendoza-Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benito Albarran-Portillo</w:t>
+                <w:t xml:space="preserve">Javier Arece Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11250-016-1157-8⟩</w:t>
+              <w:t xml:space="preserve">Annals of Animal Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (3), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/aoas-2016-0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623730v1</w:t>
+                <w:t xml:space="preserve">hal-01606027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative response of IGA and IGG activity and hematological parameters among four main beef-cattle breeds infected with gastrointestinal nematodes in the warm humid tropic of Mexico</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutraceutic effect of free condensed tannins of &amp;lt;em&amp;gt;Lysiloma acapulcensis&amp;lt;/em&amp;gt; (Kunth) benth on parasite infection and performance of Pelibuey sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Garcia-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Gonzalez Garduno</w:t>
+                <w:t xml:space="preserve">Javier Arece-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Eugenia Lopez Arellano</w:t>
+                <w:t xml:space="preserve">Rolando Rojo-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Mendoza de Gives</w:t>
+                <w:t xml:space="preserve">Germain David Mendoza-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Arece Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+                <w:t xml:space="preserve">Benito Albarran-Portillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Animal Science </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (3), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (1), pp.55-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/aoas-2016-0089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11250-016-1157-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606027v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of selective anthelmintic treatments on health and production parameters in Pelibuey ewes during lactation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Arece-Garcia</w:t>
+                <w:t xml:space="preserve">Potential of tannin-rich plants, &amp;lt;em&amp;gt;Leucaena leucocephala&amp;lt;/em&amp;gt;, &amp;lt;em&amp;gt;Glyricidia sepium&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Manihot esculenta&amp;lt;/em&amp;gt;,to reduce enteric methane emissions in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoel Lopez-Leyva</w:t>
+                <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Gonzalez-Garduno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rolando Rojo-Rubio</w:t>
+                <w:t xml:space="preserve">Dingamgoto Barde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Labirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100 (6), pp.1149-1158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpn.12423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11250-015-0947-8⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285894v1</w:t>
+                <w:t xml:space="preserve">hal-02631587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of tannin-rich plants, &amp;lt;em&amp;gt;Leucaena leucocephala&amp;lt;/em&amp;gt;, &amp;lt;em&amp;gt;Glyricidia sepium&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Manihot esculenta&amp;lt;/em&amp;gt;,to reduce enteric methane emissions in sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
+                <w:t xml:space="preserve">Ruminal methanogens and bacteria populations in sheep are modified by a tropical environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moufida Rira</w:t>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dingamgoto Barde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fernand Labirin</w:t>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Silou-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpn.12423⟩</w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 220, pp.226-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2016.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631587v1</w:t>
+                <w:t xml:space="preserve">hal-02454663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminal methanogens and bacteria populations in sheep are modified by a tropical environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moufida Rira</w:t>
+                <w:t xml:space="preserve">Effect of selective anthelmintic treatments on health and production parameters in Pelibuey ewes during lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Arece-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Yoel Lopez-Leyva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milka Popova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+                <w:t xml:space="preserve">Roberto Gonzalez-Garduno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Silou-Etienne</w:t>
+                <w:t xml:space="preserve">Glafiro Torres-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Rojo-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 220, pp.226-236. </w:t>
+              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (2), pp.283-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2016.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11250-015-0947-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454663v1</w:t>
+                <w:t xml:space="preserve">hal-01285894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nous tenons compte du savoir-faire populaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of tannin-rich plants for modulating ruminal microbes and ruminal fermentation in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Rira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France-Antilles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (1), pp.334-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas2014-7961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630068v1</w:t>
+                <w:t xml:space="preserve">hal-02632042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of tannin-rich plants for modulating ruminal microbes and ruminal fermentation in sheep</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soigner les animaux par les plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Quellery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvelles Etincelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 608, pp.13-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632042v1</w:t>
+                <w:t xml:space="preserve">hal-02630367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soigner les animaux par les plantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nous tenons compte du savoir-faire populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Quellery</w:t>
+                <w:t xml:space="preserve">Nicomède Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles Etincelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 608, pp.13-13</w:t>
+              <w:t xml:space="preserve">France-Antilles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26/02/2015, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630367v1</w:t>
+                <w:t xml:space="preserve">hal-02630068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantes au secours des animaux d'élevage</w:t>
               </w:r>
@@ -3811,712 +3811,712 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cassava (Manihot esculenta) foliage on nutrition, parasite infection and growth of lambs</w:t>
+                <w:t xml:space="preserve">In vitro effects of Cassava (Manihot esculenta) leaf extracts on four development stages of Haemonchus contortus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyn Udino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien L. Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Despois</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bocage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 173 (1-2), pp.85-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2010.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2010.04.024⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661655v1</w:t>
+                <w:t xml:space="preserve">hal-02660057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro evaluation of the nematicidal value of Artocarpus altilis (Parkinson) var. seminifera and non seminifera and Terminalia cattapa L. against Haemonchus contortus</w:t>
+                <w:t xml:space="preserve">Effect of cassava (Manihot esculenta) foliage on nutrition, parasite infection and growth of lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Lastel</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien L. Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Despois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 93 (1), pp.10-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2010.04.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S2040470010000646⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02659690v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro effects of Tabernaemontana citrifolia extracts on Haemonchus contortus</w:t>
+                <w:t xml:space="preserve">In vitro evaluation of the nematicidal value of Artocarpus altilis (Parkinson) var. seminifera and non seminifera and Terminalia cattapa L. against Haemonchus contortus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine d'Alexis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucien L. Philibert</w:t>
+                <w:t xml:space="preserve">Marie-Laure Lastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 89 (1), pp.88-92. </w:t>
+              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (2), pp.440-441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2010.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S2040470010000646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659173v1</w:t>
+                <w:t xml:space="preserve">hal-02659690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of banana foliage (Musa x paradisiaca) on nutrition, parasite infection and growth of lambs</w:t>
+                <w:t xml:space="preserve">In vitro effects of Tabernaemontana citrifolia extracts on Haemonchus contortus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maryline Boval</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine d'Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien L. Philibert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (1), pp.88-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2010.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2010.04.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658656v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro effects of Cassava (Manihot esculenta) leaf extracts on four development stages of Haemonchus contortus</w:t>
+                <w:t xml:space="preserve">Effect of banana foliage (Musa x paradisiaca) on nutrition, parasite infection and growth of lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lyn Udino</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien L. Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bocage</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 173 (1-2), pp.85-92. </w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 131 (2-3), pp.234-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2010.06.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2010.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660057v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro effects of Cucurbita moschata seed extracts on Haemonchus contortus</w:t>
               </w:r>
@@ -4861,51 +4861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien L. Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Silou-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fritz Mounoussamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4941,320 +4941,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of CT diversity, synergy and pelleting treatment on in vitro anthelmintic activity against Haemonchus contortus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fritz Mounoussamy</w:t>
+                <w:t xml:space="preserve">Assembler la diversité des modèles classiques et «deep learning» pour développer un pipeline de calibration SPIR performant et générique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucienne Desfontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Arnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">Rencontres HélioSPIR Session 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association HelioSPIR, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02513446v1</w:t>
+                <w:t xml:space="preserve">hal-02958421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembler la diversité des modèles classiques et «deep learning» pour développer un pipeline de calibration SPIR performant et générique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gemma Arnau</w:t>
+                <w:t xml:space="preserve">Effect of CT diversity, synergy and pelleting treatment on in vitro anthelmintic activity against Haemonchus contortus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Minatchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien L. Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Silou-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fritz Mounoussamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres HélioSPIR Session 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association HelioSPIR, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958421v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of NIRS and molecular marker to improve breeding efficiency in Greater Yam (Dioscorea Alata L.) for key quality traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ehounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5568,64 +5568,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnóstico de resistencia de parásitos Albendazol mediante pruebas fenotípicas y genotípicas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arece Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Lopez-Leyva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Olmedo-Juarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5808,277 +5808,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which animal do farmers need for tropical mixed farming systems?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+                <w:t xml:space="preserve">Interactions nutrition parasitisme gastro-intestinal et alicaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Angeon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+                <w:t xml:space="preserve">Willy W. Cei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Ceriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739675v1</w:t>
+                <w:t xml:space="preserve">hal-02743408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions nutrition parasitisme gastro-intestinal et alicaments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which animal do farmers need for tropical mixed farming systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743408v1</w:t>
+                <w:t xml:space="preserve">hal-02739675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“The use of Anthelmintic plants in smallholder systems”. Plantas antihelmínticas en sistemas de producción de pequeña escala.</w:t>
               </w:r>
@@ -6304,808 +6304,808 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytotherapy in animal production</w:t>
+                <w:t xml:space="preserve">Bioactivity of plant secondary metabolites used for animals in the French West Indies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Convention “Agrodesarrollo 2014”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Varadero, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958408v1</w:t>
+                <w:t xml:space="preserve">hal-02958403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of tropical plants containing condensed tannins on fermentation, digestibility and methane production in sheep</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phytotherapy in animal production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock, Climate Change and Food Security Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Madrid, Spain. pp.2</w:t>
+              <w:t xml:space="preserve">3. International Convention “Agrodesarrollo 2014”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Varadero, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739030v1</w:t>
+                <w:t xml:space="preserve">hal-02958408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactivity of plant secondary metabolites used for animals in the French West Indies.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of tropical plants containing condensed tannins on fermentation, digestibility and methane production in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Rira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Genestoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Convention “Agrodesarrollo 2014”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Varadero, Cuba</w:t>
+              <w:t xml:space="preserve">Livestock, Climate Change and Food Security Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Madrid, Spain. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958403v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intake, total-tract digestibility and methane emission of Texel and Blackbelly sheep fed C4 and C3 grasses tested simultaneously in a temperate and a tropical area</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
+                <w:t xml:space="preserve">Ruminal methanogens are enhanced by tropical environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moufida Rira</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Anais</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Silou-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Greenhouse Gases and Animal Agriculture Conference (GGAA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Dublin, Ireland. 285 p</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Dublin, Ireland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745922v1</w:t>
+                <w:t xml:space="preserve">hal-02745240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of condensed tannins on methane emission and ruminal microbial populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intake, total-tract digestibility and methane emission of Texel and Blackbelly sheep fed C4 and C3 grasses tested simultaneously in a temperate and a tropical area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Rira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moufida Rira</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Anais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5. Greenhouse Gases and Animal Agriculture Conference (GGAA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Dublin, Ireland. 285 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749298v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria evaluation of resources for livestock farming systems under tropics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of condensed tannins on methane emission and ruminal microbial populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Rira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States. 2 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-781-3_186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601944v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminal methanogens are enhanced by tropical environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Multi-criteria evaluation of resources for livestock farming systems under tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Silou-Etienne</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Greenhouse Gases and Animal Agriculture Conference (GGAA 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Dublin, Ireland. 1 p</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745240v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated control of goat gastrointestinal parasitism : an example in the humid tropics.</w:t>
               </w:r>
@@ -7393,51 +7393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GGAA2010: 4. Greenhouse Gases and Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Banff, Canada</w:t>
@@ -7630,51 +7630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien L. Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Despois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7917,51 +7917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Felicite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arece Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Le Gosier, Guadeloupe, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8038,51 +8038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Felicite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien L. Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arece Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8504,51 +8504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Macheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arece Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyn Udino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8724,103 +8724,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical plants containing condensed tannins inhibit ruminal methanogenesis in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Rira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moufida Rira</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Genestoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint ISNH/ISRP International Conference 2014 : Harnessing the Ecology and Physiology of Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Canberra, Australia. Proceedings of the Australian Society of Animal Production, 30, 1 p., 2014, Harnessing the Ecology and Physiology of Herbivores</w:t>
@@ -8843,450 +8843,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro effects of Musa x paradisiaca (banana tree) leaf and stem on Haemonchus contortus.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of condensed tannins on methane emission and ruminal microbial populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Rira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. meeting Novel approaches to the control of helminth parasites of livestock - joint Nao7/CAPARA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States. Wageningen (NLD): Academic Publishers (Publication - European Association for Animal Production, 134), 501-502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958447v1</w:t>
+                <w:t xml:space="preserve">hal-02958451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of condensed tannins on methane emission and ruminal microbial populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intake, total-tract digestibility and methane emission of Texel and Blackbelly sheep fed C4 and C3 grasses tested simultaneously in a temperate and a tropical area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Rira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moufida Rira</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Anais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States. Wageningen (NLD): Academic Publishers (Publication - European Association for Animal Production, 134), 501-502</w:t>
+              <w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture (GGAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dublin, Ireland. , Advances in Animal Biosciences, 4 (2), pp.285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958451v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intake, total-tract digestibility and methane emission of Texel and Blackbelly sheep fed C4 and C3 grasses tested simultaneously in a temperate and a tropical area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro effects of Musa x paradisiaca (banana tree) leaf and stem on Haemonchus contortus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyn Udino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bocage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture (GGAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Dublin, Ireland. , Advances in Animal Biosciences, 4 (2), pp.285</w:t>
+              <w:t xml:space="preserve">7. meeting Novel approaches to the control of helminth parasites of livestock - joint Nao7/CAPARA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958457v1</w:t>
+                <w:t xml:space="preserve">hal-02958447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruminal methanogens population is enhanced by tropical environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Rira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moufida Rira</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9460,187 +9460,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of non-conventional resources in the livestock feed for the small producers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de plantes vermifuges en élevage. La phytochimie appliquée à l’élevage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Annual meeting CFCS "Caribbean Agroecology Networking Symposium"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Année Internationale de la Chimie (AIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Pointe-à-Pitre, Guadeloupe</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958461v1</w:t>
+                <w:t xml:space="preserve">hal-02958463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de plantes vermifuges en élevage. La phytochimie appliquée à l’élevage.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valorization of non-conventional resources in the livestock feed for the small producers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Guéri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Année Internationale de la Chimie (AIC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">47. Annual meeting CFCS "Caribbean Agroecology Networking Symposium"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bridgtown, Barbados. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caribbean Food Crops Society</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958463v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of methane production between temperate and tropical forages: A quantitative review.</w:t>
               </w:r>
@@ -10023,51 +10023,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécificités de l'alimentation des ruminants en régions chaudes</w:t>
+                <w:t xml:space="preserve">Specificities of feeding ruminant livestock in warm areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
@@ -10085,110 +10085,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4ème ed., </w:t>
+              <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, 640 p., 2018, 978-90-8686-292-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-292-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02198120v1</w:t>
+                <w:t xml:space="preserve">hal-02928141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specificities of feeding ruminant livestock in warm areas</w:t>
+                <w:t xml:space="preserve">Spécificités de l'alimentation des ruminants en régions chaudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
@@ -10206,82 +10202,86 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, 640 p., 2018, 978-90-8686-292-4. </w:t>
+              <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-292-4⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928141v1</w:t>
+                <w:t xml:space="preserve">hal-02198120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological resources for sustainable livestock farming in the humid tropics</w:t>
               </w:r>
@@ -10408,256 +10408,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The alternatives to soybeans for animal feed in the tropics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pumpkin (Cucurbita moschata Duchesne ex Poir.) Seeds as an Anthelmintic Agent?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soybean : Applications and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuts and Seeds in Health and Disease Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 110 (1st Ed.), Academic Press - Elsevier, 2011, 978-0123-756-886</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806990v1</w:t>
+                <w:t xml:space="preserve">hal-02810473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pumpkin (Cucurbita moschata Duchesne ex Poir.) Seeds as an Anthelmintic Agent?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The alternatives to soybeans for animal feed in the tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine-Chevry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuts and Seeds in Health and Disease Prevention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soybean : Applications and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In Tech, 2011, 978-953-307-207-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/14339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810473v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11575,51 +11575,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A42446A"/>
+    <w:nsid w:val="6A40D9A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11806,51 +11806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-marie-magdeleine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2648-6833" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993773v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyabana Mollong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius L&#233;bri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marianne Lagou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-06684-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Bernier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Yenkamala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Philibert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2025.101249" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213785v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16318-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217257v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Arnau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adou Emmanuel Ehounou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Michel Kouakou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12822" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218500v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon Ez&#233;kiel Houngbo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Diman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mestres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12825" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tressy Cabald" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Caradeuc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bertho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17060774" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravinet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7333" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Maledon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09670335211007575" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ceriac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingamgoto Jesse Barde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Periacarpin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-020-02471-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdy Nimirf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Romil-Granville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66870-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Clara da Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendell Marcello de Souza Perinotto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Araujo S&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andr&#233; Alves de Souza" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Oliveira Barbosa Bitencourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2020.107937" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622910v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Dahome" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Labirin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB2019.16871" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riuse Brigitte Calif" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan F&#233;licit&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-019-02045-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Mounoussamy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mulciba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619214v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2018.07.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q03VCLTD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623730v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Garcia-Hernandez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arece-Garcia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Rojo-Rubio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain David Mendoza-Martinez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Albarran-Portillo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-016-1157-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606027v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gonzalez Garduno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Lopez Arellano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mendoza de Gives" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arece Garcia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/aoas-2016-0089" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Lopez-Leyva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gonzalez-Garduno" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glafiro Torres-Hernandez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-015-0947-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631587v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Rira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingamgoto Barde" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.12423" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5M7K5JRJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454663v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Silou-Etienne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2016.08.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630068v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicom&#232;de Gervais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632042v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-7961" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630367v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quellery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630067v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jacques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210711v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brochain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hery" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111400010X" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639274v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Udino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien L. Philibert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2013.12.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4R4MKLZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750032v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/20ns-4b75" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647800v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.04.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Despois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2010.04.024" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0G89H26-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659690v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lastel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000646" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659173v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine d'Alexis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2010.01.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCNVMBDN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658656v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bordes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.04.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGD2Z3K1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660057v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2010.06.017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ5ZSXNH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658118v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Varo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.12.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27SQFL9G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666511v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia L. Limea" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Silou Etienne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cicero H.O. Lallo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-009-9344-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FF40ABEB0458980709B37EF01DDF6B35207B241/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898863v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02513446v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958421v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958437v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ehounou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958426v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelia Boudhou-Sylatan-Soukeman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Degouys" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Drymon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nabab" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734764v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arece Garc&#237;a" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Olmedo-Juarez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Varady" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605407v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739675v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743408v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy W. Cei" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958398v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958356v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958431v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Gaspard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Lodin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958408v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739030v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Genestoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958403v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745922v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anais" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749298v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-781-3_186" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601944v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rodriguez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745240v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806169v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745404v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751283v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757701v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ode Coppry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757513v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958434v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Joseph" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735667v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bernier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Felicite" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02427994v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02961983v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02531783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958333v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737422v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740484v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742341v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958447v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958451v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958457v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958459v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958460v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958461v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gu&#233;ri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfcs1963.org/publications" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958463v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958462v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755178v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/43432.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958464v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198120v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928141v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-292-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798064v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_9" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806990v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Regnier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine-Chevry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/14339" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810473v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097023v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097020v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798386v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796148v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ronze" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193706v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818121v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02958089v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795140v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hostache" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ab&#233;naqui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-marie-magdeleine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2648-6833" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993773v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyabana Mollong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius L&#233;bri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marianne Lagou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-06684-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Bernier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Yenkamala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Philibert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2025.101249" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213785v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16318-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217257v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Arnau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adou Emmanuel Ehounou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Michel Kouakou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12822" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670316v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tressy Cabald" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Caradeuc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bertho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17060774" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218500v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon Ez&#233;kiel Houngbo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Diman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mestres" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12825" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravinet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7333" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Maledon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09670335211007575" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ceriac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingamgoto Jesse Barde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Periacarpin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-020-02471-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdy Nimirf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Romil-Granville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66870-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Clara da Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendell Marcello de Souza Perinotto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Araujo S&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andr&#233; Alves de Souza" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Oliveira Barbosa Bitencourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2020.107937" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622910v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Dahome" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Labirin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB2019.16871" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riuse Brigitte Calif" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan F&#233;licit&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-019-02045-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Mounoussamy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mulciba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619214v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2018.07.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q03VCLTD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606027v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gonzalez Garduno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Lopez Arellano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mendoza de Gives" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arece Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/aoas-2016-0089" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623730v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Garcia-Hernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arece-Garcia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Rojo-Rubio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain David Mendoza-Martinez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Albarran-Portillo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-016-1157-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631587v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Rira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingamgoto Barde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.12423" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5M7K5JRJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454663v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Silou-Etienne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2016.08.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285894v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Lopez-Leyva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gonzalez-Garduno" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glafiro Torres-Hernandez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-015-0947-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632042v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-7961" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630367v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quellery" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630068v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicom&#232;de Gervais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630067v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jacques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210711v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brochain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hery" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111400010X" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639274v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Udino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien L. Philibert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2013.12.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4R4MKLZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750032v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/20ns-4b75" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647800v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.04.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660057v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2010.06.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ5ZSXNH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661655v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Despois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2010.04.024" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0G89H26-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659690v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lastel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000646" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659173v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine d'Alexis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2010.01.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCNVMBDN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658656v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bordes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.04.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGD2Z3K1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658118v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Varo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.12.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27SQFL9G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666511v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia L. Limea" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Silou Etienne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cicero H.O. Lallo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-009-9344-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FF40ABEB0458980709B37EF01DDF6B35207B241/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898863v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958421v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02513446v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958437v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ehounou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958426v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelia Boudhou-Sylatan-Soukeman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Degouys" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Drymon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nabab" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734764v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arece Garc&#237;a" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Olmedo-Juarez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Varady" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605407v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743408v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy W. Cei" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739675v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958398v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958356v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958431v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Gaspard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Lodin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958403v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958408v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739030v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Genestoux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745240v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745922v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749298v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-781-3_186" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601944v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rodriguez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806169v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745404v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751283v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757701v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ode Coppry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757513v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958434v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Joseph" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735667v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bernier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Felicite" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02427994v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02961983v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02531783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958333v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737422v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740484v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742341v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958451v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958457v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958447v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958459v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958460v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958463v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958461v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gu&#233;ri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfcs1963.org/publications" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958462v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755178v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/43432.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958464v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928141v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-292-4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198120v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798064v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_9" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810473v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806990v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Regnier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine-Chevry" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/14339" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097023v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097020v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798386v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796148v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ronze" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193706v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818121v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02958089v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795140v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hostache" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ab&#233;naqui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>