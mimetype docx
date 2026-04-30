--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -200,295 +200,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable management of tick infestations in cattle: a tropical perspective</w:t>
+                <w:t xml:space="preserve">Towards plant-based control of Amblyomma variegatum and Rhipicephalus microplus ticks: Knowledge, perceptions, and practices of ruminant livestock farmers in Guadeloupean islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyabana Mollong</w:t>
+                <w:t xml:space="preserve">Rachelle Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Lébri</w:t>
+                <w:t xml:space="preserve">Laurence Yenkamala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucien Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madly Moutoussamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (1), pp.62. </w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.101249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-025-06684-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2025.101249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993773v1</w:t>
+                <w:t xml:space="preserve">hal-05080422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards plant-based control of Amblyomma variegatum and Rhipicephalus microplus ticks: Knowledge, perceptions, and practices of ruminant livestock farmers in Guadeloupean islands</w:t>
+                <w:t xml:space="preserve">Sustainable management of tick infestations in cattle: a tropical perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachelle Bernier</w:t>
+                <w:t xml:space="preserve">Eyabana Mollong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Yenkamala</w:t>
+                <w:t xml:space="preserve">Marius Lébri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Philibert</w:t>
+                <w:t xml:space="preserve">Stéphanie Marianne Lagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madly Moutoussamy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Naves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 60, pp.101249. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2025.101249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-025-06684-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080422v1</w:t>
+                <w:t xml:space="preserve">hal-04993773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated disease management, optimal effort allocation between prevention and control</w:t>
               </w:r>
@@ -500,51 +500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -598,429 +598,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait loci and candidate genes for physico‐chemical traits related to tuber quality in greater yam (Dioscorea alata L.)</w:t>
+                <w:t xml:space="preserve">Phytochemical Study of the Anthelminthic Potential of Guadeloupean Plant Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gemma Arnau</w:t>
+                <w:t xml:space="preserve">Tressy Cabald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucienne Desfontaines</w:t>
+                <w:t xml:space="preserve">Cédric Caradeuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adou Emmanuel Ehounou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amani Michel Kouakou</w:t>
+                <w:t xml:space="preserve">Gildas Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.12822⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (6), pp.774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph17060774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217257v1</w:t>
+                <w:t xml:space="preserve">hal-04670316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical Study of the Anthelminthic Potential of Guadeloupean Plant Biodiversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convolutional neural network allows amylose content prediction in yam (&amp;lt;i&amp;gt;Dioscorea alata&amp;lt;/i&amp;gt; L.) flour using near infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahugnon Ezékiel Houngbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tressy Cabald</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucien Philibert</w:t>
+                <w:t xml:space="preserve">Lucienne Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Caradeuc</w:t>
+                <w:t xml:space="preserve">Jean‐louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Bertho</w:t>
+                <w:t xml:space="preserve">Gemma Arnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mestres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph17060774⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 104 (8), pp.4915-4921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.12825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670316v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolutional neural network allows amylose content prediction in yam (&amp;lt;i&amp;gt;Dioscorea alata&amp;lt;/i&amp;gt; L.) flour using near infrared spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Quantitative trait loci and candidate genes for physico‐chemical traits related to tuber quality in greater yam (Dioscorea alata L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Arnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucienne Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐louis Diman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gemma Arnau</w:t>
+                <w:t xml:space="preserve">Adou Emmanuel Ehounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mestres</w:t>
+                <w:t xml:space="preserve">Amani Michel Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 104 (8), pp.4915-4921. </w:t>
+              <w:t xml:space="preserve">, 2024, 104 (8), pp.4872-4879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jsfa.12825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.12822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218500v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction d’usage et alternatives aux antiparasitaires en élevage des ruminants</w:t>
               </w:r>
@@ -1045,51 +1045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ravinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1140,90 +1140,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting quality, texture and chemical content of yam ( Dioscorea alata L.) tubers using near infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adou Emmanuel Ehounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucienne Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Maledon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1268,485 +1268,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of nutraceutical properties of Leucaena leucocephala leaf pellets fed to goat kids infected with Haemonchus contortus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro acaricidal activity of Cymbopogon citratus, Cymbopogon nardus and Mentha arvensis against Rhipicephalus microplus (Acari: Ixodidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Ceriac</w:t>
+                <w:t xml:space="preserve">Larissa Clara da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dingamgoto Jesse Barde</w:t>
+                <w:t xml:space="preserve">Wendell Marcello de Souza Perinotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Minatchy</w:t>
+                <w:t xml:space="preserve">Fillipe Araujo Sá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fred Periacarpin</w:t>
+                <w:t xml:space="preserve">Marco André Alves de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo de Oliveira Barbosa Bitencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-020-02471-8⟩</w:t>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 216, pp.107937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2020.107937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958102v1</w:t>
+                <w:t xml:space="preserve">hal-02958119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutraceutical properties of Leucaena leucocephala, Manihot esculenta, Cajanus cajan and a foliage blend in goat kids infected with Haemonchus contortus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdy Nimirf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Romil-Granville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-66870-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro acaricidal activity of Cymbopogon citratus, Cymbopogon nardus and Mentha arvensis against Rhipicephalus microplus (Acari: Ixodidae)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wendell Marcello de Souza Perinotto</w:t>
+                <w:t xml:space="preserve">Evaluation of nutraceutical properties of Leucaena leucocephala leaf pellets fed to goat kids infected with Haemonchus contortus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fillipe Araujo Sá</w:t>
+                <w:t xml:space="preserve">Steve Ceriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco André Alves de Souza</w:t>
+                <w:t xml:space="preserve">Dingamgoto Jesse Barde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo de Oliveira Barbosa Bitencourt</w:t>
+                <w:t xml:space="preserve">Fred Periacarpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 216, pp.107937. </w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2020.107937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12917-020-02471-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958119v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of two agro-pedo-climatic zones, drying methods and pelleting processes on chemical composition of Manihot esculenta (sp.), Leucaena leucocephala and Cajanus cajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dingamgoto Jesse Barde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Dahome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1810,103 +1810,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dichanthium hay combined with green cassava foliage or pelleted cassava foliage as fed for Black Belly rams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériuse Brigitte Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Félicité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Periacarpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -1983,51 +1983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fritz Mounoussamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madly Moutoussamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mulciba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2095,51 +2095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13, pp.224-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2179,1063 +2179,1063 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative response of IGA and IGG activity and hematological parameters among four main beef-cattle breeds infected with gastrointestinal nematodes in the warm humid tropic of Mexico</w:t>
+                <w:t xml:space="preserve">Nutraceutic effect of free condensed tannins of &amp;lt;em&amp;gt;Lysiloma acapulcensis&amp;lt;/em&amp;gt; (Kunth) benth on parasite infection and performance of Pelibuey sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Gonzalez Garduno</w:t>
+                <w:t xml:space="preserve">Cesar Garcia-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Eugenia Lopez Arellano</w:t>
+                <w:t xml:space="preserve">Javier Arece-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Mendoza de Gives</w:t>
+                <w:t xml:space="preserve">Rolando Rojo-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Arece Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+                <w:t xml:space="preserve">Germain David Mendoza-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benito Albarran-Portillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Animal Science </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/aoas-2016-0089⟩</w:t>
+              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (1), pp.55-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11250-016-1157-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606027v1</w:t>
+                <w:t xml:space="preserve">hal-02623730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutraceutic effect of free condensed tannins of &amp;lt;em&amp;gt;Lysiloma acapulcensis&amp;lt;/em&amp;gt; (Kunth) benth on parasite infection and performance of Pelibuey sheep</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative response of IGA and IGG activity and hematological parameters among four main beef-cattle breeds infected with gastrointestinal nematodes in the warm humid tropic of Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Arece-Garcia</w:t>
+                <w:t xml:space="preserve">Roberto Gonzalez Garduno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolando Rojo-Rubio</w:t>
+                <w:t xml:space="preserve">Maria Eugenia Lopez Arellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain David Mendoza-Martinez</w:t>
+                <w:t xml:space="preserve">Pedro Mendoza de Gives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benito Albarran-Portillo</w:t>
+                <w:t xml:space="preserve">Javier Arece Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (1), pp.55-61. </w:t>
+              <w:t xml:space="preserve">Annals of Animal Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (3), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11250-016-1157-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/aoas-2016-0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623730v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of tannin-rich plants, &amp;lt;em&amp;gt;Leucaena leucocephala&amp;lt;/em&amp;gt;, &amp;lt;em&amp;gt;Glyricidia sepium&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Manihot esculenta&amp;lt;/em&amp;gt;,to reduce enteric methane emissions in sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
+                <w:t xml:space="preserve">Effect of selective anthelmintic treatments on health and production parameters in Pelibuey ewes during lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Arece-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moufida Rira</w:t>
+                <w:t xml:space="preserve">Yoel Lopez-Leyva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dingamgoto Barde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+                <w:t xml:space="preserve">Roberto Gonzalez-Garduno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glafiro Torres-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Rojo-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpn.12423⟩</w:t>
+              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (2), pp.283-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11250-015-0947-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631587v1</w:t>
+                <w:t xml:space="preserve">hal-01285894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminal methanogens and bacteria populations in sheep are modified by a tropical environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Potential of tannin-rich plants, &amp;lt;em&amp;gt;Leucaena leucocephala&amp;lt;/em&amp;gt;, &amp;lt;em&amp;gt;Glyricidia sepium&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Manihot esculenta&amp;lt;/em&amp;gt;,to reduce enteric methane emissions in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milka Popova</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dingamgoto Barde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Labirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Silou-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100 (6), pp.1149-1158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpn.12423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2016.08.010⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454663v1</w:t>
+                <w:t xml:space="preserve">hal-02631587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of selective anthelmintic treatments on health and production parameters in Pelibuey ewes during lactation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Arece-Garcia</w:t>
+                <w:t xml:space="preserve">Ruminal methanogens and bacteria populations in sheep are modified by a tropical environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoel Lopez-Leyva</w:t>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Gonzalez-Garduno</w:t>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glafiro Torres-Hernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rolando Rojo-Rubio</w:t>
+                <w:t xml:space="preserve">Tatiana Silou-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48 (2), pp.283-287. </w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 220, pp.226-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11250-015-0947-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2016.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285894v1</w:t>
+                <w:t xml:space="preserve">hal-02454663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of tannin-rich plants for modulating ruminal microbes and ruminal fermentation in sheep</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Nous tenons compte du savoir-faire populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicomède Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">France-Antilles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26/02/2015, pp.7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632042v1</w:t>
+                <w:t xml:space="preserve">hal-02630068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soigner les animaux par les plantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of tannin-rich plants for modulating ruminal microbes and ruminal fermentation in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Rira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles Etincelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (1), pp.334-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas2014-7961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630367v1</w:t>
+                <w:t xml:space="preserve">hal-02632042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nous tenons compte du savoir-faire populaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Soigner les animaux par les plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicomède Gervais</w:t>
+                <w:t xml:space="preserve">Paul Quellery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France-Antilles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26/02/2015, pp.7</w:t>
+              <w:t xml:space="preserve">Nouvelles Etincelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 608, pp.13-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630068v1</w:t>
+                <w:t xml:space="preserve">hal-02630367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantes au secours des animaux d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3407,51 +3407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro effects of Musa x paradisiaca extracts on four developmental stages of Haemonchus contortus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyn Udino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3601,51 +3601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.181-192. </w:t>
@@ -3709,51 +3709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3811,742 +3811,742 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro effects of Cassava (Manihot esculenta) leaf extracts on four development stages of Haemonchus contortus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of cassava (Manihot esculenta) foliage on nutrition, parasite infection and growth of lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lyn Udino</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien L. Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bocage</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Despois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2010.06.017⟩</w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 93 (1), pp.10-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2010.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660057v1</w:t>
+                <w:t xml:space="preserve">hal-02661655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cassava (Manihot esculenta) foliage on nutrition, parasite infection and growth of lambs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of banana foliage (Musa x paradisiaca) on nutrition, parasite infection and growth of lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien L. Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Despois</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2010.04.024⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 131 (2-3), pp.234-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2010.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661655v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro evaluation of the nematicidal value of Artocarpus altilis (Parkinson) var. seminifera and non seminifera and Terminalia cattapa L. against Haemonchus contortus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">In vitro effects of Tabernaemontana citrifolia extracts on Haemonchus contortus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Lastel</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine d'Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien L. Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2040470010000646⟩</w:t>
+              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (1), pp.88-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2010.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659690v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro effects of Tabernaemontana citrifolia extracts on Haemonchus contortus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">In vitro evaluation of the nematicidal value of Artocarpus altilis (Parkinson) var. seminifera and non seminifera and Terminalia cattapa L. against Haemonchus contortus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucien L. Philibert</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (2), pp.440-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040470010000646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2010.01.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02659173v1</w:t>
+                <w:t xml:space="preserve">hal-02659690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of banana foliage (Musa x paradisiaca) on nutrition, parasite infection and growth of lambs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">In vitro effects of Cassava (Manihot esculenta) leaf extracts on four development stages of Haemonchus contortus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maryline Boval</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyn Udino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien L. Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bordes</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bocage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 131 (2-3), pp.234-239. </w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 173 (1-2), pp.85-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2010.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2010.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658656v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro effects of Cucurbita moschata seed extracts on Haemonchus contortus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Hoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4644,51 +4644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of replacing Dichantium hay with banana (Musa paradisiaca) leaves and pseudo-stem on carcass traits of ovin Martinik sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia L. Limea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4822,90 +4822,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of CT diversity, synergy and pelleting treatment on in vitro anthelmintic activity against Haemonchus contortus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien L. Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Silou-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fritz Mounoussamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4960,90 +4960,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembler la diversité des modèles classiques et «deep learning» pour développer un pipeline de calibration SPIR performant et générique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucienne Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Arnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres HélioSPIR Session 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association HelioSPIR, Oct 2019, Montpellier, France</w:t>
@@ -5072,90 +5072,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of CT diversity, synergy and pelleting treatment on in vitro anthelmintic activity against Haemonchus contortus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien L. Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Silou-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fritz Mounoussamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5191,333 +5191,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of NIRS and molecular marker to improve breeding efficiency in Greater Yam (Dioscorea Alata L.) for key quality traits</w:t>
+                <w:t xml:space="preserve">Impact des tanins condensés sur le pouvoir infestant du parasite H. contortus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Ehounou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lucienne Desfontaines</w:t>
+                <w:t xml:space="preserve">Thelia Boudhou-Sylatan-Soukeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savannah Degouys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Drymon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Nabab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériuse Brigitte Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Conference on Applied Biochemistry and Biotecnology (ABB 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Macau, China. pp.21 - 24</w:t>
+              <w:t xml:space="preserve">Congrès des apprentis chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association l'Arbre des Connaissances, Paris, 2019, Pointe-à-Pitre, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958437v1</w:t>
+                <w:t xml:space="preserve">hal-02958426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des tanins condensés sur le pouvoir infestant du parasite H. contortus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of NIRS and molecular marker to improve breeding efficiency in Greater Yam (Dioscorea Alata L.) for key quality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Nabab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valériuse Brigitte Calif</w:t>
+                <w:t xml:space="preserve">Emmanuel Ehounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Maledon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucienne Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des apprentis chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association l'Arbre des Connaissances, Paris, 2019, Pointe-à-Pitre, Guadeloupe</w:t>
+              <w:t xml:space="preserve">The 2nd International Conference on Applied Biochemistry and Biotecnology (ABB 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Macau, China. pp.21 - 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958426v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various condensed tannins from tropical plants as potential multi-purpose nutraceutic in ruminant feed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Macheboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arece García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5568,90 +5568,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnóstico de resistencia de parásitos Albendazol mediante pruebas fenotípicas y genotípicas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arece Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Lopez-Leyva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Olmedo-Juarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Varady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5808,415 +5808,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions nutrition parasitisme gastro-intestinal et alicaments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which animal do farmers need for tropical mixed farming systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743408v1</w:t>
+                <w:t xml:space="preserve">hal-02739675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which animal do farmers need for tropical mixed farming systems?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+                <w:t xml:space="preserve">Interactions nutrition parasitisme gastro-intestinal et alicaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Angeon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+                <w:t xml:space="preserve">Willy W. Cei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Ceriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739675v1</w:t>
+                <w:t xml:space="preserve">hal-02743408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“The use of Anthelmintic plants in smallholder systems”. Plantas antihelmínticas en sistemas de producción de pequeña escala.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of Leucaena leucocephala pellets on Haemonchus contortus infection of creole goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Simposio International sobre Produccion Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Temascaltepec, Mexico</w:t>
+              <w:t xml:space="preserve">Congreso Produccion Animal tropical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, La Havane, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958398v1</w:t>
+                <w:t xml:space="preserve">hal-02958356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Leucaena leucocephala pellets on Haemonchus contortus infection of creole goats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">“The use of Anthelmintic plants in smallholder systems”. Plantas antihelmínticas en sistemas de producción de pequeña escala.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso Produccion Animal tropical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, La Havane, Cuba</w:t>
+              <w:t xml:space="preserve">4. Simposio International sobre Produccion Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Temascaltepec, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958356v1</w:t>
+                <w:t xml:space="preserve">hal-02958398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening phytochimique d’algues sargasses, projet expérimental</w:t>
               </w:r>
@@ -6241,51 +6241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Lodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériuse Brigitte Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des apprentis chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association l'Arbre des Connaissances, Paris, 2015, Petit-Bourg, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6304,808 +6304,808 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactivity of plant secondary metabolites used for animals in the French West Indies.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Phytotherapy in animal production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Convention “Agrodesarrollo 2014”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Varadero, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958403v1</w:t>
+                <w:t xml:space="preserve">hal-02958408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytotherapy in animal production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of tropical plants containing condensed tannins on fermentation, digestibility and methane production in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Rira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Genestoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Convention “Agrodesarrollo 2014”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Varadero, Cuba</w:t>
+              <w:t xml:space="preserve">Livestock, Climate Change and Food Security Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Madrid, Spain. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958408v1</w:t>
+                <w:t xml:space="preserve">hal-02739030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of tropical plants containing condensed tannins on fermentation, digestibility and methane production in sheep</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Bioactivity of plant secondary metabolites used for animals in the French West Indies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock, Climate Change and Food Security Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Madrid, Spain. pp.2</w:t>
+              <w:t xml:space="preserve">3. International Convention “Agrodesarrollo 2014”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Varadero, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739030v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminal methanogens are enhanced by tropical environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Effect of condensed tannins on methane emission and ruminal microbial populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Greenhouse Gases and Animal Agriculture Conference (GGAA 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States. 2 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-781-3_186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745240v1</w:t>
+                <w:t xml:space="preserve">hal-02749298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intake, total-tract digestibility and methane emission of Texel and Blackbelly sheep fed C4 and C3 grasses tested simultaneously in a temperate and a tropical area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Anais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Greenhouse Gases and Animal Agriculture Conference (GGAA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Dublin, Ireland. 285 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of condensed tannins on methane emission and ruminal microbial populations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multi-criteria evaluation of resources for livestock farming systems under tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-781-3_186⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02749298v1</w:t>
+                <w:t xml:space="preserve">hal-01601944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria evaluation of resources for livestock farming systems under tropics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ruminal methanogens are enhanced by tropical environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Rira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Silou-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
+              <w:t xml:space="preserve">5. Greenhouse Gases and Animal Agriculture Conference (GGAA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Dublin, Ireland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601944v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated control of goat gastrointestinal parasitism : an example in the humid tropics.</w:t>
               </w:r>
@@ -7242,51 +7242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7367,77 +7367,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GGAA2010: 4. Greenhouse Gases and Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Banff, Canada</w:t>
@@ -7518,51 +7518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ode Coppry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres Recherche Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
@@ -7591,90 +7591,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'effet d'une alimentation à base de feuilles de manioc sur le parasitisme gastro-intestinal et sur la croissance d'agneaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien L. Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Despois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7712,51 +7712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources végétales anthelminthiques potentiellement disponibles pour la médecine vétérinaire dans la Caraïbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7865,103 +7865,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilizing tropical plants as a sustainable alternative to the issue of anthelmintic resistance in small ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Felicite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucien Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arece Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Le Gosier, Guadeloupe, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7980,355 +7980,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilizing tropical plants as a sustainable alternative to the issue of anthelmintic resistance in small ruminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Contribution du Centre de Ressources Biologiques « Caribean Animal genetic Resources» (CARARE) à la conservation et la valorisation des races animales locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">Fête de la Science, 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Petit Bourg, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427994v1</w:t>
+                <w:t xml:space="preserve">hal-02961983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution du Centre de Ressources Biologiques « Caribean Animal genetic Resources» (CARARE) à la conservation et la valorisation des races animales locales</w:t>
+                <w:t xml:space="preserve">Mobilizing tropical plants as a sustainable alternative to the issue of anthelmintic resistance in small ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Naves</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachelle Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Felicite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien L. Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Arece Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la Science, 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Petit Bourg, Guadeloupe, France</w:t>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961983v1</w:t>
+                <w:t xml:space="preserve">hal-02427994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of the Caribbean animal genetic ressources (CARARE) biological resources center to the conservation and valorisation of the local breeds of livestock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
@@ -8351,256 +8351,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of nutraceutical properties of Leucaena leucocephala leaves pellets fed to Creole kids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steve Ceriac</w:t>
+                <w:t xml:space="preserve">Various condensed tannins from tropical plants. Potential multipurpose nutraceutics in ruminant feed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Macheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
+                <w:t xml:space="preserve">Lucien Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Arece Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyn Udino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISNH conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958333v1</w:t>
+                <w:t xml:space="preserve">hal-02737422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Various condensed tannins from tropical plants. Potential multipurpose nutraceutics in ruminant feed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evaluation of nutraceutical properties of Leucaena leucocephala leaves pellets fed to Creole kids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Ceriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lyn Udino</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Periacarpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+              <w:t xml:space="preserve">ISNH conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737422v1</w:t>
+                <w:t xml:space="preserve">hal-02958333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which animal do farmers need for tropical mixed farming systems ?</w:t>
               </w:r>
@@ -8724,103 +8724,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical plants containing condensed tannins inhibit ruminal methanogenesis in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Genestoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint ISNH/ISRP International Conference 2014 : Harnessing the Ecology and Physiology of Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Canberra, Australia. Proceedings of the Australian Society of Animal Production, 30, 1 p., 2014, Harnessing the Ecology and Physiology of Herbivores</w:t>
@@ -8849,90 +8849,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of condensed tannins on methane emission and ruminal microbial populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8983,90 +8983,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intake, total-tract digestibility and methane emission of Texel and Blackbelly sheep fed C4 and C3 grasses tested simultaneously in a temperate and a tropical area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Anais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture (GGAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Dublin, Ireland. , Advances in Animal Biosciences, 4 (2), pp.285</w:t>
@@ -9095,77 +9095,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro effects of Musa x paradisiaca (banana tree) leaf and stem on Haemonchus contortus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyn Udino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bocage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9216,90 +9216,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruminal methanogens population is enhanced by tropical environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Silou Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9460,480 +9460,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de plantes vermifuges en élevage. La phytochimie appliquée à l’élevage.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Valorization of non-conventional resources in the livestock feed for the small producers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Guéri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Année Internationale de la Chimie (AIC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">47. Annual meeting CFCS "Caribbean Agroecology Networking Symposium"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bridgtown, Barbados. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caribbean Food Crops Society</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958463v1</w:t>
+                <w:t xml:space="preserve">hal-02958461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of non-conventional resources in the livestock feed for the small producers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Utilisation de plantes vermifuges en élevage. La phytochimie appliquée à l’élevage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Annual meeting CFCS "Caribbean Agroecology Networking Symposium"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Année Internationale de la Chimie (AIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Pointe-à-Pitre, Guadeloupe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caribbean Food Crops Society</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02958461v1</w:t>
+                <w:t xml:space="preserve">hal-02958463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of methane production between temperate and tropical forages: A quantitative review.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production de méthane par des ruminants nourris uniquement avec des fourrages tempérés ou tropicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture (GGAA) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Banff, Canada</w:t>
+              <w:t xml:space="preserve">17. Journées 3R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 17, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958462v1</w:t>
+                <w:t xml:space="preserve">hal-02755178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de méthane par des ruminants nourris uniquement avec des fourrages tempérés ou tropicaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of methane production between temperate and tropical forages: A quantitative review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées 3R</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture (GGAA) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Banff, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02755178v1</w:t>
+                <w:t xml:space="preserve">hal-02958462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cassava (Manihot esculenta) foliage on nutrition, parasite infection and growth of lambs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10023,265 +10023,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specificities of feeding ruminant livestock in warm areas</w:t>
+                <w:t xml:space="preserve">Spécificités de l'alimentation des ruminants en régions chaudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, 640 p., 2018, 978-90-8686-292-4. </w:t>
+              <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-292-4⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928141v1</w:t>
+                <w:t xml:space="preserve">hal-02198120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécificités de l'alimentation des ruminants en régions chaudes</w:t>
+                <w:t xml:space="preserve">Specificities of feeding ruminant livestock in warm areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4ème ed., </w:t>
+              <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, 640 p., 2018, 978-90-8686-292-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-292-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02198120v1</w:t>
+                <w:t xml:space="preserve">hal-02928141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological resources for sustainable livestock farming in the humid tropics</w:t>
               </w:r>
@@ -10408,256 +10408,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pumpkin (Cucurbita moschata Duchesne ex Poir.) Seeds as an Anthelmintic Agent?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The alternatives to soybeans for animal feed in the tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine-Chevry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuts and Seeds in Health and Disease Prevention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soybean : Applications and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In Tech, 2011, 978-953-307-207-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/14339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810473v1</w:t>
+                <w:t xml:space="preserve">hal-02806990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The alternatives to soybeans for animal feed in the tropics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pumpkin (Cucurbita moschata Duchesne ex Poir.) Seeds as an Anthelmintic Agent?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soybean : Applications and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuts and Seeds in Health and Disease Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 110 (1st Ed.), Academic Press - Elsevier, 2011, 978-0123-756-886</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5772/14339⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02806990v1</w:t>
+                <w:t xml:space="preserve">hal-02810473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10669,246 +10669,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment gérer le parasitisme gastro-intestinal chez les petits ruminants?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">100 000 arbres pour la Guadeloupe - Trois Rivières, 12 juillet 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madly Moutoussamy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097023v1</w:t>
+                <w:t xml:space="preserve">hal-04097020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100 000 arbres pour la Guadeloupe - Trois Rivières, 12 juillet 2020</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comment gérer le parasitisme gastro-intestinal chez les petits ruminants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madly Moutoussamy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097020v1</w:t>
+                <w:t xml:space="preserve">hal-04097023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantes anthelminthiques pour les animaux d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madly Moutoussamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10926,51 +10926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation des algues sargasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11187,51 +11187,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de ressources végétales tropicales pour un usage anthelminthique en élevage de ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine vétérinaire et santé animale. 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11290,51 +11290,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficience alicamentaire des plantes à tanins pour une production animale agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université des Antilles (UA) - Site de Guadeloupe, FRA, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11384,51 +11384,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l'effet anthelmintique de plantes tropicales chez les petits ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11575,51 +11575,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A40D9A3"/>
+    <w:nsid w:val="44607F68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11806,51 +11806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-marie-magdeleine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2648-6833" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993773v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyabana Mollong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius L&#233;bri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marianne Lagou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-06684-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Bernier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Yenkamala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Philibert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2025.101249" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213785v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16318-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217257v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Arnau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adou Emmanuel Ehounou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Michel Kouakou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12822" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670316v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tressy Cabald" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Caradeuc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bertho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17060774" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218500v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon Ez&#233;kiel Houngbo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Diman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mestres" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12825" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravinet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7333" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Maledon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09670335211007575" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ceriac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingamgoto Jesse Barde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Periacarpin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-020-02471-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdy Nimirf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Romil-Granville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66870-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Clara da Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendell Marcello de Souza Perinotto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Araujo S&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andr&#233; Alves de Souza" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Oliveira Barbosa Bitencourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2020.107937" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622910v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Dahome" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Labirin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB2019.16871" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riuse Brigitte Calif" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan F&#233;licit&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-019-02045-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Mounoussamy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mulciba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619214v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2018.07.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q03VCLTD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606027v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gonzalez Garduno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Lopez Arellano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mendoza de Gives" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arece Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/aoas-2016-0089" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623730v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Garcia-Hernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arece-Garcia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Rojo-Rubio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain David Mendoza-Martinez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Albarran-Portillo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-016-1157-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631587v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Rira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingamgoto Barde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.12423" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5M7K5JRJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454663v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Silou-Etienne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2016.08.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285894v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Lopez-Leyva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gonzalez-Garduno" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glafiro Torres-Hernandez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-015-0947-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632042v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-7961" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630367v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quellery" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630068v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicom&#232;de Gervais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630067v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jacques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210711v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brochain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hery" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111400010X" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639274v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Udino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien L. Philibert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2013.12.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4R4MKLZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750032v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/20ns-4b75" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647800v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.04.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660057v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2010.06.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ5ZSXNH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661655v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Despois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2010.04.024" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0G89H26-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659690v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lastel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000646" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659173v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine d'Alexis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2010.01.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCNVMBDN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658656v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bordes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.04.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGD2Z3K1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658118v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Varo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.12.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27SQFL9G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666511v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia L. Limea" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Silou Etienne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cicero H.O. Lallo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-009-9344-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FF40ABEB0458980709B37EF01DDF6B35207B241/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898863v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958421v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02513446v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958437v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ehounou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958426v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelia Boudhou-Sylatan-Soukeman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Degouys" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Drymon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nabab" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734764v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arece Garc&#237;a" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Olmedo-Juarez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Varady" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605407v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743408v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy W. Cei" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739675v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958398v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958356v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958431v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Gaspard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Lodin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958403v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958408v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739030v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Genestoux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745240v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745922v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749298v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-781-3_186" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601944v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rodriguez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806169v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745404v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751283v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757701v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ode Coppry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757513v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958434v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Joseph" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735667v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bernier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Felicite" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02427994v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02961983v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02531783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958333v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737422v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740484v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742341v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958451v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958457v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958447v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958459v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958460v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958463v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958461v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gu&#233;ri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfcs1963.org/publications" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958462v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755178v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/43432.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958464v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928141v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-292-4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198120v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798064v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_9" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810473v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806990v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Regnier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine-Chevry" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/14339" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097023v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097020v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798386v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796148v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ronze" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193706v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818121v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02958089v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795140v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hostache" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ab&#233;naqui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-marie-magdeleine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2648-6833" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080422v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Bernier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Yenkamala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Philibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2025.101249" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993773v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyabana Mollong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius L&#233;bri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marianne Lagou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-06684-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213785v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16318-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tressy Cabald" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Caradeuc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bertho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17060774" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218500v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon Ez&#233;kiel Houngbo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Diman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Arnau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mestres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12825" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adou Emmanuel Ehounou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Michel Kouakou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12822" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravinet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7333" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Maledon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09670335211007575" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958119v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Clara da Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendell Marcello de Souza Perinotto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Araujo S&#225;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andr&#233; Alves de Souza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Oliveira Barbosa Bitencourt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2020.107937" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957132v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdy Nimirf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Romil-Granville" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66870-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958102v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ceriac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingamgoto Jesse Barde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Periacarpin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-020-02471-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622910v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Dahome" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Labirin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB2019.16871" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riuse Brigitte Calif" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan F&#233;licit&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-019-02045-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Mounoussamy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mulciba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619214v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2018.07.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q03VCLTD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623730v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Garcia-Hernandez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arece-Garcia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Rojo-Rubio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain David Mendoza-Martinez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Albarran-Portillo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-016-1157-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606027v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gonzalez Garduno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Lopez Arellano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mendoza de Gives" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arece Garcia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/aoas-2016-0089" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Lopez-Leyva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gonzalez-Garduno" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glafiro Torres-Hernandez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-015-0947-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631587v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Rira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingamgoto Barde" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.12423" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5M7K5JRJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454663v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Silou-Etienne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2016.08.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630068v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicom&#232;de Gervais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632042v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-7961" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630367v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quellery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630067v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jacques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210711v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brochain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hery" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111400010X" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639274v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Udino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien L. Philibert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2013.12.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4R4MKLZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750032v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/20ns-4b75" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647800v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.04.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Despois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2010.04.024" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0G89H26-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658656v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bordes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.04.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGD2Z3K1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659173v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine d'Alexis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2010.01.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCNVMBDN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659690v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lastel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000646" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660057v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2010.06.017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ5ZSXNH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658118v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Varo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.12.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27SQFL9G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666511v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia L. Limea" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Silou Etienne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cicero H.O. Lallo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-009-9344-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FF40ABEB0458980709B37EF01DDF6B35207B241/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898863v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958421v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02513446v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958426v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelia Boudhou-Sylatan-Soukeman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Degouys" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Drymon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nabab" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958437v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ehounou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734764v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arece Garc&#237;a" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Olmedo-Juarez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Varady" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605407v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739675v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743408v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy W. Cei" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958356v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958398v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958431v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Gaspard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Lodin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958408v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739030v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Genestoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958403v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749298v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-781-3_186" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745922v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601944v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rodriguez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745240v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806169v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745404v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751283v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757701v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ode Coppry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757513v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958434v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Joseph" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735667v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bernier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Felicite" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02961983v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02427994v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02531783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737422v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958333v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740484v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742341v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958451v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958457v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958447v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958459v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958460v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958461v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gu&#233;ri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfcs1963.org/publications" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958463v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755178v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/43432.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958462v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958464v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198120v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928141v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-292-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798064v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_9" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806990v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Regnier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine-Chevry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/14339" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810473v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097020v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097023v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798386v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796148v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ronze" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193706v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818121v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02958089v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795140v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hostache" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ab&#233;naqui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>