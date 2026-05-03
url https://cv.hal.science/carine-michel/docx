--- v0 (2026-03-07)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.75092936803px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Michel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche CNRSLaboratoire de ChimieUMR CNRS 5182, ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carine-michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4501-7194</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121179087</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-3769-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2023 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2009 - Oct 2023 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudes théoriques de la réactivité chimique en catalyse et chimie verte dans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l’équipe de Chimie Théorique du Laboratoire de Chimie de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(UMR ENSL-CNRS 5182).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep. 2008 -Oct. 2009 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégée préparateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réactivité des alcools sur des surfaces métalliques dans l’équipe RCS du</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Chimie de Lyon (UMR ENSL-CNRS 5182).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep. 2007– Août 2008 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistante de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Amsterdam, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Structure et liaisons, réactivité et catalyse, dans le groupe de Pr. E.J. Baerends,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrieje Universiteit, Amsterdam, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep. 2004 – Août 2007 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse en chimie théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Études théoriques de la réactivité chimique : des méthodes statiques à la métadynamique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Pr. A. Milet, Département de Chimie Moléculaire (UMR UJF-CNRS 5250), Grenoble, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration of Hexafluoroacetone on Ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanes Utama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (12), pp.5868-5875. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c00560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Diethylene Glycol in the Glycothermal Synthesis of Highly Dispersed Colloidal YAG:Ce 3+ Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yige Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaput</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (8), pp.5302-5311. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c04752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface state of NiOOH under oxidative conditions: Can dopants induce surface oxidation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Treps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ermacora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Giacomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 524, pp.145960. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.145960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a non-epitaxial growth-detachment mechanism in seed-mediated glycothermal synthesis of colloidal garnet nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yige Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhoussain Khrouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lermusiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nithavong Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 699, pp.138097. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2025.138097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular assembly of phosphonate-substituted porphyrins in Langmuir layers and Langmuir–Schäfer films: structural studies and selective sensing of pyridine vapors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Arslanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (9), pp.4791-4806. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4tc04449e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing 5-hydroxymethylfurfural oxidation to 2,5-furan-dicarboxylic acid with Au-supported catalysts: Optimizing reaction parameters and unraveling degradation mechanism through DFT calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toyese Oyegoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Sadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Navarro-Jaén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Ventimiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Dimitratos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 445, pp.115086. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2024.115086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The speciation of phosphates adsorbed on γ-alumina revealed by 31 P NMR, AIMD and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hühn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Corral Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rivallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (3), pp.878-884. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CY01152J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Diethylene Glycol in the Glycothermal Synthesis of Highly Dispersed Colloidal YAG:Ce 3+ Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yige Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaput</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (8), pp.5302-5311. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c04752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Transferable Density-Functional Tight-Binding Model for Organic Molecules at the Water/Platinum Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingjun Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nir Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Niehaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (10), pp.5267-5278. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring catalytic oxidation pathways of furfural and 5-hydroxymethyl furfural into carboxylic acids using Au, Pt, and Pd catalysts: a comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toyese Oyegoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumeignil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba E.-Yakubu Jibril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wojcieszak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (23), pp.6761-6774. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CY00821A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons Learned from Semi-Empirical Methods for the Li-Ion Battery Solid Electrolyte Interphase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bin Jassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodorus de Bruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (8), pp.3269-3280. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c08176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perspective on the Molecular Modeling of Electrolyte Decomposition Reactions for Solid Electrolyte Interphase Growth in Lithium‐Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bin Jassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodorus de Bruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (30), pp.2313188. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202313188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Substrate–Adsorbate Interactions Direct the Impact of Fluorinated N-Heterocyclic Carbene Monolayers on Au Surface Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajarshi Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua M Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzipora Ben-Tzvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linoy Lahav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (47), pp.65469-65479. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.4c12514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper‐Cobalt Bimetallic Nanoparticles for the Acceptorless Dehydrogenation of Alcohols: A Combined Experimental and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Hammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Decorse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemNanoMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (11), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnma.202400259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular modeling of the diffusion of ammonia through corrosion inhibitor films on copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Caputo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 240, pp.112491. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Oxidizing Conditions in the Dispersion of Supported Platinum Nanoparticles Explored by Ab Initio Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassia Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loffreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (9), pp.3805-3814. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c00355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of structure sensitivity on ceria‐supported single platinum atoms and its influence on carbon monoxide adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Salichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loffreda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (25), pp.2167-2179. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.27393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian attractive potential for carboxylate/cobalt surface interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 159 (16), pp.164115. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0173351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Prediction of Activation Energies for Chemical Reactions on Metal Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Cordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Göltl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (19), pp.6006-6013. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.3c00740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Realistic Surface State of Ru in Aqueous and Gaseous Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Akif Ramzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Wischert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (18), pp.4241-4246. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint DFT-kMC Study to Model Ethylene Carbonate Decomposition Reactions : SEI Formation, Growth, and Capacity Loss During Calendar aging of Li-Metal Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bin Jassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodorus de Bruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (13), pp.6934-6945. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.3c00372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Role of H 2 and NH 3 in the Amination of Isohexides over a Ru/C Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Akif Ramzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Wischert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jerôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (22), pp.8229-8241. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c07501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the Structure of Supported Metal Catalysts Using Vibrational Fingerprints from Ab Initio Nanoscale Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Zengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Casapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan‐dierk Grunwaldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (34), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202300945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co–Ru Nanoalloy Catalysts for the Acceptorless Dehydrogenation of Alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Azeredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Ben Ghzaiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Kaźmierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (4), pp.5733-5744. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.2c00764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for the synthesis of molybdenum nitride: Understanding the mechanism and the control of crystallographic phase and nitrogen content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Lilić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 924, pp.166576. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.166576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Gain Atomistic Insights on Reactions at the Water/Solid Interface?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (11), pp.6294-6301. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.2c00594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond single-crystal surfaces: The GAL21 water/metal force field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beisert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 157 (19), pp.194705. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0130368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Investigation and Free Energies of the Reactive Adsorption of Ethanol at the Alumina/Water Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Réocreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (17), pp.7446-7455. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c00998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DockOnSurf: A Python Code for the High-Throughput Screening of Flexible Molecules Adsorbed on Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Martí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (7), pp.3386-3396. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.1c00256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of heterogeneous supported Cu and Ru catalysts in acceptor-less alcohol dehydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Kaźmierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyu Salisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148 (3), pp.106179. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catcom.2020.106179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of active catalysts for the acceptorless dehydrogenation of alcohols to carbonyls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Sha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Sabbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pera-Titus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-25214-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Organic Templates on the Selective Formation of Zeolite Oligomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuat T Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mellot-Draznieks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (13), pp.7111-7116. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202014027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENANTIOSELECTIVE REDUCTION OF PROCHIRAL KETONES PROMOTED BY AMINO AMIDE RUTHENIUM COMPLEXES: A DFT STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Boumedjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fleurat-Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jorganchem.2021.121765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterization of Phosphate Species Adsorbed on γ-Alumina by Combining DNP Surface Enhanced NMR Spectroscopy and DFT Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hühn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothea Wisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Corral Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rivallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (17), pp.11278-11292. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.1c02135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Water on Ru-Catalyzed Olefin Metathesis: Potent Deactivating Effects Even at Low Water Concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian O Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel L Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre y Goudreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.893-899. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.0c04279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferable Gaussian Attractive Potentials for Organic/Oxide Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (38), pp.10843-10853. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c05156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Active Sites for Structure-Sensitive Reactions via the Generalized Coordination Number: Application to Alcohol Dehydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Kaźmierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (19), pp.10370-10377. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Capping Ligands on the Catalytic Performances of Cobalt Nanoparticles Prepared with the Organometallic Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Kaźmierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliang Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Francesco Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Estrader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (14), pp.7711-7720. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pivotal role of H2 in the isomerisation of isosorbide over a Ru/C catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wischert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jerôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (24), pp.7973-7981. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CY01709H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dis)Similarities of adsorption of diverse functional groups over alumina and hematite depending on the surface state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Martì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154 (8), pp.084701. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0038412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxide-Induced Degradation of Olefin Metathesis Catalysts: A Challenge for Metathesis in Alkaline Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre y Goudreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel M Walden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel L Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian G Botti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), pp.3838-3843. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b05163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demystifying the Atomistic Origin of the Electric Field Effect on Methane Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Panaritis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine M Hajar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Treps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena A Baranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (17), pp.6976-6981. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c01485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the influence of the composition of the Ag- Pd catalysts on the selective formic acid decomposition and subsequent levulinic acid hydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Sneka-Płatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Kaźmierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Jędrzejczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (35), pp.17339-17353. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.04.180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the decoration in shaped cobalt nanoparticles in the acceptor-less secondary alcohol dehydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Kaźmierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj-Kumar Ramamoorthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (15), pp.4923-4937. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0cy00390e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the role of electrochemical polarization on the selectivity of the CO2 hydrogenation reaction over Ru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Panaritis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Couillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Baranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 350, pp.136405. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten Facets, One Force Field: The GAL19 Force Field for Water–Noble Metal Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fleurat-Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (7), pp.4565-4578. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion of lubricant on aluminium through adsorption of additive head-groups on γ-alumina: A DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.106140. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2019.106140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidic Properties of Alkaline-Earth Phosphates Determined by an Experimental-Theoretical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Couble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (3), pp.2013-2023. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b10472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Affinity of Triazolium-Appended Dipyrromethenes (TADs) for BF4−</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Jean-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (19), pp.4555. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25194555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvation Free Energies and Adsorption Energies at the Metal/Water Interface from Hybrid Quantum-Mechanical/Molecular Mechanics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas W. Götz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (10), pp.6539-6549. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-sites are better than one: revisiting the OER mechanism on CoOOH by DFT with electrode polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antton Curutchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangui Le Bahers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (13), pp.7031-7038. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CP00281J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supported Cobalt Catalysts for Acceptorless Alcohol Dehydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kazmierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (6), pp.1315-1324. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.202000359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of selective metal catalysts for alcohol amination with ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Sabbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (9), pp.773-779. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41929-019-0327-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New process for producing butane-2,3-dione by oxidative dehydrogenation of 3-hydroxybutanone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matei-Rutkovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huchede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyi Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Belliere-Baca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (5), pp.932-938. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9RE00045C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Thermal Corrections for Adsorption Processes at the Metal/Gas Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Réocreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fleurat-Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (47), pp.28828-28835. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AuCu/CeO2 bimetallic catalysts for the selective oxidation of fatty alcohol ethoxylates to alkyl ether carboxylic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-H. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wischert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W-J Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2019.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C6 Diacids from homocitric acid lactone using relay heterogeneous catalysis in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indira Thapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyridon Ntais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Baranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyi Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 319, pp.191-196. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2018.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can microsolvation effects be estimated from vacuum computations? A case-study of alcohol decomposition at the H 2 O/Pt(111) interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (10), pp.5368-5377. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP06331A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical insight into the origin of the electrochemical promotion of ethylene oxidation on ruthenium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine M Hajar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Treps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Baranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (21), pp.5915-5926. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CY01421G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to “Unraveling the Role of Base and Catalyst Polarization in Alcohol Oxidation on Au and Pt in Water”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyi Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (7), pp.6541-6542. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b02367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front cover - Supported gold–nickel nano-alloy as a highly efficient catalyst in levulinic acid hydrogenation with formic acid as an internal hydrogen source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka M. Ruppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Brzezińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (17), pp.4277-4277. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CY90061B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C–H Activation and Proton Transfer Initiate Alkene Metathesis Activity of the Tungsten(IV)–Oxo Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ka Wing Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenza D’anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140 (36), pp.11395 - 11401. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.8b06603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupported shaped cobalt nanoparticles as efficient and recyclable catalysts for the solvent-free acceptorless dehydrogenation of alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Kazmierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.562 - 572. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CY02089A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration and Dynamics of Interfacial Liquid Water at Hydrated gamma-Alumina Determined by Ab Initio Molecular Simulations: Implications for Nanoparticle Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Réocreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Iannuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.191-199. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.7b00100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT investigations for the catalytic reaction mechanism of methane combustion occurring on Pd( ii )/Al-MCM-41</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Gannouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongia Said Zina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.25377-25386. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP04178D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends and Control in the Nitridation of Transition-Metal Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pera-Titus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.63-68. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.7b02096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and Decomposition of Formic Acid on Cobalt(0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Aghiles Ould Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reocreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (35), pp.20279 - 20288. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b04751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of heterogeneous catalysts for biomass conversion – Inputs from computational chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Réocreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.51 - 59. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogsc.2018.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct n-octanol amination by ammonia on supported Ni and Pd catalysts: activity is enhanced by “spectator” ammonia adsorbates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Singh Tomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.611 - 621. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CY02208E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supported gold–nickel nano-alloy as a highly efficient catalyst in levulinic acid hydrogenation with formic acid as an internal hydrogen source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Ruppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Jędrzejczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Potrzebowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Kaźmierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Brzezińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (17), pp.4318 - 4331. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CY00462E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Role of Base and Catalyst Polarization in Alcohol Oxidation on Au and Pt in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyi Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.11716-11721. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.8b03494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational screening for selective catalysts: Cleaving the C-C bond during ethanol electro-oxidation reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evans Monyoncho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Baranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 274, pp.274 - 278. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2018.04.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Amination of Alcohols Catalyzed by Aluminum Triflate: An Experimental and Computational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Adrien Payard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyi Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenping Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianran Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Corbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (53), pp.14146 - 14153. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201801492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Field for Water over Pt(111): Development, Assessment, and Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ferreira de Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas W. Götz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fleurat-Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Iannuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (6), pp.3238 - 3251. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.7b01177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mechanics models for the image charge, a comment on “including image charge effects in the molecular dynamics simulations of molecules on metal surfaces”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fleurat-Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas W. Götz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ferreira de Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (24), pp.2127-2129. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.24861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and Decomposition of a Lignin β-O-4 Linkage Model, 2-Phenoxyethanol, on Pt(111): Combination of Experiments and First-Principles Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Ould Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Réocreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier B. Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (18), pp.9889 - 9900. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b01099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01641022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key role of anionic doping for H2 production from formic acid on Pd(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (3), pp.1955--1959. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.6b03544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01641024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Additivity for Aqueous Phase Thermochemical Properties of Alcohols on Pt(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geun Ho Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (39), pp.21510 - 21519. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b07340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01641026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO Chemisorption on Ultrathin MgO-Supported Palladium Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimeric Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ghalgaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (10), pp.5551 - 5564. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b10595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01641027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Adsorption of Aromatic Compounds on Pt(111) with Oxygenate Substituents: From DFT to Simple Molecular Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reocreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (11), pp.2074-2079. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b00612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-carboxylation of butadiene and ethene over Pt and Ni catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Schwiedernoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjia Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 343, pp.240-247. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2016.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvation free energies for periodic surfaces: comparison of implicit and explicit solvation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (46), pp.31850 - 31861. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cp04094b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01641051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computationally Exploring Confinement Effects in the Methane-to-Methanol Conversion Over Iron-Oxo Centers in Zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Göltl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prokopis C. Andrikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa M. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Hafner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (12), pp.8404 - 8409. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.6b02640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethanol Electro-oxidation on Palladium Revisited Using Polarization Modulation Infrared Reflection Absorption Spectroscopy (PM-IRRAS) and Density Functional Theory (DFT): Why Is It Difficult To Break the C–C Bond?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evans A. Monyoncho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena A. Baranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom K. Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (6), pp.4894−4906. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.6b00289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a novel hepta-coordinated FeIII bimetallic complex with an unusual 1,2,4,5-tetrazine-ring opening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maykon A. Lemes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pialat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilia Korobkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.163 - 168. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2015.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ru catalysts for levulinic acid hydrogenation with formic acid as a hydrogen source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka M. Ruppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Jędrzejczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Sneka-Płatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre S. Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (7), pp.2014-2028. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5GC02200B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more accurate prediction of activation energies for polyalcohol dehydrogenation on transition metal catalysts in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Zaffran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (17), pp.6615 - 6624. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cy00865h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01641046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs et chimie verte Vers de meilleures simulations pour de meilleurs catalyseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 413, pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition Mechanism of Anisole on Pt(111): Combining Single-Crystal Experiments and First-Principles Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Réocreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif A. Ould Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier B. Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (12), pp.8166 - 8178. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.6b02253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-Off between Accuracy and Universality in Linear Energy Relations for Alcohol Dehydrogenation on Transition Metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Zaffran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (23), pp.12988-12998. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b01703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Is Ruthenium an Efficient Catalyst for the Aqueous-Phase Hydrogenation of Biosourced Carbonyl Compounds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (7), pp.4130-4132. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.5b00707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Silico Screening of Iron-Oxo Catalysts for CH Bond Cleavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prokopis C. Andrikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Chouzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (4), pp.2490-2499. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cs500996k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular adsorption at Pt(111). How accurate are DFT functionals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fleurat-Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (43), pp.28921-28930. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CP04534G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the HCOOH/CO2 Electrocatalytic Reaction: When Details Are Key</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Schwiedernoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.2307-2311. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201500187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Electrode Potential and Solvent on the Electroreduction of CO2: A Comparison of Theoretical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Schwiedernoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (21), pp.13949-13963. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CP00946D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of water on metal catalyst performance for ketone hydrogenation. A join experimental and theoretical study on levulinic acid conversion into gamma-valerolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Zaffran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka M. Ruppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Matras-Michalska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Jędrzejczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (83), pp.12403-12580. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CC04401K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the anisotropic shape of cobalt nanorods in the liquid phase: from experiment to theory… and back</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Aït Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Beaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (5), pp.2682-2692. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3NR03686C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Acrylates from Ethylene and CO2 on Ni Complexes: A Mechanistic Viewpoint from a Hybrid DFT Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenping Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Schwiedernoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Wischert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33, pp.6369−6380. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om5006808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Energy Relations As Predictive Tools for Polyalcohol Catalytic Reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Zaffran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Auneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.464-468. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cs4010503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling of Chemistry in Water: Are We There Yet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa E. Bulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fleurat-Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (12), pp.5567-5577. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct4005596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the key role of hydroxyl groups in platinum-catalysed alcohol oxidation in aqueous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.339-350. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cy20363d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning catalytic reactivity on metal surfaces: Insights from DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loffreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 308, pp.374-385. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2013.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Transformation of Glycerol to Lactic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. S. Arani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Djakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55, pp.474-479. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11244-012-9823-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy extrapolation schemes for adaptive multi-scale molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fleurat-Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa E. Bulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (7), pp.2581-2589. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4739743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stages of water/hydroxyl phase generation at transition metal surfaces – synergetic adsorption and O–H bond dissociation assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Göltl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (44), pp.15286-15290. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2CP43014B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu(bipy)2+/TEMPO-Catalyzed Oxidation of Alcohols: Radical or Nonradical Mechanism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Belanzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert Jan Baerends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (23), pp.11896-11904. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic200725k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C–H versus O–H Bond Dissociation for Alcohols on a Rh(111) Surface: A Strong Assistance from Hydrogen Bonded Neighbors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Auneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (10), pp.1430-1440. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cs200370g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the Mechanism of Glycerol Hydrogenolysis over Rhodium Catalyst through Combined Experimental-Theoretical Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, pp.14288-14299. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201101318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling Gold(I)-Specific Action Towards Peptidic Disulfide Cleavage: A DFT Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (14), pp.2596-2603. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201100336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias-exchange metadynamics applied to the study of chemical reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa E. Bulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans van Schoot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110 (12), pp.2299-2307. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.22554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of the C−H Bond by Electrophilic Attack: Theoretical Study of the Reaction Mechanism of the Aerobic Oxidation of Alcohols to Aldehydes by the Cu(bipy) 2+ /2,2,6,6-Tetramethylpiperidinyl-1-oxy Cocatalyst System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Belanzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Reedijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert Jan Baerends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (24), pp.11909 - 11920. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic902155m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Singles out the FeO2+ Moiety? A Density-Functional Theory Study of the Methane-to-Methanol Reaction Catalyzed by the First Row Transition-Metal Oxide Dications MO(H2O)p2+, M = V−Cu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert Jan Baerends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (8), pp.3628-3638. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic802095m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the Entropy along a Reactive Pathway: The Energy As a Generalized Reaction Coordinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Laio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Milet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (9), pp.2193 - 2196. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct900177h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high performance grid-based algorithm for computing QTAIM properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard F.W. Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ayers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Götz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 472 (1-3), pp.149-152. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2009.02.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of N-acridinyl-N′-alkylguanidines: Dramatic influence of amine to guanidine replacement on the physicochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Zeghida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Milet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (17), pp.4779 - 4782. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.07.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DFT study of 1,3-dipolar cycloaddition of cyclic nitrones to unsaturated lactones. Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Stecko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Pasniczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Milet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (18), pp.2140-2148. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetasy.2008.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DFT study of 1,3-dipolar cycloaddition reactions of 5-membered cyclic nitrones with α,β-unsaturated lactones and with cyclic vinyl ethers. Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Stecko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Pasniczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Milet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (14), pp.1660-1669. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetasy.2008.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free energy calculation of the effects of the fluorinated phosphorus ligands on the C–H and C–C reductive elimination from Pt(IV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Milet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 852 (1-3), pp.54 - 61. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2007.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Visuomotor Adaptation by Reducing Error Signals: Single-step (Aware) versus Multiple-step (Unaware) Exposure to Wedge Prisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pisella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Prablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (2), pp.341-350. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn.2007.19.2.341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the cyclization of carbonyl groups on unactivated alkynyl-quinolines in the gas phase and in methanol solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Dheu-Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Belmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Milet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 811, pp.175-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Energy ab Initio Metadynamics: A New Tool for the Theoretical Study of Organometallic Reactivity? Example of the C−C and C−H Reductive Eliminations from Platinum(IV) Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Laio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Krack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Parrinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (5), pp.1241 - 1249. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om060980h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the cyclization of carbonyl groups on unactivated alkynyl-quinolines in the gas phase and in methanol solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Dheu Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Belmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Milet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 811, pp.175-182. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2007.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver versus Gold Catalysis in Tandem Reactions of Carbonyl Functions onto Alkynes: A Versatile Access to Furoquinoline and Pyranoquinoline Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Milet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Belmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (19), pp.5632-5641. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200700202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Energy ab Initio Metadynamics: A New Tool for the Theoretical Study of Organometallic Reactivity? Example of the C-C and C-H Reductive Eliminations from Platinum(IV) Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Laio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fawzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Krack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Parrinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.1241-1249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, Kinetic and Theoretical Studies on modeling Zn-containing phosphodiesterase Active Center: medium-dependent Reaction Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katalin Selmeczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Milet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Philouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (32), pp.9093-9106. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200700104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First C–C bond formation in the Pauson–Khand reaction: Influence of carbon–carbon triple bond polarization on regiochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodorus J.M. de Bruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karoly Vekey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Greene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 691 (20), pp.4281-4288. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jorganchem.2006.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling reactions at complex interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psi-k Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doping Ni-OOH to boost the electrooxidation of hyroxymethylfurfural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ermacora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Treps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th North American Catalysis Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Atlanta (Georgia), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using grand-canonical DFT to investigate electrochemical reactions on semiconductor surfaces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangui Le Bahers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Raybaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curutchet Antton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Akif Ramzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ièmes journées nationales des carburants solaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling reactions at the solid/liquid interface: Polyols at the γ-Al2O3 /water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France China conference in Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Beijing (CN), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio thermodynamic study of the oxidative dispersion of Pt nanoparticles on ceria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loffreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating of organic molecules at the water- platinum interface: From single-crystal surfaces to nanoparticles via density functional tight binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Niehaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SolvATE2024 7th Meeting of the SolvATE Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling a Realistic Surface State of Metallic Supported Catalysts Working in Aqueous Phase Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Structure Principles and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tarragona, Catalonia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key role of surfactants to control the shape and the catalytic properties of metallic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Mar 2024, New Orleans, Louisiana &amp; Hybrid, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling reactions at the solid/liquid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in catalytic reactivity simulations under operando conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CECAM, Oct 2024, Varigotti, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic investigations at the solid/water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THEMOSIA - RCTF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to gain atomistic insights on adsorption at the water/solid interface?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st CNRS-NTU Chemistry Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Study of Selective Electrochemical Reduction of Hydroxymethyl Furfural using Grand-Canonical DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Loprete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Rivalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Mar 2024, New Orleans, Louisiana &amp; Hybrid, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining in silico the (active) surface species on Ru supported catalysts in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Mar 2024, New Orleans, Louisiana &amp; Hybrid, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to gain atomistic insights on adsorption at the water/solid interface?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Réseau de Chimie Théorique du Grand Est 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Est du Réseau de Chimie Théorique Français, May 2023, Reims (51), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-small colloidal rare-earth aluminium/gallium garnet nanoparticles that are seed-mediate-grown beyond the surface of the YAG seed nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yige Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parola Stephane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'Nano 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Study of selective Electrochemical Reduction of Hydroxymethyl Furfural using Grand-Canonical DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Loprete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Rivalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INternational Society of Electrochemistry, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint DFT-KMC Study to Model Ethylene Carbonate Decomposition Reactions: SEI Formation, Growth, and Capacity Loss During Calendar Aging of Li Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bin Jassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodorus de Bruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISE 74th Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Oxidative Redispersion of Pt Nanoparticles Supported on Ceria via an Explorative DFT Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loffreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Congress of Catalysis (EUROPACAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From DFT to force fields for metal/water and oxide/organics interfaces via Gaussian attractive potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic investigation and free energies of the reactive adsorption of ethanol at the alumina/water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium in Green Chemistry 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to gain atomistic insights on adsorption at the water/solid interface?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Triennal Congress of the World Association of Theoretical and Computationnal Chemists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vancouvers, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of Metals' Selectivity for HMF Oxidation over Degradation routes in FDCA Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toyese Oyegoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba El-Yakubu Jibril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2022 Green Chemistry Young Researchers Summer Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon, Jul 2022, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DockOnSurf: A python code for the high-throughput screening of flexible molecules adsorbed on surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical insight into the selectivity of gold, palladium and platinum for HMF oxidation over degradation in FCDA production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toyese Oyegoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba El-Yakubu Jibril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering for Waste and Biomass Valorisation (WasteEng2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT study of the oxidative redispersion of Pt nanoparticles supported on ceria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loffreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster-Surface Interaction (CSI) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Santa Margherita Ligure, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexisting phases of Pd-ceria catalysts for methane oxidation explored by a joint theoretical and experimental vibrational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Zengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Casapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan‐dierk Grunwaldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Theoretical Aspects of Catalysis (ICTAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the oxidative redispersion of Pt nanoparticles supported on ceria by DFT and ab initio thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loffreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZCAM-ASEVA Metal-Oxide Ultrathin Films and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic investigations at the alumina/water interfαace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Réocreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th North American Catalysis Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic investigations at the alumina/water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swiss Chemical Society, Sep 2022, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvation free energies and adsorption energies at the metal/water interface from hybrid QM-MM simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Periodic DFT Calculation to Catalysis: &amp;quot;Unravelling the Degradation Pathway Facilitating during HMF Oxidation to FDCA over Selected Metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toyese Oyegoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba El-Yakubu Jibril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Workshop on the Theoretical Study of Periodic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CECAM, Jun 2022, LYON (ENS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Reactivity At The Solid/Liquid Interface: Are We There Yet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de Chimie Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DCP, Sep 2021, Sètes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering the Performance of Cobalt in the Dehydrogenation of Isopropanol into Acetone via the Use of Multiscale Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toyese Oyegoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Maria Kazmierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba El-Yakubu Jibril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 PhD and Masters Day Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Chimie Young Researcher Forum - ENS de Lyon, Jun 2021, LYON (ENS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating the weak spots of alumina in water combiningmetadynamics simulations and shaped-controlled synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Réocreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Chaumonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cabiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">261th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, On Line, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the decoration in cobalt nanoparticles to control their shape and their catalytic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Kaźmierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">261th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACS, Apr 2021, On Line, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating solvation at metal/water interfaces: the SolvHybrid tool fueled by the GAL forcefield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Théorie, Modélisation et Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular adsorption on metal oxides: an in silico design of lubricants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 2020 Tribology Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cleveland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating solvation at metal/water interfaces: the SolvHybrid tool fueled by the GAL forcefield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR solvate meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wettability@Al2O3: Adsorption of lubricant additives by molecular modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leeds-Lyon symposium on tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wettability@Al2O3: Adsorption of lubricant additives by molecular modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Théorie, Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wettability@Al2O3: Adsorption of lubricant additives by molecular modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloid and Interface Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling reactivity at the solid/liquid interface: are we there yet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Catalysis 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvation of noble metals surfaces in water by a local-suface/water forcefield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR solvate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling reactivity at the catalyst/water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Congress of the International Society of Theoretical Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Force Field for Water Over Pt(111): Development, Assessment And Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fleurat-Lessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre scientifique of IFP Energies nouvelles – Slimaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reuil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling reactivity at the solid/liquid interface: are we there yet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Theoretical Aspects of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Los Angeles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling reactivity at the solid/liquid interface: are we there yet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Chinese Conference on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Shanghai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling heterogeneous photocatalysts for water splitting: What can we ask from quantum chemistry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangui Le Bahers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curutchet Antton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel T. Garcia-Esparza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigismund Teunis Alexander George Melissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Materials and Processes for Environment, Energy and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling heterogeneous photocatalyst for water splitting: What can we ask from quantum chemistry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangui Le Bahers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curutchet Antton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel T. Garcia-Esparza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Carburants Solaires 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group additivity for biomass derived polyols adbsorbed at a Pt(111) surface under aqueous conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When modelling bridges electro-catalysis and heterogeneous catalysis: The case of the formic acid decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Formic Acid Decomposition: What are the Differences Between Electrocatalysis and Promoted Heterogeneous Catalysis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropaCat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition mechanism of lignin models on Pt(111) combining single crystal experiments and first principle calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Réocreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Aghiles Ould Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier B. Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Catalysis Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the stability of γ-Alumina in aqueous medium for biomass conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Réocreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress On Catalysis For Biorefineries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition Mechanism of Lignin Models on Pt(111): Insights from Single Crystal Experiments and First Principle Calculations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Réocreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Aghiles Ould Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier B. Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular simulation for a better understanding of the clean-up process of soot with detergent molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Gebremedhn Azene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mazarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATHIAS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group additivity for adsorbed polyols at a Pt (111) surface under aqueous conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohols selective aminations: A DFT based micro-kinetics modelling strategy for screening the promising heterogeneous catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Sabbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pera-Titus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">253rd ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the anisotropic shape of cobalt nanorods in the liquid phase - From experiment to theory… and back</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Metallic Nano-Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol amination catalyzed by metal supported catalysts: The role of co-adsorbed species revealed by DFT studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre S. Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Wischert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pera-Titus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">251st ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethanol Electrooxidation on Palladium Revisited using PM-IRRAS and DFT: Why is it difficult to break the C–C bond?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Modelling Heterogeneous Electrocatalysis under Realistic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Challenges for Fuel Cells and Hydrogen Technologies: from Innovation to Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Promising Catalysts in Alcohols Aminations by Using Scaling, BEP Relations and Micro-kinetics modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Tao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Symposium of 16th International Congress on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Xiamen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron-oxo catalysts for CH bond cleavage: Insights from modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prokopis C. Andrikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">251st ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-transfer processes: Why the chemical environment DOES matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre S. Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pera-Titus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka M. Ruppert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Environmental Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, NewCastle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisole on Pt(111): DFT & UHV for a better picture of lignin decomposition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Réocreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Aghiles Ould Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier B. Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st French Conference on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A join experimental and theoretical study on levulinic acid conversion into gamma-valerolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka M. Ruppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Grams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Chinese Conference on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Nitridation Mechanism of Ni Catalyst in Alcohols Aminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pera-Titus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Theoretical Aspects of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Zakopane, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisole decomposition in UHV conditions. When DFT and experiments play ping-pong on a Pt(111) surface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Réocreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Aghiles Ould Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier B. Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">251st American Chemical Society National Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When modelling bridges electro-catalysis and heterogeneous catalysis: The case of the formic acid decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan・France・Spain Joint-Symposium on Theoretical and Computational Science of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethanol Electrooxidation on Palladium Revisited using PM-IRRAS and DFT: Why is it difficult to break the C–C bond?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCCat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Frejus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Study of the Electro-Carboxylation of Alkenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la réaction électrocatalytique HCOOH/CO2: Quand les détails sont les clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density functional theory on ethanol oxidation catalyzed by gold: unraveling the role of base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyi Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of water on metal catalyst performance for ketone hydrogenation. A join experimental and theoretical study on levulinic acid conversion into gamma-valerolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Zaffran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Matras-Michalska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Jędrzejczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka M. Ruppert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">249th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of water on metal catalyst performance for ketone hydrogenation. A join experimental and theoretical study on levulinic acid conversion into gamma-valerolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Zaffran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Matras-Michalska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Jędrzejczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka M. Ruppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">249th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the HCOOH/CO2 Electrochemical Couple: When Details Are Key</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling heterogeneous electrocatalytic CO2 valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical studies of biomass derivatives transformation by metallic heterogeneous catalysts. A micro-solvation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Zaffran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">249th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron-Oxo Catalysts for CH Bond Cleavage : insights from modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prokopis C. Andrikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECOM-CONCOORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT Study of Anisole Derivatives on Pt(111): Toward lignin decomposition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Réocreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Aghiles Ould Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier B. Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">98th Canadian Chemistry Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcools dehydrogenation by metallic catalysts: Probing the co-adsorbates influence by DFT calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Auneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Göltl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">247th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dallas, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical studies of biomass derivatives by metallic heterogeneous catalysts. A micro-solvation approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Zaffran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Theoretical Aspects of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand effects for the synthesis of acrylates from ethylene and CO2 on Ni complexes: a theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenping Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Schwiedernoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pera-Titus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Wischert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">247th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcools dehydrogenation by metallic catalysts: Probing the co-adsorbates influence by DFT calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Auneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Göltl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Congress on Catalysis – EuropaCat-XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohols dehydrogenation at close-packed surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Zaffran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Auneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tailored surfaces in operando conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic insights for the catalytic transformation of glycerol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Auneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Zaffran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Environmental Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Transformation of glycerol to lactic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Djakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A better insight into the glycerol dehydrogenation at the Rh(111) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Auneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementary Reactive Processes at Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing cognition and rehabilitation in unilateral neglect with wedge prism adaptation: multiple interplays between sensorimotor adaptation and spatial cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Calabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kansaku, K.; Cohen, L.G.; Birbaumer, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Japan, pp.359-381, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton transfer in aqueous solution: Exploring the boundaries of adaptive QM/MM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelle M Boereboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fleurat-Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa E. Bulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rivail, Jean-Louis; Ruiz-Lopez, Manuel; Assfeld, Xavier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Modeling of Complex Molecular Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.51-91, 2015, 978-3-319-21625-6. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21626-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes théoriques de la réactivité chimique : des méthodes statiques à la métadynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Joseph-Fourier - Grenoble I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00169141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Studies Across Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theoretical and/or physical chemistry. Ecole Normale Supérieure de Lyon, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01727176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId672"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.75092936803px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Michel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche CNRSLaboratoire de ChimieUMR CNRS 5182, ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carine-michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4501-7194</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121179087</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-3769-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2023 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2009 - Oct 2023 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudes théoriques de la réactivité chimique en catalyse et chimie verte dans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l’équipe de Chimie Théorique du Laboratoire de Chimie de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(UMR ENSL-CNRS 5182).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep. 2008 -Oct. 2009 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégée préparateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réactivité des alcools sur des surfaces métalliques dans l’équipe RCS du</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Chimie de Lyon (UMR ENSL-CNRS 5182).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep. 2007– Août 2008 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistante de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Amsterdam, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Structure et liaisons, réactivité et catalyse, dans le groupe de Pr. E.J. Baerends,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrieje Universiteit, Amsterdam, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep. 2004 – Août 2007 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse en chimie théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Études théoriques de la réactivité chimique : des méthodes statiques à la métadynamique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Pr. A. Milet, Département de Chimie Moléculaire (UMR UJF-CNRS 5250), Grenoble, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (129)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ru/TiO2 catalysts for selective formation of ring hydrogenation or ring-opening products from biomass-derived 5-hydroxymethylfurfural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preeti Kashyap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Jędrzejczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingjun Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kubička</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5GC06439B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic mechanistic investigation of sulfur oxidation in dimeric model of polyphenylene sulfide polymer (PPS) by DszC enzyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changru Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bocahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sacquin-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 457, pp.116818. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2026.116818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a non-epitaxial growth-detachment mechanism in seed-mediated glycothermal synthesis of colloidal garnet nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yige Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhoussain Khrouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lermusiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nithavong Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 699, pp.138097. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2025.138097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular assembly of phosphonate-substituted porphyrins in Langmuir layers and Langmuir–Schäfer films: structural studies and selective sensing of pyridine vapors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Arslanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla G. Bessmertnykh-Lemeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (9), pp.4791-4806. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4tc04449e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration of Hexafluoroacetone on Ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanes Utama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (12), pp.5868-5875. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c00560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Diethylene Glycol in the Glycothermal Synthesis of Highly Dispersed Colloidal YAG:Ce 3+ Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yige Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaput</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (8), pp.5302-5311. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c04752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface state of NiOOH under oxidative conditions: Can dopants induce surface oxidation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Treps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ermacora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Giacomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 524, pp.145960. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.145960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing 5-hydroxymethylfurfural oxidation to 2,5-furan-dicarboxylic acid with Au-supported catalysts: Optimizing reaction parameters and unraveling degradation mechanism through DFT calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toyese Oyegoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Sadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Navarro-Jaén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Ventimiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Dimitratos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 445, pp.115086. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2024.115086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The speciation of phosphates adsorbed on γ-alumina revealed by 31 P NMR, AIMD and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hühn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Corral Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rivallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (3), pp.878-884. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CY01152J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Diethylene Glycol in the Glycothermal Synthesis of Highly Dispersed Colloidal YAG:Ce 3+ Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yige Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaput</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (8), pp.5302-5311. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c04752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Transferable Density-Functional Tight-Binding Model for Organic Molecules at the Water/Platinum Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingjun Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nir Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Niehaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (10), pp.5267-5278. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of long-chain carboxylate ligands on the glycerol dehydrogenation catalyzed by Co decorated nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Hammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Gannouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (18), pp.5366-5377. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CY00306G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perspective on the Molecular Modeling of Electrolyte Decomposition Reactions for Solid Electrolyte Interphase Growth in Lithium‐Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bin Jassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodorus de Bruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (30), pp.2313188. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202313188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Substrate–Adsorbate Interactions Direct the Impact of Fluorinated N-Heterocyclic Carbene Monolayers on Au Surface Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajarshi Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua M Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzipora Ben-Tzvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linoy Lahav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (47), pp.65469-65479. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.4c12514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular modeling of the diffusion of ammonia through corrosion inhibitor films on copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Caputo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 240, pp.112491. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of structure sensitivity on ceria‐supported single platinum atoms and its influence on carbon monoxide adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Salichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loffreda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (25), pp.2167-2179. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.27393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Oxidizing Conditions in the Dispersion of Supported Platinum Nanoparticles Explored by Ab Initio Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassia Alexandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loffreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (9), pp.3805-3814. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c00355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper‐Cobalt Bimetallic Nanoparticles for the Acceptorless Dehydrogenation of Alcohols: A Combined Experimental and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Hammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Decorse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemNanoMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (11), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnma.202400259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons Learned from Semi-Empirical Methods for the Li-Ion Battery Solid Electrolyte Interphase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bin Jassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodorus de Bruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (8), pp.3269-3280. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c08176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring catalytic oxidation pathways of furfural and 5-hydroxymethyl furfural into carboxylic acids using Au, Pt, and Pd catalysts: a comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toyese Oyegoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumeignil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba E.-Yakubu Jibril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wojcieszak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (23), pp.6761-6774. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CY00821A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Prediction of Activation Energies for Chemical Reactions on Metal Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Cordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Göltl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (19), pp.6006-6013. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.3c00740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Realistic Surface State of Ru in Aqueous and Gaseous Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Akif Ramzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Wischert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (18), pp.4241-4246. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Role of H 2 and NH 3 in the Amination of Isohexides over a Ru/C Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Akif Ramzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Wischert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jerôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (22), pp.8229-8241. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c07501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the Structure of Supported Metal Catalysts Using Vibrational Fingerprints from Ab Initio Nanoscale Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Zengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Casapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan‐dierk Grunwaldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (34), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202300945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint DFT-kMC Study to Model Ethylene Carbonate Decomposition Reactions : SEI Formation, Growth, and Capacity Loss During Calendar aging of Li-Metal Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bin Jassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodorus de Bruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (13), pp.6934-6945. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.3c00372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian attractive potential for carboxylate/cobalt surface interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 159 (16), pp.164115. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0173351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Gain Atomistic Insights on Reactions at the Water/Solid Interface?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (11), pp.6294-6301. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.2c00594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond single-crystal surfaces: The GAL21 water/metal force field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beisert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 157 (19), pp.194705. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0130368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Investigation and Free Energies of the Reactive Adsorption of Ethanol at the Alumina/Water Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Réocreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (17), pp.7446-7455. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c00998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co–Ru Nanoalloy Catalysts for the Acceptorless Dehydrogenation of Alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Azeredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Ben Ghzaiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Kaźmierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (4), pp.5733-5744. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.2c00764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for the synthesis of molybdenum nitride: Understanding the mechanism and the control of crystallographic phase and nitrogen content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Lilić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 924, pp.166576. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.166576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENANTIOSELECTIVE REDUCTION OF PROCHIRAL KETONES PROMOTED BY AMINO AMIDE RUTHENIUM COMPLEXES: A DFT STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Boumedjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fleurat-Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jorganchem.2021.121765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Organic Templates on the Selective Formation of Zeolite Oligomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuat T Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mellot-Draznieks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (13), pp.7111-7116. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202014027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of active catalysts for the acceptorless dehydrogenation of alcohols to carbonyls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Sha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Sabbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pera-Titus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-25214-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of heterogeneous supported Cu and Ru catalysts in acceptor-less alcohol dehydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Kaźmierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyu Salisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148 (3), pp.106179. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catcom.2020.106179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Active Sites for Structure-Sensitive Reactions via the Generalized Coordination Number: Application to Alcohol Dehydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Kaźmierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (19), pp.10370-10377. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterization of Phosphate Species Adsorbed on γ-Alumina by Combining DNP Surface Enhanced NMR Spectroscopy and DFT Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hühn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothea Wisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Corral Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rivallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (17), pp.11278-11292. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.1c02135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Water on Ru-Catalyzed Olefin Metathesis: Potent Deactivating Effects Even at Low Water Concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian O Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel L Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre y Goudreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.893-899. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.0c04279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferable Gaussian Attractive Potentials for Organic/Oxide Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (38), pp.10843-10853. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c05156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Capping Ligands on the Catalytic Performances of Cobalt Nanoparticles Prepared with the Organometallic Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Kaźmierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliang Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Francesco Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Estrader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (14), pp.7711-7720. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pivotal role of H2 in the isomerisation of isosorbide over a Ru/C catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wischert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jerôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (24), pp.7973-7981. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CY01709H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dis)Similarities of adsorption of diverse functional groups over alumina and hematite depending on the surface state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Martì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154 (8), pp.084701. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0038412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DockOnSurf: A Python Code for the High-Throughput Screening of Flexible Molecules Adsorbed on Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Martí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (7), pp.3386-3396. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.1c00256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion of lubricant on aluminium through adsorption of additive head-groups on γ-alumina: A DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.106140. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2019.106140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidic Properties of Alkaline-Earth Phosphates Determined by an Experimental-Theoretical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Couble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (3), pp.2013-2023. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b10472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Affinity of Triazolium-Appended Dipyrromethenes (TADs) for BF4−</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Jean-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (19), pp.4555. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25194555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demystifying the Atomistic Origin of the Electric Field Effect on Methane Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Panaritis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine M Hajar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Treps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena A Baranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (17), pp.6976-6981. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c01485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxide-Induced Degradation of Olefin Metathesis Catalysts: A Challenge for Metathesis in Alkaline Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre y Goudreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel M Walden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel L Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian G Botti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), pp.3838-3843. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b05163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the influence of the composition of the Ag- Pd catalysts on the selective formic acid decomposition and subsequent levulinic acid hydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Sneka-Płatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Kaźmierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Jędrzejczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (35), pp.17339-17353. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.04.180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the decoration in shaped cobalt nanoparticles in the acceptor-less secondary alcohol dehydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Kaźmierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj-Kumar Ramamoorthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (15), pp.4923-4937. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0cy00390e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the role of electrochemical polarization on the selectivity of the CO2 hydrogenation reaction over Ru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Panaritis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Couillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Baranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 350, pp.136405. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten Facets, One Force Field: The GAL19 Force Field for Water–Noble Metal Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fleurat-Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (7), pp.4565-4578. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvation Free Energies and Adsorption Energies at the Metal/Water Interface from Hybrid Quantum-Mechanical/Molecular Mechanics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas W. Götz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (10), pp.6539-6549. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-sites are better than one: revisiting the OER mechanism on CoOOH by DFT with electrode polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antton Curutchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangui Le Bahers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (13), pp.7031-7038. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CP00281J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supported Cobalt Catalysts for Acceptorless Alcohol Dehydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kazmierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (6), pp.1315-1324. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.202000359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AuCu/CeO2 bimetallic catalysts for the selective oxidation of fatty alcohol ethoxylates to alkyl ether carboxylic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-H. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wischert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W-J Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2019.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C6 Diacids from homocitric acid lactone using relay heterogeneous catalysis in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indira Thapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyridon Ntais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Baranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyi Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 319, pp.191-196. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2018.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can microsolvation effects be estimated from vacuum computations? A case-study of alcohol decomposition at the H 2 O/Pt(111) interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (10), pp.5368-5377. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP06331A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New process for producing butane-2,3-dione by oxidative dehydrogenation of 3-hydroxybutanone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matei-Rutkovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huchede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyi Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Belliere-Baca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (5), pp.932-938. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9RE00045C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Thermal Corrections for Adsorption Processes at the Metal/Gas Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Réocreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fleurat-Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (47), pp.28828-28835. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical insight into the origin of the electrochemical promotion of ethylene oxidation on ruthenium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine M Hajar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Treps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Baranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (21), pp.5915-5926. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CY01421G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to “Unraveling the Role of Base and Catalyst Polarization in Alcohol Oxidation on Au and Pt in Water”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyi Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (7), pp.6541-6542. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b02367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of selective metal catalysts for alcohol amination with ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Sabbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (9), pp.773-779. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41929-019-0327-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends and Control in the Nitridation of Transition-Metal Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pera-Titus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.63-68. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.7b02096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and Decomposition of Formic Acid on Cobalt(0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Aghiles Ould Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reocreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (35), pp.20279 - 20288. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b04751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C–H Activation and Proton Transfer Initiate Alkene Metathesis Activity of the Tungsten(IV)–Oxo Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ka Wing Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenza D’anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140 (36), pp.11395 - 11401. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.8b06603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupported shaped cobalt nanoparticles as efficient and recyclable catalysts for the solvent-free acceptorless dehydrogenation of alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Kazmierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.562 - 572. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CY02089A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front cover - Supported gold–nickel nano-alloy as a highly efficient catalyst in levulinic acid hydrogenation with formic acid as an internal hydrogen source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka M. Ruppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Brzezińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (17), pp.4277-4277. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CY90061B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration and Dynamics of Interfacial Liquid Water at Hydrated gamma-Alumina Determined by Ab Initio Molecular Simulations: Implications for Nanoparticle Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Réocreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Iannuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.191-199. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.7b00100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT investigations for the catalytic reaction mechanism of methane combustion occurring on Pd( ii )/Al-MCM-41</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Gannouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongia Said Zina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.25377-25386. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP04178D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of heterogeneous catalysts for biomass conversion – Inputs from computational chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Réocreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.51 - 59. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogsc.2018.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct n-octanol amination by ammonia on supported Ni and Pd catalysts: activity is enhanced by “spectator” ammonia adsorbates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Singh Tomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.611 - 621. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CY02208E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supported gold–nickel nano-alloy as a highly efficient catalyst in levulinic acid hydrogenation with formic acid as an internal hydrogen source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Ruppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Jędrzejczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Potrzebowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Kaźmierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Brzezińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (17), pp.4318 - 4331. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CY00462E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Role of Base and Catalyst Polarization in Alcohol Oxidation on Au and Pt in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyi Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.11716-11721. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.8b03494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Field for Water over Pt(111): Development, Assessment, and Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ferreira de Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas W. Götz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fleurat-Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Iannuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (6), pp.3238 - 3251. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.7b01177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational screening for selective catalysts: Cleaving the C-C bond during ethanol electro-oxidation reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evans Monyoncho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Baranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 274, pp.274 - 278. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2018.04.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Amination of Alcohols Catalyzed by Aluminum Triflate: An Experimental and Computational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Adrien Payard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyi Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenping Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianran Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Corbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (53), pp.14146 - 14153. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201801492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key role of anionic doping for H2 production from formic acid on Pd(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (3), pp.1955--1959. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.6b03544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01641024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Additivity for Aqueous Phase Thermochemical Properties of Alcohols on Pt(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geun Ho Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (39), pp.21510 - 21519. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b07340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01641026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and Decomposition of a Lignin β-O-4 Linkage Model, 2-Phenoxyethanol, on Pt(111): Combination of Experiments and First-Principles Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Ould Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Réocreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier B. Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (18), pp.9889 - 9900. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b01099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01641022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO Chemisorption on Ultrathin MgO-Supported Palladium Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimeric Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ghalgaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (10), pp.5551 - 5564. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b10595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01641027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mechanics models for the image charge, a comment on “including image charge effects in the molecular dynamics simulations of molecules on metal surfaces”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fleurat-Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas W. Götz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Ferreira de Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (24), pp.2127-2129. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.24861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethanol Electro-oxidation on Palladium Revisited Using Polarization Modulation Infrared Reflection Absorption Spectroscopy (PM-IRRAS) and Density Functional Theory (DFT): Why Is It Difficult To Break the C–C Bond?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evans A. Monyoncho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena A. Baranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom K. Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (6), pp.4894−4906. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.6b00289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computationally Exploring Confinement Effects in the Methane-to-Methanol Conversion Over Iron-Oxo Centers in Zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Göltl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prokopis C. Andrikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa M. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Hafner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (12), pp.8404 - 8409. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.6b02640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a novel hepta-coordinated FeIII bimetallic complex with an unusual 1,2,4,5-tetrazine-ring opening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maykon A. Lemes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Pialat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilia Korobkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.163 - 168. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2015.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more accurate prediction of activation energies for polyalcohol dehydrogenation on transition metal catalysts in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Zaffran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (17), pp.6615 - 6624. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cy00865h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01641046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ru catalysts for levulinic acid hydrogenation with formic acid as a hydrogen source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka M. Ruppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Jędrzejczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Sneka-Płatek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre S. Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (7), pp.2014-2028. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5GC02200B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs et chimie verte Vers de meilleures simulations pour de meilleurs catalyseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 413, pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition Mechanism of Anisole on Pt(111): Combining Single-Crystal Experiments and First-Principles Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Réocreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif A. Ould Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier B. Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (12), pp.8166 - 8178. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.6b02253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-carboxylation of butadiene and ethene over Pt and Ni catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Schwiedernoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjia Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 343, pp.240-247. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2016.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvation free energies for periodic surfaces: comparison of implicit and explicit solvation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (46), pp.31850 - 31861. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cp04094b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01641051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Adsorption of Aromatic Compounds on Pt(111) with Oxygenate Substituents: From DFT to Simple Molecular Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reocreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (11), pp.2074-2079. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b00612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Silico Screening of Iron-Oxo Catalysts for CH Bond Cleavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prokopis C. Andrikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Chouzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (4), pp.2490-2499. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cs500996k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular adsorption at Pt(111). How accurate are DFT functionals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fleurat-Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (43), pp.28921-28930. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CP04534G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the HCOOH/CO2 Electrocatalytic Reaction: When Details Are Key</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Schwiedernoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.2307-2311. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201500187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Electrode Potential and Solvent on the Electroreduction of CO2: A Comparison of Theoretical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Schwiedernoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (21), pp.13949-13963. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CP00946D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Is Ruthenium an Efficient Catalyst for the Aqueous-Phase Hydrogenation of Biosourced Carbonyl Compounds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (7), pp.4130-4132. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.5b00707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-Off between Accuracy and Universality in Linear Energy Relations for Alcohol Dehydrogenation on Transition Metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Zaffran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (23), pp.12988-12998. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b01703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of water on metal catalyst performance for ketone hydrogenation. A join experimental and theoretical study on levulinic acid conversion into gamma-valerolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Zaffran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka M. Ruppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Matras-Michalska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Jędrzejczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (83), pp.12403-12580. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CC04401K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the anisotropic shape of cobalt nanorods in the liquid phase: from experiment to theory… and back</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Aït Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Beaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (5), pp.2682-2692. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3NR03686C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Acrylates from Ethylene and CO2 on Ni Complexes: A Mechanistic Viewpoint from a Hybrid DFT Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenping Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Schwiedernoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Wischert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33, pp.6369−6380. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om5006808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Energy Relations As Predictive Tools for Polyalcohol Catalytic Reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Zaffran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Auneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.464-468. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cs4010503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling of Chemistry in Water: Are We There Yet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa E. Bulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fleurat-Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (12), pp.5567-5577. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct4005596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the key role of hydroxyl groups in platinum-catalysed alcohol oxidation in aqueous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.339-350. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cy20363d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning catalytic reactivity on metal surfaces: Insights from DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loffreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 308, pp.374-385. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2013.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy extrapolation schemes for adaptive multi-scale molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fleurat-Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa E. Bulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (7), pp.2581-2589. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4739743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Transformation of Glycerol to Lactic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. S. Arani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Djakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55, pp.474-479. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11244-012-9823-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stages of water/hydroxyl phase generation at transition metal surfaces – synergetic adsorption and O–H bond dissociation assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Göltl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (44), pp.15286-15290. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2CP43014B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C–H versus O–H Bond Dissociation for Alcohols on a Rh(111) Surface: A Strong Assistance from Hydrogen Bonded Neighbors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Auneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (10), pp.1430-1440. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cs200370g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the Mechanism of Glycerol Hydrogenolysis over Rhodium Catalyst through Combined Experimental-Theoretical Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, pp.14288-14299. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201101318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling Gold(I)-Specific Action Towards Peptidic Disulfide Cleavage: A DFT Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (14), pp.2596-2603. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201100336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu(bipy)2+/TEMPO-Catalyzed Oxidation of Alcohols: Radical or Nonradical Mechanism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Belanzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert Jan Baerends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (23), pp.11896-11904. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic200725k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias-exchange metadynamics applied to the study of chemical reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa E. Bulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans van Schoot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110 (12), pp.2299-2307. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.22554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Singles out the FeO2+ Moiety? A Density-Functional Theory Study of the Methane-to-Methanol Reaction Catalyzed by the First Row Transition-Metal Oxide Dications MO(H2O)p2+, M = V−Cu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert Jan Baerends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (8), pp.3628-3638. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic802095m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the Entropy along a Reactive Pathway: The Energy As a Generalized Reaction Coordinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Laio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Milet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (9), pp.2193 - 2196. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct900177h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high performance grid-based algorithm for computing QTAIM properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard F.W. Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ayers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Götz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 472 (1-3), pp.149-152. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2009.02.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of the C−H Bond by Electrophilic Attack: Theoretical Study of the Reaction Mechanism of the Aerobic Oxidation of Alcohols to Aldehydes by the Cu(bipy) 2+ /2,2,6,6-Tetramethylpiperidinyl-1-oxy Cocatalyst System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Belanzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Reedijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert Jan Baerends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (24), pp.11909 - 11920. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic902155m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DFT study of 1,3-dipolar cycloaddition reactions of 5-membered cyclic nitrones with α,β-unsaturated lactones and with cyclic vinyl ethers. Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Stecko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Pasniczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Milet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (14), pp.1660-1669. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetasy.2008.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DFT study of 1,3-dipolar cycloaddition of cyclic nitrones to unsaturated lactones. Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Stecko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Pasniczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Milet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (18), pp.2140-2148. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetasy.2008.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free energy calculation of the effects of the fluorinated phosphorus ligands on the C–H and C–C reductive elimination from Pt(IV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Milet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 852 (1-3), pp.54 - 61. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2007.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of N-acridinyl-N′-alkylguanidines: Dramatic influence of amine to guanidine replacement on the physicochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Zeghida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Milet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (17), pp.4779 - 4782. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.07.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the cyclization of carbonyl groups on unactivated alkynyl-quinolines in the gas phase and in methanol solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Dheu Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Belmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Milet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 811, pp.175-182. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2007.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the cyclization of carbonyl groups on unactivated alkynyl-quinolines in the gas phase and in methanol solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Dheu-Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Belmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Milet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 811, pp.175-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Energy ab Initio Metadynamics: A New Tool for the Theoretical Study of Organometallic Reactivity? Example of the C−C and C−H Reductive Eliminations from Platinum(IV) Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Laio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Krack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Parrinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (5), pp.1241 - 1249. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om060980h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver versus Gold Catalysis in Tandem Reactions of Carbonyl Functions onto Alkynes: A Versatile Access to Furoquinoline and Pyranoquinoline Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Milet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Belmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (19), pp.5632-5641. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200700202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Energy ab Initio Metadynamics: A New Tool for the Theoretical Study of Organometallic Reactivity? Example of the C-C and C-H Reductive Eliminations from Platinum(IV) Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Laio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fawzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Krack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Parrinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.1241-1249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, Kinetic and Theoretical Studies on modeling Zn-containing phosphodiesterase Active Center: medium-dependent Reaction Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katalin Selmeczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Milet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Philouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (32), pp.9093-9106. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200700104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Visuomotor Adaptation by Reducing Error Signals: Single-step (Aware) versus Multiple-step (Unaware) Exposure to Wedge Prisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pisella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Prablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (2), pp.341-350. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn.2007.19.2.341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First C–C bond formation in the Pauson–Khand reaction: Influence of carbon–carbon triple bond polarization on regiochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodorus J.M. de Bruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karoly Vekey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Greene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 691 (20), pp.4281-4288. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jorganchem.2006.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling reactions at the solid/liquid interface: Polyols at the γ-Al2O3 /water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France China conference in Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Beijing (CN), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doping Ni-OOH to boost the electrooxidation of hyroxymethylfurfural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ermacora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Treps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th North American Catalysis Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Atlanta (Georgia), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using grand-canonical DFT to investigate electrochemical reactions on semiconductor surfaces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangui Le Bahers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Raybaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curutchet Antton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Akif Ramzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ièmes journées nationales des carburants solaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling reactions at complex interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psi-k Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling reactions at the solid/liquid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in catalytic reactivity simulations under operando conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CECAM, Oct 2024, Varigotti, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating of organic molecules at the water- platinum interface: From single-crystal surfaces to nanoparticles via density functional tight binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Niehaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SolvATE2024 7th Meeting of the SolvATE Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key role of surfactants to control the shape and the catalytic properties of metallic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Mar 2024, New Orleans, Louisiana &amp; Hybrid, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling a Realistic Surface State of Metallic Supported Catalysts Working in Aqueous Phase Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Structure Principles and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tarragona, Catalonia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic investigations at the solid/water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THEMOSIA - RCTF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to gain atomistic insights on adsorption at the water/solid interface?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st CNRS-NTU Chemistry Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining in silico the (active) surface species on Ru supported catalysts in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Mar 2024, New Orleans, Louisiana &amp; Hybrid, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Study of Selective Electrochemical Reduction of Hydroxymethyl Furfural using Grand-Canonical DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Loprete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Rivalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Mar 2024, New Orleans, Louisiana &amp; Hybrid, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio thermodynamic study of the oxidative dispersion of Pt nanoparticles on ceria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loffreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-small colloidal rare-earth aluminium/gallium garnet nanoparticles that are seed-mediate-grown beyond the surface of the YAG seed nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yige Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parola Stephane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'Nano 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to gain atomistic insights on adsorption at the water/solid interface?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Réseau de Chimie Théorique du Grand Est 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Est du Réseau de Chimie Théorique Français, May 2023, Reims (51), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Study of selective Electrochemical Reduction of Hydroxymethyl Furfural using Grand-Canonical DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Loprete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Rivalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INternational Society of Electrochemistry, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint DFT-KMC Study to Model Ethylene Carbonate Decomposition Reactions: SEI Formation, Growth, and Capacity Loss During Calendar Aging of Li Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bin Jassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodorus de Bruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISE 74th Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Oxidative Redispersion of Pt Nanoparticles Supported on Ceria via an Explorative DFT Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loffreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Congress of Catalysis (EUROPACAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of Metals' Selectivity for HMF Oxidation over Degradation routes in FDCA Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toyese Oyegoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba El-Yakubu Jibril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2022 Green Chemistry Young Researchers Summer Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon, Jul 2022, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to gain atomistic insights on adsorption at the water/solid interface?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Triennal Congress of the World Association of Theoretical and Computationnal Chemists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vancouvers, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From DFT to force fields for metal/water and oxide/organics interfaces via Gaussian attractive potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic investigation and free energies of the reactive adsorption of ethanol at the alumina/water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium in Green Chemistry 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DockOnSurf: A python code for the high-throughput screening of flexible molecules adsorbed on surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical insight into the selectivity of gold, palladium and platinum for HMF oxidation over degradation in FCDA production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toyese Oyegoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba El-Yakubu Jibril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering for Waste and Biomass Valorisation (WasteEng2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT study of the oxidative redispersion of Pt nanoparticles supported on ceria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loffreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster-Surface Interaction (CSI) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Santa Margherita Ligure, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexisting phases of Pd-ceria catalysts for methane oxidation explored by a joint theoretical and experimental vibrational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Zengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Casapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan‐dierk Grunwaldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Theoretical Aspects of Catalysis (ICTAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the oxidative redispersion of Pt nanoparticles supported on ceria by DFT and ab initio thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loffreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZCAM-ASEVA Metal-Oxide Ultrathin Films and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic investigations at the alumina/water interfαace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Réocreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th North American Catalysis Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic investigations at the alumina/water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swiss Chemical Society, Sep 2022, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvation free energies and adsorption energies at the metal/water interface from hybrid QM-MM simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Periodic DFT Calculation to Catalysis: &amp;quot;Unravelling the Degradation Pathway Facilitating during HMF Oxidation to FDCA over Selected Metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toyese Oyegoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba El-Yakubu Jibril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Workshop on the Theoretical Study of Periodic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CECAM, Jun 2022, LYON (ENS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Reactivity At The Solid/Liquid Interface: Are We There Yet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de Chimie Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DCP, Sep 2021, Sètes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering the Performance of Cobalt in the Dehydrogenation of Isopropanol into Acetone via the Use of Multiscale Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toyese Oyegoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Maria Kazmierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba El-Yakubu Jibril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 PhD and Masters Day Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Chimie Young Researcher Forum - ENS de Lyon, Jun 2021, LYON (ENS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating the weak spots of alumina in water combiningmetadynamics simulations and shaped-controlled synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Réocreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Chaumonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cabiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">261th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, On Line, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the decoration in cobalt nanoparticles to control their shape and their catalytic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Kaźmierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">261th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACS, Apr 2021, On Line, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating solvation at metal/water interfaces: the SolvHybrid tool fueled by the GAL forcefield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Théorie, Modélisation et Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular adsorption on metal oxides: an in silico design of lubricants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 2020 Tribology Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cleveland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating solvation at metal/water interfaces: the SolvHybrid tool fueled by the GAL forcefield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR solvate meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling reactivity at the solid/liquid interface: are we there yet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Catalysis 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wettability@Al2O3: Adsorption of lubricant additives by molecular modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloid and Interface Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wettability@Al2O3: Adsorption of lubricant additives by molecular modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Théorie, Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvation of noble metals surfaces in water by a local-suface/water forcefield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR solvate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling reactivity at the catalyst/water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Congress of the International Society of Theoretical Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wettability@Al2O3: Adsorption of lubricant additives by molecular modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loehlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leeds-Lyon symposium on tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling reactivity at the solid/liquid interface: are we there yet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Theoretical Aspects of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Los Angeles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Force Field for Water Over Pt(111): Development, Assessment And Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fleurat-Lessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre scientifique of IFP Energies nouvelles – Slimaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reuil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling reactivity at the solid/liquid interface: are we there yet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Chinese Conference on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Shanghai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling heterogeneous photocatalysts for water splitting: What can we ask from quantum chemistry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangui Le Bahers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curutchet Antton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel T. Garcia-Esparza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigismund Teunis Alexander George Melissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Materials and Processes for Environment, Energy and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling heterogeneous photocatalyst for water splitting: What can we ask from quantum chemistry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangui Le Bahers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curutchet Antton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel T. Garcia-Esparza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Carburants Solaires 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When modelling bridges electro-catalysis and heterogeneous catalysis: The case of the formic acid decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Formic Acid Decomposition: What are the Differences Between Electrocatalysis and Promoted Heterogeneous Catalysis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropaCat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition mechanism of lignin models on Pt(111) combining single crystal experiments and first principle calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Réocreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Aghiles Ould Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier B. Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Catalysis Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the stability of γ-Alumina in aqueous medium for biomass conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Réocreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress On Catalysis For Biorefineries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition Mechanism of Lignin Models on Pt(111): Insights from Single Crystal Experiments and First Principle Calculations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Réocreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Aghiles Ould Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier B. Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohols selective aminations: A DFT based micro-kinetics modelling strategy for screening the promising heterogeneous catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Sabbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pera-Titus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">253rd ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular simulation for a better understanding of the clean-up process of soot with detergent molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Gebremedhn Azene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mazarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATHIAS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group additivity for adsorbed polyols at a Pt (111) surface under aqueous conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group additivity for biomass derived polyols adbsorbed at a Pt(111) surface under aqueous conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-transfer processes: Why the chemical environment DOES matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre S. Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pera-Titus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka M. Ruppert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Environmental Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, NewCastle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisole on Pt(111): DFT & UHV for a better picture of lignin decomposition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Réocreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Aghiles Ould Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier B. Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st French Conference on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A join experimental and theoretical study on levulinic acid conversion into gamma-valerolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka M. Ruppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Grams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Chinese Conference on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Promising Catalysts in Alcohols Aminations by Using Scaling, BEP Relations and Micro-kinetics modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Tao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Symposium of 16th International Congress on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Xiamen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethanol Electrooxidation on Palladium Revisited using PM-IRRAS and DFT: Why is it difficult to break the C–C bond?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Modelling Heterogeneous Electrocatalysis under Realistic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Challenges for Fuel Cells and Hydrogen Technologies: from Innovation to Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol amination catalyzed by metal supported catalysts: The role of co-adsorbed species revealed by DFT studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre S. Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Wischert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pera-Titus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">251st ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron-oxo catalysts for CH bond cleavage: Insights from modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prokopis C. Andrikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">251st ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Nitridation Mechanism of Ni Catalyst in Alcohols Aminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pera-Titus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Theoretical Aspects of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Zakopane, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisole decomposition in UHV conditions. When DFT and experiments play ping-pong on a Pt(111) surface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Réocreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Aghiles Ould Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier B. Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">251st American Chemical Society National Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When modelling bridges electro-catalysis and heterogeneous catalysis: The case of the formic acid decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan・France・Spain Joint-Symposium on Theoretical and Computational Science of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethanol Electrooxidation on Palladium Revisited using PM-IRRAS and DFT: Why is it difficult to break the C–C bond?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCCat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Frejus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Study of the Electro-Carboxylation of Alkenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the anisotropic shape of cobalt nanorods in the liquid phase - From experiment to theory… and back</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Metallic Nano-Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical studies of biomass derivatives transformation by metallic heterogeneous catalysts. A micro-solvation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Zaffran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">249th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the HCOOH/CO2 Electrochemical Couple: When Details Are Key</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density functional theory on ethanol oxidation catalyzed by gold: unraveling the role of base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyi Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of water on metal catalyst performance for ketone hydrogenation. A join experimental and theoretical study on levulinic acid conversion into gamma-valerolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Zaffran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Matras-Michalska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Jędrzejczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka M. Ruppert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">249th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of water on metal catalyst performance for ketone hydrogenation. A join experimental and theoretical study on levulinic acid conversion into gamma-valerolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Zaffran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Matras-Michalska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Jędrzejczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka M. Ruppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">249th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling heterogeneous electrocatalytic CO2 valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron-Oxo Catalysts for CH Bond Cleavage : insights from modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prokopis C. Andrikopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECOM-CONCOORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT Study of Anisole Derivatives on Pt(111): Toward lignin decomposition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Réocreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Aghiles Ould Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier B. Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">98th Canadian Chemistry Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la réaction électrocatalytique HCOOH/CO2: Quand les détails sont les clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan N. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand effects for the synthesis of acrylates from ethylene and CO2 on Ni complexes: a theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenping Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Schwiedernoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pera-Titus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Wischert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">247th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical studies of biomass derivatives by metallic heterogeneous catalysts. A micro-solvation approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Zaffran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Theoretical Aspects of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcools dehydrogenation by metallic catalysts: Probing the co-adsorbates influence by DFT calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Auneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Göltl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">247th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dallas, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcools dehydrogenation by metallic catalysts: Probing the co-adsorbates influence by DFT calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Auneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Göltl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Congress on Catalysis – EuropaCat-XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohols dehydrogenation at close-packed surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Zaffran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Auneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tailored surfaces in operando conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic insights for the catalytic transformation of glycerol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Auneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Zaffran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Environmental Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Transformation of glycerol to lactic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Djakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A better insight into the glycerol dehydrogenation at the Rh(111) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Auneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementary Reactive Processes at Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing cognition and rehabilitation in unilateral neglect with wedge prism adaptation: multiple interplays between sensorimotor adaptation and spatial cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Calabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kansaku, K.; Cohen, L.G.; Birbaumer, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Japan, pp.359-381, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton transfer in aqueous solution: Exploring the boundaries of adaptive QM/MM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelle M Boereboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fleurat-Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa E. Bulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rivail, Jean-Louis; Ruiz-Lopez, Manuel; Assfeld, Xavier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Modeling of Complex Molecular Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.51-91, 2015, 978-3-319-21625-6. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21626-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes théoriques de la réactivité chimique : des méthodes statiques à la métadynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Joseph-Fourier - Grenoble I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00169141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Studies Across Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theoretical and/or physical chemistry. Ecole Normale Supérieure de Lyon, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01727176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId684"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57FF4BB6"/>
+    <w:nsid w:val="03C56E67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4501-7194" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121179087" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-3769-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351887v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanes Utama" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sims" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Giorgi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c00560" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371304v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yige Yan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c04752" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208109v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Treps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ermacora" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giacomelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N. Steinmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.145960" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.138097" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974997v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Ermakova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Arslanov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla G. Bessmertnykh-Lemeune" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tc04449e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728627v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyese Oyegoke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Sadier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Navarro-Ja&#233;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Ventimiglia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dimitratos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2024.115086" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05154630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian H&#252;hn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Corral Valero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rivallan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY01152J" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352172v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208103v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Gu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Goldman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niehaus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00379" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba E.-Yakubu Jibril" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00821A" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493912v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bin Jassar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c08176" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04693636v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202313188" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Berg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshi Mondal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua M Sims" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzipora Ben-Tzvi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linoy Lahav" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c12514" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Huang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Hammed" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202400259" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728614v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Salcedo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caputo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loehl&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N Steinmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112491" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728588v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Alexandrova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00355" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728557v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salichon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27393" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493907v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Wu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0173351" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264829v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hutton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Cordes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian G&#246;ltl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c00740" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177918v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Akif Ramzan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Wischert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00313" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04172957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c00372" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264899v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Hu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Wischert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jer&#244;me" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c07501" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245070v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Zengel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maurer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Casapu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan&#8208;dierk Grunwaldt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202300945" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03821692v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Azeredo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Ben Ghzaiel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ka&#378;mierczak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Shen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c00764" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821941v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Lili&#263;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cardenas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bonjour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166576" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758025v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c00594" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177926v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clabaut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beisert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0130368" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758029v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;ocreux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c00998" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377107v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mart&#237;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blanck" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Staub" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00256" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995762v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyu Salisu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pinel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2020.106179" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374334v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Sha" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Sabbe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pera-Titus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25214-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03261143v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ciantar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuat T Trinh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mellot-Draznieks" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202014027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374397v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Meftah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Boumedjane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delbecq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2021.121765" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374313v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Wisser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Roy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c02135" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254845v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian O Blanco" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Nascimento" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre y Goudreault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c04279" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424499v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c05156" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271982v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01746" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234465v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deliang Yi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Estrader" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01388" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428751v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramzan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wischert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jer&#244;me" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY01709H" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254858v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mart&#236;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038412" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917707v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M Walden" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian G Botti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b05163" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989601v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Panaritis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine M Hajar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A Baranova" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01485" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995800v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sneka-P&#322;atek" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin J&#281;drzejczyk" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keller" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.04.180" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925855v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moisset" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viola" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy00390e" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917734v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Couillard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Baranova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136405" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424265v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00091" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917727v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loehle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.106140" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472130v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanco" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couble" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Onfroy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10472" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372936v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Zhang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Jean-G&#233;rard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194555" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998070v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schweitzer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas W. G&#246;tz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00632" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519600v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Curutchet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Colinet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00281J" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903128v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kazmierczak" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loridant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202000359" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360177v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ibanez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Wang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Fang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-019-0327-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123691v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matei-Rutkovska" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huchede" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyi Gu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belliere-Baca" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RE00045C" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359361v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09863" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360384v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-H. Fang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W-J Zhou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.10.017" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889479v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Thapa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Ntais" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.08.002" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077898v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06331A" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359246v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY01421G" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360363v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02367" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355354v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka M. Ruppert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Brzezi&#324;ska" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CY90061B" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889471v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka Wing Chan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Lam" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza D&#8217;anna" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Allouche" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b06603" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744284v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Viola" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P&#233;ron" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Kazmierczak" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giraud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CY02089A" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817161v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang," TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Iannuzzi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.7b00100" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889799v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Gannouni" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delbecq" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongia Said Zina" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04178D" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817156v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Yan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b02096" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889475v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Sims" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Aghiles Ould Hamou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reocreux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04751" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817173v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2018.02.004" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817166v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Singh Tomer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CY02208E" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889477v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Ruppert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Potrzebowska" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CY00462E" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138819v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b03494" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817186v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans Monyoncho" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.04.102" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889480v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Payard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Guo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianran Wang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Corbet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801492" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817174v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ferreira de Morais" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01177" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01561684v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24861" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641022v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Ould Hamou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier B. Giorgi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01099" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641024v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Wang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Fu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b03544" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641026v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geun Ho Gu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07340" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641027v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Ouvrard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghalgaoui" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Barth" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jijin Wang" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10595" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343871v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huynh" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b00612" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343872v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Schwiedernoch" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjia Wu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.01.008" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641051v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp04094b" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643422v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prokopis C. Andrikopoulos" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa M. Love" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Hafner" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b02640" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343876v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans A. Monyoncho" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Baranova" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom K. Woo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00289" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392927v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykon A. Lemes" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pialat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Korobkov" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2015.11.024" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q76XSJ3M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343869v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre S. Dumon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5GC02200B" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641046v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Zaffran" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cy00865h" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644338v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643421v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif A. Ould Hamou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b02253" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230739v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01703" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198978v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallezot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b00707" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230738v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chouzier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs500996k" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230745v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gautier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP04534G" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195609v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Steinmann" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500187" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F722515E0EC3AC26CEB1DF5D58677DFFF8BD6942/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230740v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP00946D" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230464v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Matras-Michalska" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC04401K" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131455v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina A&#239;t Atmane" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Piquemal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NR03686C" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230737v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om5006808" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121422v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Auneau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs4010503" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112602v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa E. Bulo" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct4005596" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797939v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chibani" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cy20363d" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116788v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Delbecq" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.08.011" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1J31Z1J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741022v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auneau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Arani" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djakovitch" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-012-9823-1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6HBPWC4D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116248v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739743" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121421v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP43014B" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112565v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Belanzoni" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Jan Baerends" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200725k" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121418v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs200370g" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697783v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101318" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMH0PBCD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121423v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100336" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEC27AEEF37655BE0A100D742223BCC078E28707/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104308v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Schoot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rohr" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22554" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFDLVRQT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899081v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gamez" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Reedijk" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic902155m" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121420v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic802095m" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659060v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Laio" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900177h" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461536v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F.W. Bader" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ayers" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#246;tz" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.02.081" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW1HPSG4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900192v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zeghida" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debray" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.07.100" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X01CTWN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352480v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stecko" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Pasniczek" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perez" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2008.09.003" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z4G5D9R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352500v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2008.07.008" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS12B31H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900191v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2007.12.012" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B12WFKP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150954v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pisella" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prablanc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rode" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2007.19.2.341" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159603v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Dheu-Andries" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belmont" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900190v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Mohamed" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Krack" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Parrinello" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om060980h" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T3MT56HL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172453v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Dheu Andries" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belmont" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2007.03.009" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S6ZCLQK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121405v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vaxelaire" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700202" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C753B24EBF85C7E13E263DDFE14B384630B0C890/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172456v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fawzi" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942240v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700104" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9635TB4F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112584v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus J.M. de Bruin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoly Vekey" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Greene" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2006.07.002" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9RM78XJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352193v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352191v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512151v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curutchet Antton" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352196v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728711v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349764v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728682v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728654v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728672v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728719v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728689v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728663v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Loprete" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Benito" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728652v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265128v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863151v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parola Stephane" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265062v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253391v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865145v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844468v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857040v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857062v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839809v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba El-Yakubu Jibril" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844469v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839409v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865136v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865077v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865142v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857029v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Girel" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857052v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844467v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839955v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430526v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840015v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Maria Kazmierczak" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430540v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuel" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chaumonnot" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cabiac" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430533v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700562v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700785v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700535v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700821v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700856v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700806v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123695v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077889v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376998v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077759v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054639v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054638v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074839v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel T. Garcia-Esparza" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Teunis Alexander George Melissen" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074845v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077877v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077754v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077760v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054635v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053073v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021773v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083061v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Gebremedhn Azene" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mazarin" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077878v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021510v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tao" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053072v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048972v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077764v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077755v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021509v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048971v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076154v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021768v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050206v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Grams" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021506v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021763v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053071v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077763v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077756v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077765v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054945v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047202v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047203v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077767v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077768v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024604v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047287v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021756v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024578v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024587v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076120v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024553v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024523v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Chibani" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022020v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728731v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022010v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358627v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rossetti" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Calabria" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Gallagher" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230744v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle M Boereboom" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21626-3" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00169141v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01727176v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4501-7194" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121179087" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-3769-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571267v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Kashyap" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin J&#281;drzejczyk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Gu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Steinmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kubi&#269;ka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5GC06439B" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581687v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changru Ma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bocahut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2026.116818" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370586v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yige Yan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.138097" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Ermakova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Arslanov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla G. Bessmertnykh-Lemeune" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tc04449e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351887v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanes Utama" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sims" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Giorgi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c00560" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371304v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c04752" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Treps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ermacora" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giacomelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N. Steinmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.145960" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyese Oyegoke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Sadier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Navarro-Ja&#233;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Ventimiglia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dimitratos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2024.115086" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05154630v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian H&#252;hn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Corral Valero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rivallan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY01152J" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352172v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Goldman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niehaus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00379" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541896v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Hammed" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Wu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Gannouni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Najjar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CY00306G" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04693636v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bin Jassar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202313188" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Berg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshi Mondal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua M Sims" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzipora Ben-Tzvi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linoy Lahav" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c12514" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728614v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Salcedo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caputo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loehl&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N Steinmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112491" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728557v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salichon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27393" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728588v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Alexandrova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00355" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351671v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Huang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202400259" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493912v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c08176" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759352v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba E.-Yakubu Jibril" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00821A" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264829v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hutton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Cordes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian G&#246;ltl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c00740" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177918v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Akif Ramzan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Wischert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00313" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264899v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Hu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Wischert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jer&#244;me" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c07501" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245070v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Zengel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maurer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Casapu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan&#8208;dierk Grunwaldt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202300945" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04172957v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c00372" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493907v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0173351" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758025v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c00594" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177926v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clabaut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beisert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0130368" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758029v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;ocreux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c00998" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03821692v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Azeredo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Ben Ghzaiel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ka&#378;mierczak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Shen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c00764" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821941v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Lili&#263;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cardenas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bonjour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166576" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374397v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Meftah" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Boumedjane" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delbecq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2021.121765" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03261143v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ciantar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuat T Trinh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mellot-Draznieks" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202014027" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374334v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Sha" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Sabbe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pera-Titus" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25214-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995762v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyu Salisu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pinel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2020.106179" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271982v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Staub" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01746" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374313v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Wisser" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Roy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c02135" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254845v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian O Blanco" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Nascimento" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre y Goudreault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c04279" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424499v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blanck" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c05156" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234465v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deliang Yi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Estrader" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01388" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428751v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramzan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wischert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jer&#244;me" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY01709H" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254858v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mart&#236;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038412" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377107v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mart&#237;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.1c00256" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917727v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loehle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.106140" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472130v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanco" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couble" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Onfroy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10472" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372936v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Zhang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Jean-G&#233;rard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194555" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989601v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Panaritis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine M Hajar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A Baranova" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01485" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917707v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M Walden" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian G Botti" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b05163" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995800v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sneka-P&#322;atek" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keller" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.04.180" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925855v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moisset" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viola" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy00390e" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917734v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Couillard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Baranova" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136405" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424265v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00091" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998070v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schweitzer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas W. G&#246;tz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00632" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519600v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Curutchet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Colinet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00281J" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903128v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kazmierczak" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loridant" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202000359" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360384v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-H. Fang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W-J Zhou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.10.017" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889479v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Thapa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Ntais" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyi Gu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.08.002" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077898v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06331A" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123691v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matei-Rutkovska" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huchede" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belliere-Baca" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RE00045C" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359361v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09863" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359246v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY01421G" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360363v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02367" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360177v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ibanez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Wang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Fang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-019-0327-2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817156v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Yan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b02096" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889475v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Sims" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Aghiles Ould Hamou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reocreux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04751" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889471v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka Wing Chan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Lam" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza D&#8217;anna" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Allouche" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b06603" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744284v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Viola" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P&#233;ron" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Kazmierczak" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giraud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CY02089A" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355354v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka M. Ruppert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Brzezi&#324;ska" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CY90061B" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817161v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang," TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Iannuzzi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.7b00100" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889799v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delbecq" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongia Said Zina" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04178D" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817173v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2018.02.004" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817166v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Singh Tomer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CY02208E" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889477v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Ruppert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Potrzebowska" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CY00462E" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138819v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b03494" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817174v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ferreira de Morais" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01177" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817186v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans Monyoncho" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.04.102" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889480v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Payard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Guo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianran Wang" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Corbet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801492" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641024v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Fu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b03544" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641026v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geun Ho Gu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07340" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641022v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Ould Hamou" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier B. Giorgi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01099" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641027v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Ouvrard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghalgaoui" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Barth" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jijin Wang" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10595" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01561684v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24861" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343876v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans A. Monyoncho" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Baranova" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom K. Woo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00289" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643422v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prokopis C. Andrikopoulos" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa M. Love" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Hafner" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b02640" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392927v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykon A. Lemes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pialat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Korobkov" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2015.11.024" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q76XSJ3M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641046v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Zaffran" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cy00865h" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343869v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre S. Dumon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5GC02200B" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644338v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643421v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif A. Ould Hamou" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b02253" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343872v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Schwiedernoch" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjia Wu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.01.008" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641051v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp04094b" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343871v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huynh" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b00612" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230738v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chouzier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs500996k" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230745v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gautier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP04534G" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195609v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500187" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F722515E0EC3AC26CEB1DF5D58677DFFF8BD6942/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230740v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP00946D" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198978v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallezot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b00707" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230739v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01703" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230464v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Matras-Michalska" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC04401K" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131455v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina A&#239;t Atmane" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Piquemal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NR03686C" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230737v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xu" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om5006808" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121422v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Auneau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs4010503" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112602v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa E. Bulo" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct4005596" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797939v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chibani" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cy20363d" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116788v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Delbecq" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.08.011" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1J31Z1J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116248v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739743" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741022v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auneau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Arani" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djakovitch" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-012-9823-1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6HBPWC4D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121421v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP43014B" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121418v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs200370g" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697783v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101318" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMH0PBCD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121423v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100336" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEC27AEEF37655BE0A100D742223BCC078E28707/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112565v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Belanzoni" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Jan Baerends" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200725k" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104308v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Schoot" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rohr" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22554" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFDLVRQT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121420v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic802095m" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659060v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Laio" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900177h" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461536v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F.W. Bader" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ayers" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#246;tz" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.02.081" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW1HPSG4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899081v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gamez" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Reedijk" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic902155m" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352500v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stecko" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Pasniczek" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perez" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2008.07.008" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS12B31H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352480v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2008.09.003" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z4G5D9R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900191v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2007.12.012" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B12WFKP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900192v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zeghida" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debray" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.07.100" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X01CTWN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172453v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Dheu Andries" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belmont" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2007.03.009" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S6ZCLQK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159603v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Dheu-Andries" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belmont" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900190v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Mohamed" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Krack" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Parrinello" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om060980h" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T3MT56HL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121405v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vaxelaire" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700202" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C753B24EBF85C7E13E263DDFE14B384630B0C890/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172456v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fawzi" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942240v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700104" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9635TB4F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150954v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pisella" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prablanc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rode" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2007.19.2.341" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112584v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus J.M. de Bruin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoly Vekey" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Greene" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2006.07.002" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9RM78XJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352196v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352191v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512151v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curutchet Antton" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352193v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728672v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349764v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728654v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728682v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728719v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728689v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728652v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728663v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Loprete" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Benito" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728711v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863151v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parola Stephane" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265128v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265062v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253391v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865145v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839809v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba El-Yakubu Jibril" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857062v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844468v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857040v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844469v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839409v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865136v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865077v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865142v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857029v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Girel" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857052v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844467v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839955v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430526v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840015v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Maria Kazmierczak" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430540v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuel" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chaumonnot" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cabiac" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430533v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700562v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700785v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700535v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123695v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700806v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700856v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077889v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376998v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700821v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054639v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077759v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054638v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074839v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel T. Garcia-Esparza" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Teunis Alexander George Melissen" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074845v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077754v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077760v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054635v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053073v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021773v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021510v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tao" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083061v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Gebremedhn Azene" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mazarin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077878v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077877v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076154v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021768v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050206v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Grams" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021509v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077764v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077755v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048972v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048971v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021506v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021763v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053071v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077763v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077756v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053072v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024604v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077767v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054945v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047202v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047203v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077768v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047287v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021756v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077765v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076120v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024587v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024578v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024553v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024523v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Chibani" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022020v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728731v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022010v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358627v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rossetti" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Calabria" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Gallagher" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230744v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle M Boereboom" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21626-3" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00169141v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01727176v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>