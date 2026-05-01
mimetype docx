--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Milcent </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent inconsistencies in patient cost variability within the French DRG classification system over the 2012–2019 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Economics Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.91. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13561-025-00663-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total hip arthroplasty, associated rehabilitation care and the COVID-19 pandemic in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Couralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Tchalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Health Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frhs.2025.1564007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05163216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity-Based Funding (T2A/DRG) between payment and regulation: Tariffs, sector, and implications for public health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (4), pp.123-129. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.254.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in French hospital: Does it impact the patient management in healthcare?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The B.E. journal of economic analysis &amp; policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (1), pp.89. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58567/jea04010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04568345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias due to re-used databases: Coding in hospital for extremely vulnerable patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Policy and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hlpt.2024.100851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960584v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staff Resources in Public and Private Hospitals and Their Implication for Medical Practice: A French Study of Caesareans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (10), pp.1007. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/healthcare12101007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroke but no hospital admission: Lost opportunity for whom?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Binder-Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Moitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (8), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0307220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of patients' socioeconomic status in rehabilitation centers on the efficiency and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23736/S1973-9087.24.08046-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frailty Indicator over the Adult Life Cycle as a Predictor of Healthcare Expenditure and Mortality in the Short to Midterm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (20), pp.2038. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/healthcare12202038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed treatment for uterine fibroids during the COVID‐19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 130 (8), pp.995-996. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1471-0528.17466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04206862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overuse of caesareans: Potential healthcare and financial benefits of prenatal education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1471-0528.17584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04155966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Tarifications à l'Activité _ T2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finances hospitalières </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Care for uterine fibroids: another casualty of the COVID pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1471-0528.17293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03812609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telepsychology in Europe since COVID-19: How to Foster Social Telepresence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Haddouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom van Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele de Witte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (6), pp.2147. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm12062147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home-based postnatal coordinated care after hospital discharge: a PRADO French experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03010942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access-to-care: evidence from home-based postnatal coordinated care after hospital discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12913-021-07151-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487764v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de santé chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (11), pp.1055-1059. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2021155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From downcoding to upcoding: DRG based payment in hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10754-020-09287-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02317416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une intégration du digital dans les systèmes de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Happier Elderly Residents. The positive impact of physical activity on objective and subjective health condition of elderly people in nursing homes. Evidence from a multi-site randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Senik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Zappalà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gerves-Pinquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Dargent-Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Research in Quality of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 p. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11482-021-09952-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205172v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From conventional healthcare to e-health: Social and spatial transformation. Using a comparison between HK and mainland China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical and Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (5), pp.701-711. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18053/jctres.07.202105.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de santé français face à la crise sanitaire: De désorganisation à réorganisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97 (10), pp.857-864. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ipe.2021.2352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03516943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of telehealth: evidence from French teleconsultation for women's healthcare, prior and during COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Services Management Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (3), pp.182-192. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09514848221115845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing woman's health choices during menopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Schoeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hong Kong Physiotherapy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (4), pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesarean delivery rate and staffing levels of the maternity unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (11), pp.e0207379. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0207379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership and hospital behaviour: Employment and local unemployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 202, pp.151 - 161. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2018.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01884165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarification et variabilité des coûts hospitaliers: Le cas de l'infartus du myocarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03957972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and Hospital Quality: Evidence from a French Natural Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gobillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IZA Discussion Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier bilan de la tarification à l’activité (T2A) sur la variabilité des coûts hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 210, pp.45 - 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Effect of Ownership Status on Hospital Quality: The Key Role of Innovative Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gobillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121-122, pp.161-186. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15609/annaeconstat2009.121-122.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Health System Inefficiency, Violence, and Digital Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, The Health System and Access to Healthcare in China, 2016/4, pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China's social welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.73-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01379426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do You Feel? The Effect of the New Cooperative Medical Scheme in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binzhen Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (12), pp.1585-1602. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00220388.2015.1036038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01313725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer la productivité et l'efficacité des hôpitaux publics et privés ? Les enjeux de la convergence tarifaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 455-456, pp.143-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School absenteeism, work and health among Brazilian children: Full information versus limited information model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Carusi Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Huguenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.46-60. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econ.2013.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00943045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial disparities in hospital performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gobillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (6), pp.1013-1040. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jeg/lbs065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00879787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer la productivité et l'efficacité des hôpitaux publics et privés ? Les enjeux de la convergence tarifaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 455-456, pp.143-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Employment and Political Pressure: The Case of French Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (5), pp.1103-1112. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhealeco.2011.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare for Migrants in Urban China: A New Frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754683v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarification hospitalière et pratique médicale. La pratique de la césarienne en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (2), pp.489-506. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.602.0489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'angine de poitrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarité et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequality in treatment use among elderly patients with acute myocardial infarction: USA, Belgium and Quebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Perelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shmueli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn M Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Pilote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Saynina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1), pp.130. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1472-6963-9-130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of economic incentives and regulatory factors on the adoption of treatment technologies: a case study of technologies used to treat heart attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terkel Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Dunham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jørgen Lauridsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Hampus Lyttkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (10), pp.1114 - 1132. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hec.1417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Differences in Hospital Mortality and Use of Percutaneous Coronary Intervention in Acute Myocardial Infarction. Microsimulation Analysis of the 1999 Nationwide French Hospitals Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> isabelle Durand-Zaleski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gabriel Steg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 115, pp.833-839. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.106.664979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Income-related reporting heterogeneity inself-assessed health: Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Etilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (9), pp.965-981. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hec.1164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754133v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to regulate heterogeneous hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economics and Management Strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (3), pp.591-621. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1530-9134.2005.00075.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation diffusion under budget constraint. Microeconometric evidence on heart attack in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 79-80, pp.697-726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospital Ownership, Reimbursement Systems and Mortality Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (11), pp.1151-1168. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hec.1010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sources of hospital cost variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (10), pp.927-939. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hec.935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarification des hôpitaux : la prise en compte des hétérogénéités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle régulation pour les hôpitaux publics français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (2), pp.117-142. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rfeco.2002.1463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de tarification et évolutions de la variabilité des coûts hospitaliers en France et aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Mcclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers Solidarité et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Change Around The World: Evidence From Heart Attack Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Moreland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Mcclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Saynina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hobbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (3), pp.25-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes de la variabilité des coûts hospitaliers et tarification à la pathologie. Le cas de l’infarctus du myocarde aigu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, L’expérimentation sanitaire et sociale - Résumés, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts hospitaliers et tarification par pathologie - Le cas de l'infarctus du myocarde aigu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dormont Brigitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 110 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il des arguments médico-économiques pour développer la chirurgie ambulatoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès Chirurgie ambulatoire en Gynécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie de la santé et des systèmes de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 264 p., 2024, 978-2-340-08719-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04524816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition Between Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dormont Brigitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEPREMAP, 49, 230 p., 2019, Collection du CEPREMAP, 978-2-7288-0602-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02875327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between hospitals. Does it affect quality of care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Rue d'Ulm, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between Hospitals: Does it Affect Quality of Care ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions rue d'Ulm, 236 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Mac Millan, 250 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health literacy, socioeconomic disparities and health outcomes: the role of antenatal education in the use of caesarean sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Apouey and Jacques Silber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inequality, Poverty and Financial, Health and Digital Literacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research on economic inequality (32), In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télépsychologie en France depuis le COVID-19: La formation comme facteur clé de la pratique de la télépsychologie et la satisfaction des psychologues dans les consultations en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Haddouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télépsychologie : état des lieux et enjeux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Érès; Érès, pp.225-248, 2022, 9782749274423. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.haddo.2022.01.0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de santé face à la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Gaille; Philippe Terral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pandémie : un fait social total</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.80-89, 2021, 978-2-271-14034-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership and Hospital Productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Dormont; Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competition between Hospitals: Does it Affect Quality of Care ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, Editions rue d'Ulm, pp.69-113, 2019, 978-2-7288-0602-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960338v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The competition effect of the French reform on Hospital quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gobillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Dormont; Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competition between Hospitals: Does it Affect Quality of Care ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, Editions rue d'Ulm, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare Reform in China. From violence to digital healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.191-223, 2018, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01885441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization of Healthcare in China and its Reforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Mac Millan; Springer International Publishing, pp.35-62, 2018, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Notion of a Health Good in China and Elsewhere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Mac Millan, pp.15 - 33, 2018, 978-3-319-69736-9. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Violence as a Result of Inefficiency in the Healthcare System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.171-190, 2018, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Insurance in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Mac Millan; Springer International Publishing, pp.125-152, 2018, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare Reform in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Mac Millan, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01885443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion and Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare Reform in China From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.225-241, 2018, 978-3-319-69735-2. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospital Institutional Context and Funding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Mac Millan, pp.63 - 89, 2018, 978-3-319-69736-9. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01785740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5: Medical Staff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Mac Millan; Springer International Publishing, pp.91-123, 2018, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Medical Drug Market and its Reforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Mac Millan; Springer International Publishing, pp.153 - 170, 2018, 978-3-319-69735-2. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity accross hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hardbound. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.NC, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00979243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship Between Health Policies, Medical Technology Trends and Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Atella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hobbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Ridout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Disease-based Comparison of Health Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OECD, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de santé chinois : clés de décryptage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02012328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of decentralisation and competition on hospital management and performance in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gobillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of a physical activity programme designed for elderly people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gerves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Senik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02526995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Announced but Unimplemented Bundled Payment Rules on Hospital Coding Practices in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain et Données de Santé : Enjeux Juridiques et Perspectives Régulatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gauthier-Maxence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport sectoriel des tarifs : Convergence ou divergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05229846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Compliance and Innovation: A Socio-Legal Analysis of Health Data Regulators in France under the European Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gauthier-Maxence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La convergence tarifaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frailty and Self-Assessment Health: Similitude and Divergence over the adult life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in French hospital: Does it impact the patient management in healthcare?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03152752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des coûts hospitaliers après 15 ans d’introduction de la T2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T2A, (In)cohérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lesson from the process of simplifying a complex DRG classification by users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production hospitalière : Comment la définir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sorting effect in healthcare access: Those left behind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of telehealth: evidence from French teleconsultation for women's healthcare, prior and during COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03966661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telepsychology in France since COVID-19. Training as key factor for telepsychology practice and psychologists’ satisfaction in online consultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Haddouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehabilitation Care: Performance and Ownership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03010949v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home-based postnatal coordinated care after hospital discharge: a PRADO French experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03966669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From downcoding to upcoding: DRG based payment in hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03966671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership and Hospital Behaviour: Employment and Local Unemployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01649493v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier bilan de la T2A sur la variabilité des coûts hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01649554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation d’un espace public médical: entre réformes et E-santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01631629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upcoding and heterogeneity in hospitals’ response: A Natural Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarification et variabilité des coûts hospitaliers : Le cas de l'infarctus du myocarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01202684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospital Employment and Local Unemployment: Evidence from French Health Reforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01183454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coût des soins hospitaliers : effet de la concurrence par la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialisation et Inégalités : Le recours aux soins en zones rurales chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00826889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative procedures: the key factor for hospital performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gobillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baisse du recours aux soins dans les zones rurales en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease in the healthcare demand in rural China: A side effect of the industrialization process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Jin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare access for migrants in China : A new frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00575014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional disparities in mortality by heart attack: evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gobillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynesian hospitals? Public employment and political pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distortionary effect of health insurance on health demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fombaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémies dues à un arbovirus transmis par le moustique Aedes albopictus en France hexagonale: probabilité d'apparition, ampleur de la transmission et impacts sanitaires, économiques et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Apouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0146, Anses. 2024, 247 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04721058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chine et la crise sanitaire de covid-19 programme humanitaire & développement observatoire de la santé mondiale -global health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PROGRAMME HUMANITAIRE &amp; DÉVELOPPEMENT OBSERVATOIRE DE LA SANTÉ MONDIALE -GLOBAL HEALTH. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03036192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’un programme d’activité physique adapté à des personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Senik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gerves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport IPP n°6, Institut des politiques publiques (IPP). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02514307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId235"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Milcent </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarifs des séjours hospitaliers : rapport sectoriel et évolution dans le temps (2009-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 136 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.361.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent inconsistencies in patient cost variability within the French DRG classification system over the 2012–2019 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Economics Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.91. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13561-025-00663-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total hip arthroplasty, associated rehabilitation care and the COVID-19 pandemic in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Couralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Tchalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Health Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frhs.2025.1564007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05163216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity-Based Funding (T2A/DRG) between payment and regulation: Tariffs, sector, and implications for public health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (4), pp.123-129. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.254.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in French hospital: Does it impact the patient management in healthcare?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The B.E. journal of economic analysis &amp; policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (1), pp.89. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58567/jea04010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04568345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staff Resources in Public and Private Hospitals and Their Implication for Medical Practice: A French Study of Caesareans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (10), pp.1007. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/healthcare12101007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroke but no hospital admission: Lost opportunity for whom?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Binder-Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Moitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (8), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0307220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of patients' socioeconomic status in rehabilitation centers on the efficiency and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23736/S1973-9087.24.08046-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frailty Indicator over the Adult Life Cycle as a Predictor of Healthcare Expenditure and Mortality in the Short to Midterm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (20), pp.2038. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/healthcare12202038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias due to re-used databases: Coding in hospital for extremely vulnerable patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Policy and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hlpt.2024.100851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960584v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overuse of caesareans: Potential healthcare and financial benefits of prenatal education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1471-0528.17584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04155966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Tarifications à l'Activité _ T2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finances hospitalières </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Care for uterine fibroids: another casualty of the COVID pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1471-0528.17293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03812609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telepsychology in Europe since COVID-19: How to Foster Social Telepresence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Haddouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom van Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele de Witte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (6), pp.2147. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm12062147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed treatment for uterine fibroids during the COVID‐19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 130 (8), pp.995-996. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1471-0528.17466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04206862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home-based postnatal coordinated care after hospital discharge: a PRADO French experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03010942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access-to-care: evidence from home-based postnatal coordinated care after hospital discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12913-021-07151-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487764v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de santé chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (11), pp.1055-1059. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2021155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From downcoding to upcoding: DRG based payment in hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10754-020-09287-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02317416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une intégration du digital dans les systèmes de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Happier Elderly Residents. The positive impact of physical activity on objective and subjective health condition of elderly people in nursing homes. Evidence from a multi-site randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Senik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Zappalà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gerves-Pinquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Dargent-Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Research in Quality of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 p. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11482-021-09952-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205172v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From conventional healthcare to e-health: Social and spatial transformation. Using a comparison between HK and mainland China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical and Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (5), pp.701-711. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18053/jctres.07.202105.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de santé français face à la crise sanitaire: De désorganisation à réorganisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97 (10), pp.857-864. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ipe.2021.2352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03516943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of telehealth: evidence from French teleconsultation for women's healthcare, prior and during COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Services Management Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (3), pp.182-192. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09514848221115845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing woman's health choices during menopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Schoeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hong Kong Physiotherapy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (4), pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesarean delivery rate and staffing levels of the maternity unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (11), pp.e0207379. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0207379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership and hospital behaviour: Employment and local unemployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 202, pp.151 - 161. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2018.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01884165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarification et variabilité des coûts hospitaliers: Le cas de l'infartus du myocarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03957972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and Hospital Quality: Evidence from a French Natural Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gobillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IZA Discussion Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier bilan de la tarification à l’activité (T2A) sur la variabilité des coûts hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 210, pp.45 - 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Effect of Ownership Status on Hospital Quality: The Key Role of Innovative Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gobillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121-122, pp.161-186. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15609/annaeconstat2009.121-122.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Health System Inefficiency, Violence, and Digital Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, The Health System and Access to Healthcare in China, 2016/4, pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China's social welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.73-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01379426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do You Feel? The Effect of the New Cooperative Medical Scheme in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binzhen Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (12), pp.1585-1602. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00220388.2015.1036038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01313725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School absenteeism, work and health among Brazilian children: Full information versus limited information model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Carusi Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Huguenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.46-60. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econ.2013.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00943045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial disparities in hospital performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gobillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (6), pp.1013-1040. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jeg/lbs065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00879787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer la productivité et l'efficacité des hôpitaux publics et privés ? Les enjeux de la convergence tarifaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 455-456, pp.143-173. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2012.10021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Employment and Political Pressure: The Case of French Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (5), pp.1103-1112. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhealeco.2011.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare for Migrants in Urban China: A New Frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754683v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarification hospitalière et pratique médicale. La pratique de la césarienne en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (2), pp.489-506. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.602.0489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'angine de poitrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarité et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequality in treatment use among elderly patients with acute myocardial infarction: USA, Belgium and Quebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Perelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shmueli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn M Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Pilote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Saynina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1), pp.130. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1472-6963-9-130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of economic incentives and regulatory factors on the adoption of treatment technologies: a case study of technologies used to treat heart attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terkel Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Dunham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jørgen Lauridsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Hampus Lyttkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (10), pp.1114 - 1132. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hec.1417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Differences in Hospital Mortality and Use of Percutaneous Coronary Intervention in Acute Myocardial Infarction. Microsimulation Analysis of the 1999 Nationwide French Hospitals Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> isabelle Durand-Zaleski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gabriel Steg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 115, pp.833-839. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.106.664979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Income-related reporting heterogeneity inself-assessed health: Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Etilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (9), pp.965-981. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hec.1164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754133v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation diffusion under budget constraint. Microeconometric evidence on heart attack in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 79-80, pp.697-726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospital Ownership, Reimbursement Systems and Mortality Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (11), pp.1151-1168. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hec.1010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to regulate heterogeneous hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economics and Management Strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (3), pp.591-621. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1530-9134.2005.00075.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sources of hospital cost variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (10), pp.927-939. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hec.935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarification des hôpitaux : la prise en compte des hétérogénéités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle régulation pour les hôpitaux publics français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (2), pp.117-142. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rfeco.2002.1463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de tarification et évolutions de la variabilité des coûts hospitaliers en France et aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Mcclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers Solidarité et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Change Around The World: Evidence From Heart Attack Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Moreland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Mcclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Saynina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hobbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (3), pp.25-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts hospitaliers et tarification par pathologie - Le cas de l'infarctus du myocarde aigu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dormont Brigitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 110 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes de la variabilité des coûts hospitaliers et tarification à la pathologie. Le cas de l’infarctus du myocarde aigu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, L’expérimentation sanitaire et sociale - Résumés, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il des arguments médico-économiques pour développer la chirurgie ambulatoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès Chirurgie ambulatoire en Gynécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency hip replacement care trajectories in the French elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Kane Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chossegros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sauvadet-Chouvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPR-SanteNum 2025 - Journées Annuelles du PEPR Santé Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie de la santé et des systèmes de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 264 p., 2024, 978-2-340-08719-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04524816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition Between Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dormont Brigitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEPREMAP, 49, 230 p., 2019, Collection du CEPREMAP, 978-2-7288-0602-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02875327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between Hospitals: Does it Affect Quality of Care ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions rue d'Ulm, 236 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Mac Millan, 250 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between hospitals. Does it affect quality of care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Rue d'Ulm, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health literacy, socioeconomic disparities and health outcomes: the role of antenatal education in the use of caesarean sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Apouey and Jacques Silber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inequality, Poverty and Financial, Health and Digital Literacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research on economic inequality (32), In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télépsychologie en France depuis le COVID-19: La formation comme facteur clé de la pratique de la télépsychologie et la satisfaction des psychologues dans les consultations en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Haddouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télépsychologie : état des lieux et enjeux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Érès; Érès, pp.225-248, 2022, 9782749274423. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.haddo.2022.01.0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de santé face à la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Gaille; Philippe Terral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pandémie : un fait social total</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.80-89, 2021, 978-2-271-14034-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership and Hospital Productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Dormont; Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competition between Hospitals: Does it Affect Quality of Care ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, Editions rue d'Ulm, pp.69-113, 2019, 978-2-7288-0602-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960338v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization of Healthcare in China and its Reforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Mac Millan; Springer International Publishing, pp.35-62, 2018, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Notion of a Health Good in China and Elsewhere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Mac Millan, pp.15 - 33, 2018, 978-3-319-69736-9. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Violence as a Result of Inefficiency in the Healthcare System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.171-190, 2018, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Insurance in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Mac Millan; Springer International Publishing, pp.125-152, 2018, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare Reform in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Mac Millan, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01885443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion and Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare Reform in China From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.225-241, 2018, 978-3-319-69735-2. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospital Institutional Context and Funding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Mac Millan, pp.63 - 89, 2018, 978-3-319-69736-9. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01785740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5: Medical Staff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Mac Millan; Springer International Publishing, pp.91-123, 2018, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Medical Drug Market and its Reforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Mac Millan; Springer International Publishing, pp.153 - 170, 2018, 978-3-319-69735-2. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The competition effect of the French reform on Hospital quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gobillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Dormont; Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competition between Hospitals: Does it Affect Quality of Care ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, Editions rue d'Ulm, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare Reform in China. From violence to digital healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.191-223, 2018, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01885441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity accross hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hardbound. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.NC, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00979243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship Between Health Policies, Medical Technology Trends and Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Atella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hobbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Ridout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Disease-based Comparison of Health Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OECD, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de santé chinois : clés de décryptage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02012328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of decentralisation and competition on hospital management and performance in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gobillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of a physical activity programme designed for elderly people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gerves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Senik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02526995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Announced but Unimplemented Bundled Payment Rules on Hospital Coding Practices in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain et Données de Santé : Enjeux Juridiques et Perspectives Régulatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gauthier-Maxence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport sectoriel des tarifs : Convergence ou divergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05229846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Compliance and Innovation: A Socio-Legal Analysis of Health Data Regulators in France under the European Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gauthier-Maxence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La convergence tarifaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frailty and Self-Assessment Health: Similitude and Divergence over the adult life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in French hospital: Does it impact the patient management in healthcare?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03152752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des coûts hospitaliers après 15 ans d’introduction de la T2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T2A, (In)cohérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lesson from the process of simplifying a complex DRG classification by users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production hospitalière : Comment la définir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sorting effect in healthcare access: Those left behind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of telehealth: evidence from French teleconsultation for women's healthcare, prior and during COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03966661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telepsychology in France since COVID-19. Training as key factor for telepsychology practice and psychologists’ satisfaction in online consultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Haddouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehabilitation Care: Performance and Ownership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03010949v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home-based postnatal coordinated care after hospital discharge: a PRADO French experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03966669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From downcoding to upcoding: DRG based payment in hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03966671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership and Hospital Behaviour: Employment and Local Unemployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01649493v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier bilan de la T2A sur la variabilité des coûts hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01649554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation d’un espace public médical: entre réformes et E-santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01631629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upcoding and heterogeneity in hospitals’ response: A Natural Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarification et variabilité des coûts hospitaliers : Le cas de l'infarctus du myocarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01202684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospital Employment and Local Unemployment: Evidence from French Health Reforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01183454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coût des soins hospitaliers : effet de la concurrence par la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialisation et Inégalités : Le recours aux soins en zones rurales chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00826889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative procedures: the key factor for hospital performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gobillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baisse du recours aux soins dans les zones rurales en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease in the healthcare demand in rural China: A side effect of the industrialization process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Jin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare access for migrants in China : A new frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00575014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional disparities in mortality by heart attack: evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gobillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynesian hospitals? Public employment and political pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distortionary effect of health insurance on health demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fombaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémies dues à un arbovirus transmis par le moustique Aedes albopictus en France hexagonale: probabilité d'apparition, ampleur de la transmission et impacts sanitaires, économiques et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Apouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0146, Anses. 2024, 247 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04721058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chine et la crise sanitaire de covid-19 programme humanitaire & développement observatoire de la santé mondiale -global health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PROGRAMME HUMANITAIRE &amp; DÉVELOPPEMENT OBSERVATOIRE DE LA SANTÉ MONDIALE -GLOBAL HEALTH. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03036192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’un programme d’activité physique adapté à des personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Senik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gerves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport IPP n°6, Institut des politiques publiques (IPP). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02514307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId241"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339350v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Milcent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13561-025-00663-2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163216v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Couralet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Zbiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Tchalla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frhs.2025.1564007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429140v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.254.0123" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568345v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58567/jea04010003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960584v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hlpt.2024.100851" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626835v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozenberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare12101007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690280v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanta Ramaroson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Maury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Binder-Foucard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moitry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307220" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S1973-9087.24.08046-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare12202038" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fauconnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17466" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155966v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17584" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812609v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17293" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Haddouk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schneider" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Daele" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele de Witte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12062147" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010942v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487764v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-07151-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462558v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021155" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317416v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10754-020-09287-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509527v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205172v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Senik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Zappal&#224;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gerves-Pinqui&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dargent-Molina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11482-021-09952-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494142v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18053/jctres.07.202105.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516943v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2021.2352" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163281v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09514848221115845" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168471v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Schoeb" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960301v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goffinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207379" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884165v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2018.02.027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957972v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428885v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gobillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509624v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.121-122.161" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379426v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313725v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binzhen Wu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2015.1036038" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dormont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Carusi Machado" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Huguenin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econ.2013.08.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbs065" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05551550v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654629v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2011.07.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754683v7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754395v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.602.0489" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754679v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691134v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Perelman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Shmueli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M Mcdonald" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pilote" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Saynina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6963-9-130" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168477v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terkel Christiansen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Dunham" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Lauridsen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Hampus Lyttkens" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Mcdonald" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.1417" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754241v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gabriel Steg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.106.664979" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754133v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.1164" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754065v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-9134.2005.00075.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F068517DB577207928F73BDD4BF6695F0825983/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754110v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754053v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.1010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990473v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.935" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990505v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990530v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2002.1463" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990669v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delattre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mcclellan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990623v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Moreland" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kessler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hobbs" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990684v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990635v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dormont Brigitte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777262v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04524816v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02875327v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313937v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960392v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960389v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231837v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777248v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gabri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.haddo.2022.01.0225" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520867v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960338v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960330v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885441v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01785784v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960346v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01785773v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01785764v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885443v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-03517143v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_10" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785740v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960374v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960382v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979243v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990752v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Atella" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ridout" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Richardson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Robertson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012328v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990996v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526995v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gerves" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440125v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394171v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gauthier-Maxence" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05229846v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361837v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393210v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422529v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152752v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422591v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347791v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347797v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251542v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960599v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966661v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265054v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010949v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966669v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966671v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649493v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649554v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631629v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340557v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202684v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183454v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010327v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826889v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653441v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653450v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564848v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Jin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575014v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586837v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586792v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587713v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fombaron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721058v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Paty" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Calba" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cardinale" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906960v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514307v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565554v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Milcent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.361.0001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339350v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13561-025-00663-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163216v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Couralet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Zbiri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Tchalla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frhs.2025.1564007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429140v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.254.0123" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568345v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58567/jea04010003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626835v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozenberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare12101007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690280v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanta Ramaroson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Maury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Binder-Foucard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moitry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307220" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S1973-9087.24.08046-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare12202038" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960584v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hlpt.2024.100851" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155966v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17584" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812609v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fauconnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17293" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Haddouk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schneider" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Daele" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele de Witte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12062147" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206862v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17466" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010942v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487764v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-07151-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462558v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021155" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10754-020-09287-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509527v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205172v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Senik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Zappal&#224;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gerves-Pinqui&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dargent-Molina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11482-021-09952-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18053/jctres.07.202105.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516943v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2021.2352" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09514848221115845" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168471v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Schoeb" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960301v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goffinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207379" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884165v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2018.02.027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428885v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gobillon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.121-122.161" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313725v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binzhen Wu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2015.1036038" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Carusi Machado" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Huguenin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econ.2013.08.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbs065" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05551550v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dormont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2012.10021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654629v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2011.07.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754683v7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754395v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.602.0489" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754679v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691134v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Perelman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Shmueli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M Mcdonald" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pilote" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Saynina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6963-9-130" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168477v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terkel Christiansen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Dunham" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Lauridsen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Hampus Lyttkens" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Mcdonald" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.1417" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gabriel Steg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.106.664979" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754133v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.1164" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754110v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.1010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754065v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-9134.2005.00075.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F068517DB577207928F73BDD4BF6695F0825983/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990473v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.935" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990505v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990530v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2002.1463" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990669v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delattre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mcclellan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990623v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Moreland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kessler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hobbs" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990635v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dormont Brigitte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990684v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777262v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566754v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Kane Diallo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chossegros" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sauvadet-Chouvy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04524816v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02875327v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960392v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960389v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313937v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231837v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777248v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gabri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.haddo.2022.01.0225" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520867v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960338v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01785784v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960346v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01785773v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01785764v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885443v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-03517143v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_10" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785740v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960374v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960382v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960330v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885441v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979243v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990752v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Atella" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ridout" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Richardson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Robertson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012328v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990996v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526995v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gerves" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440125v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394171v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gauthier-Maxence" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05229846v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361837v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393210v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422529v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152752v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422591v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347791v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347797v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251542v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960599v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966661v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265054v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010949v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966669v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966671v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649493v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649554v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631629v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340557v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202684v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183454v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010327v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826889v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653441v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653450v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564848v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Jin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575014v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586837v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586792v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587713v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fombaron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721058v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Paty" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Calba" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cardinale" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906960v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514307v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>