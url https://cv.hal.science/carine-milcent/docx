--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Milcent </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarifs des séjours hospitaliers : rapport sectoriel et évolution dans le temps (2009-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 136 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.361.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent inconsistencies in patient cost variability within the French DRG classification system over the 2012–2019 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Economics Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.91. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13561-025-00663-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total hip arthroplasty, associated rehabilitation care and the COVID-19 pandemic in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Couralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Tchalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Health Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frhs.2025.1564007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05163216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity-Based Funding (T2A/DRG) between payment and regulation: Tariffs, sector, and implications for public health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (4), pp.123-129. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.254.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in French hospital: Does it impact the patient management in healthcare?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The B.E. journal of economic analysis &amp; policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (1), pp.89. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58567/jea04010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04568345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staff Resources in Public and Private Hospitals and Their Implication for Medical Practice: A French Study of Caesareans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (10), pp.1007. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/healthcare12101007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroke but no hospital admission: Lost opportunity for whom?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Binder-Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Moitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (8), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0307220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of patients' socioeconomic status in rehabilitation centers on the efficiency and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23736/S1973-9087.24.08046-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frailty Indicator over the Adult Life Cycle as a Predictor of Healthcare Expenditure and Mortality in the Short to Midterm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (20), pp.2038. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/healthcare12202038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias due to re-used databases: Coding in hospital for extremely vulnerable patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Policy and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hlpt.2024.100851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960584v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overuse of caesareans: Potential healthcare and financial benefits of prenatal education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1471-0528.17584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04155966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Tarifications à l'Activité _ T2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finances hospitalières </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Care for uterine fibroids: another casualty of the COVID pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1471-0528.17293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03812609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telepsychology in Europe since COVID-19: How to Foster Social Telepresence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Haddouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom van Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele de Witte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (6), pp.2147. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm12062147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed treatment for uterine fibroids during the COVID‐19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 130 (8), pp.995-996. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1471-0528.17466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04206862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home-based postnatal coordinated care after hospital discharge: a PRADO French experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03010942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access-to-care: evidence from home-based postnatal coordinated care after hospital discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12913-021-07151-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487764v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de santé chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (11), pp.1055-1059. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2021155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From downcoding to upcoding: DRG based payment in hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10754-020-09287-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02317416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une intégration du digital dans les systèmes de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Happier Elderly Residents. The positive impact of physical activity on objective and subjective health condition of elderly people in nursing homes. Evidence from a multi-site randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Senik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Zappalà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gerves-Pinquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Dargent-Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Research in Quality of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 p. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11482-021-09952-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205172v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From conventional healthcare to e-health: Social and spatial transformation. Using a comparison between HK and mainland China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical and Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (5), pp.701-711. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18053/jctres.07.202105.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de santé français face à la crise sanitaire: De désorganisation à réorganisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97 (10), pp.857-864. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ipe.2021.2352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03516943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of telehealth: evidence from French teleconsultation for women's healthcare, prior and during COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Services Management Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (3), pp.182-192. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09514848221115845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing woman's health choices during menopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Schoeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hong Kong Physiotherapy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (4), pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesarean delivery rate and staffing levels of the maternity unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (11), pp.e0207379. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0207379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership and hospital behaviour: Employment and local unemployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 202, pp.151 - 161. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2018.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01884165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarification et variabilité des coûts hospitaliers: Le cas de l'infartus du myocarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03957972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and Hospital Quality: Evidence from a French Natural Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gobillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IZA Discussion Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier bilan de la tarification à l’activité (T2A) sur la variabilité des coûts hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 210, pp.45 - 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Effect of Ownership Status on Hospital Quality: The Key Role of Innovative Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gobillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121-122, pp.161-186. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15609/annaeconstat2009.121-122.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Health System Inefficiency, Violence, and Digital Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, The Health System and Access to Healthcare in China, 2016/4, pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China's social welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.73-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01379426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do You Feel? The Effect of the New Cooperative Medical Scheme in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binzhen Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (12), pp.1585-1602. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00220388.2015.1036038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01313725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School absenteeism, work and health among Brazilian children: Full information versus limited information model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Carusi Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Huguenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.46-60. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econ.2013.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00943045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial disparities in hospital performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gobillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (6), pp.1013-1040. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jeg/lbs065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00879787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer la productivité et l'efficacité des hôpitaux publics et privés ? Les enjeux de la convergence tarifaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 455-456, pp.143-173. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2012.10021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Employment and Political Pressure: The Case of French Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (5), pp.1103-1112. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhealeco.2011.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare for Migrants in Urban China: A New Frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754683v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarification hospitalière et pratique médicale. La pratique de la césarienne en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (2), pp.489-506. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.602.0489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'angine de poitrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarité et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequality in treatment use among elderly patients with acute myocardial infarction: USA, Belgium and Quebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Perelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shmueli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn M Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Pilote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Saynina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1), pp.130. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1472-6963-9-130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of economic incentives and regulatory factors on the adoption of treatment technologies: a case study of technologies used to treat heart attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terkel Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Dunham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jørgen Lauridsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Hampus Lyttkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (10), pp.1114 - 1132. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hec.1417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Differences in Hospital Mortality and Use of Percutaneous Coronary Intervention in Acute Myocardial Infarction. Microsimulation Analysis of the 1999 Nationwide French Hospitals Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> isabelle Durand-Zaleski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gabriel Steg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 115, pp.833-839. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.106.664979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Income-related reporting heterogeneity inself-assessed health: Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Etilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (9), pp.965-981. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hec.1164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754133v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation diffusion under budget constraint. Microeconometric evidence on heart attack in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 79-80, pp.697-726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospital Ownership, Reimbursement Systems and Mortality Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (11), pp.1151-1168. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hec.1010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to regulate heterogeneous hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economics and Management Strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (3), pp.591-621. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1530-9134.2005.00075.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sources of hospital cost variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (10), pp.927-939. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hec.935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarification des hôpitaux : la prise en compte des hétérogénéités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle régulation pour les hôpitaux publics français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (2), pp.117-142. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rfeco.2002.1463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de tarification et évolutions de la variabilité des coûts hospitaliers en France et aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Mcclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers Solidarité et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Change Around The World: Evidence From Heart Attack Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Moreland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Mcclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Saynina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hobbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (3), pp.25-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts hospitaliers et tarification par pathologie - Le cas de l'infarctus du myocarde aigu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dormont Brigitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 110 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes de la variabilité des coûts hospitaliers et tarification à la pathologie. Le cas de l’infarctus du myocarde aigu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, L’expérimentation sanitaire et sociale - Résumés, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il des arguments médico-économiques pour développer la chirurgie ambulatoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès Chirurgie ambulatoire en Gynécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency hip replacement care trajectories in the French elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Kane Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chossegros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sauvadet-Chouvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPR-SanteNum 2025 - Journées Annuelles du PEPR Santé Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie de la santé et des systèmes de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 264 p., 2024, 978-2-340-08719-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04524816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition Between Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dormont Brigitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEPREMAP, 49, 230 p., 2019, Collection du CEPREMAP, 978-2-7288-0602-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02875327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between Hospitals: Does it Affect Quality of Care ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions rue d'Ulm, 236 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Mac Millan, 250 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between hospitals. Does it affect quality of care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Rue d'Ulm, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health literacy, socioeconomic disparities and health outcomes: the role of antenatal education in the use of caesarean sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Apouey and Jacques Silber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inequality, Poverty and Financial, Health and Digital Literacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research on economic inequality (32), In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télépsychologie en France depuis le COVID-19: La formation comme facteur clé de la pratique de la télépsychologie et la satisfaction des psychologues dans les consultations en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Haddouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télépsychologie : état des lieux et enjeux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Érès; Érès, pp.225-248, 2022, 9782749274423. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.haddo.2022.01.0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de santé face à la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Gaille; Philippe Terral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pandémie : un fait social total</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.80-89, 2021, 978-2-271-14034-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership and Hospital Productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Dormont; Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competition between Hospitals: Does it Affect Quality of Care ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, Editions rue d'Ulm, pp.69-113, 2019, 978-2-7288-0602-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960338v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization of Healthcare in China and its Reforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Mac Millan; Springer International Publishing, pp.35-62, 2018, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Notion of a Health Good in China and Elsewhere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Mac Millan, pp.15 - 33, 2018, 978-3-319-69736-9. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Violence as a Result of Inefficiency in the Healthcare System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.171-190, 2018, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Insurance in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Mac Millan; Springer International Publishing, pp.125-152, 2018, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare Reform in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Mac Millan, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01885443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion and Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare Reform in China From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.225-241, 2018, 978-3-319-69735-2. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospital Institutional Context and Funding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Mac Millan, pp.63 - 89, 2018, 978-3-319-69736-9. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01785740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5: Medical Staff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Mac Millan; Springer International Publishing, pp.91-123, 2018, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Medical Drug Market and its Reforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Mac Millan; Springer International Publishing, pp.153 - 170, 2018, 978-3-319-69735-2. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The competition effect of the French reform on Hospital quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gobillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Dormont; Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competition between Hospitals: Does it Affect Quality of Care ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, Editions rue d'Ulm, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare Reform in China. From violence to digital healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.191-223, 2018, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01885441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity accross hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hardbound. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.NC, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00979243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship Between Health Policies, Medical Technology Trends and Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Atella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hobbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Ridout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Disease-based Comparison of Health Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OECD, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de santé chinois : clés de décryptage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02012328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of decentralisation and competition on hospital management and performance in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gobillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of a physical activity programme designed for elderly people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gerves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Senik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02526995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Announced but Unimplemented Bundled Payment Rules on Hospital Coding Practices in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain et Données de Santé : Enjeux Juridiques et Perspectives Régulatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gauthier-Maxence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport sectoriel des tarifs : Convergence ou divergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05229846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Compliance and Innovation: A Socio-Legal Analysis of Health Data Regulators in France under the European Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gauthier-Maxence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La convergence tarifaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frailty and Self-Assessment Health: Similitude and Divergence over the adult life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in French hospital: Does it impact the patient management in healthcare?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03152752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des coûts hospitaliers après 15 ans d’introduction de la T2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T2A, (In)cohérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lesson from the process of simplifying a complex DRG classification by users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production hospitalière : Comment la définir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sorting effect in healthcare access: Those left behind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of telehealth: evidence from French teleconsultation for women's healthcare, prior and during COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03966661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telepsychology in France since COVID-19. Training as key factor for telepsychology practice and psychologists’ satisfaction in online consultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Haddouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehabilitation Care: Performance and Ownership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03010949v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home-based postnatal coordinated care after hospital discharge: a PRADO French experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03966669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From downcoding to upcoding: DRG based payment in hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03966671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership and Hospital Behaviour: Employment and Local Unemployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01649493v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier bilan de la T2A sur la variabilité des coûts hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01649554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation d’un espace public médical: entre réformes et E-santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01631629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upcoding and heterogeneity in hospitals’ response: A Natural Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarification et variabilité des coûts hospitaliers : Le cas de l'infarctus du myocarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01202684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospital Employment and Local Unemployment: Evidence from French Health Reforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01183454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coût des soins hospitaliers : effet de la concurrence par la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialisation et Inégalités : Le recours aux soins en zones rurales chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00826889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative procedures: the key factor for hospital performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gobillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baisse du recours aux soins dans les zones rurales en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease in the healthcare demand in rural China: A side effect of the industrialization process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Jin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare access for migrants in China : A new frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00575014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional disparities in mortality by heart attack: evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gobillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynesian hospitals? Public employment and political pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distortionary effect of health insurance on health demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fombaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémies dues à un arbovirus transmis par le moustique Aedes albopictus en France hexagonale: probabilité d'apparition, ampleur de la transmission et impacts sanitaires, économiques et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Apouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0146, Anses. 2024, 247 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04721058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chine et la crise sanitaire de covid-19 programme humanitaire & développement observatoire de la santé mondiale -global health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PROGRAMME HUMANITAIRE &amp; DÉVELOPPEMENT OBSERVATOIRE DE LA SANTÉ MONDIALE -GLOBAL HEALTH. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03036192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’un programme d’activité physique adapté à des personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Senik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gerves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport IPP n°6, Institut des politiques publiques (IPP). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02514307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId241"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carine Milcent </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarifs des séjours hospitaliers : rapport sectoriel et évolution dans le temps (2009-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 136 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.361.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total hip arthroplasty, associated rehabilitation care and the COVID-19 pandemic in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Couralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Tchalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Health Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frhs.2025.1564007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05163216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity-Based Funding (T2A/DRG) between payment and regulation: Tariffs, sector, and implications for public health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (4), pp.123-129. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.254.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent inconsistencies in patient cost variability within the French DRG classification system over the 2012–2019 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Economics Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.91. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13561-025-00663-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in French hospital: Does it impact the patient management in healthcare?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The B.E. journal of economic analysis &amp; policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (1), pp.89. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58567/jea04010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04568345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroke but no hospital admission: Lost opportunity for whom?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Binder-Foucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Moitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (8), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0307220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staff Resources in Public and Private Hospitals and Their Implication for Medical Practice: A French Study of Caesareans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (10), pp.1007. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/healthcare12101007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of patients' socioeconomic status in rehabilitation centers on the efficiency and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23736/S1973-9087.24.08046-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frailty Indicator over the Adult Life Cycle as a Predictor of Healthcare Expenditure and Mortality in the Short to Midterm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (20), pp.2038. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/healthcare12202038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04784103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias due to re-used databases: Coding in hospital for extremely vulnerable patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Policy and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hlpt.2024.100851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960584v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Tarifications à l'Activité _ T2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finances hospitalières </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overuse of caesareans: Potential healthcare and financial benefits of prenatal education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1471-0528.17584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04155966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Care for uterine fibroids: another casualty of the COVID pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1471-0528.17293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03812609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telepsychology in Europe since COVID-19: How to Foster Social Telepresence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Haddouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom van Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele de Witte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (6), pp.2147. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm12062147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed treatment for uterine fibroids during the COVID‐19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 130 (8), pp.995-996. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1471-0528.17466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04206862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From downcoding to upcoding: DRG based payment in hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10754-020-09287-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02317416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une intégration du digital dans les systèmes de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Happier Elderly Residents. The positive impact of physical activity on objective and subjective health condition of elderly people in nursing homes. Evidence from a multi-site randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Senik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Zappalà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gerves-Pinquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Dargent-Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Research in Quality of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 p. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11482-021-09952-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205172v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home-based postnatal coordinated care after hospital discharge: a PRADO French experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03010942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access-to-care: evidence from home-based postnatal coordinated care after hospital discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12913-021-07151-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487764v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de santé chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (11), pp.1055-1059. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2021155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From conventional healthcare to e-health: Social and spatial transformation. Using a comparison between HK and mainland China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical and Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (5), pp.701-711. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18053/jctres.07.202105.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de santé français face à la crise sanitaire: De désorganisation à réorganisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97 (10), pp.857-864. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ipe.2021.2352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03516943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of telehealth: evidence from French teleconsultation for women's healthcare, prior and during COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Services Management Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (3), pp.182-192. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09514848221115845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing woman's health choices during menopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Schoeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hong Kong Physiotherapy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (4), pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesarean delivery rate and staffing levels of the maternity unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (11), pp.e0207379. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0207379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership and hospital behaviour: Employment and local unemployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 202, pp.151 - 161. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2018.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01884165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and Hospital Quality: Evidence from a French Natural Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gobillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IZA Discussion Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarification et variabilité des coûts hospitaliers: Le cas de l'infartus du myocarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03957972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier bilan de la tarification à l’activité (T2A) sur la variabilité des coûts hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 210, pp.45 - 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Effect of Ownership Status on Hospital Quality: The Key Role of Innovative Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gobillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121-122, pp.161-186. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15609/annaeconstat2009.121-122.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Health System Inefficiency, Violence, and Digital Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, The Health System and Access to Healthcare in China, 2016/4, pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China's social welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.73-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01379426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do You Feel? The Effect of the New Cooperative Medical Scheme in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binzhen Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (12), pp.1585-1602. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00220388.2015.1036038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01313725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School absenteeism, work and health among Brazilian children: Full information versus limited information model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Carusi Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Huguenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.46-60. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econ.2013.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00943045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial disparities in hospital performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gobillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (6), pp.1013-1040. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jeg/lbs065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00879787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer la productivité et l'efficacité des hôpitaux publics et privés ? Les enjeux de la convergence tarifaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 455-456, pp.143-173. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2012.10021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Employment and Political Pressure: The Case of French Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (5), pp.1103-1112. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhealeco.2011.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare for Migrants in Urban China: A New Frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754683v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequality in treatment use among elderly patients with acute myocardial infarction: USA, Belgium and Quebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Perelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Shmueli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn M Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Pilote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Saynina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1), pp.130. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1472-6963-9-130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarification hospitalière et pratique médicale. La pratique de la césarienne en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (2), pp.489-506. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.602.0489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'angine de poitrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarité et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of economic incentives and regulatory factors on the adoption of treatment technologies: a case study of technologies used to treat heart attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terkel Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Dunham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jørgen Lauridsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Hampus Lyttkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (10), pp.1114 - 1132. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hec.1417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Differences in Hospital Mortality and Use of Percutaneous Coronary Intervention in Acute Myocardial Infarction. Microsimulation Analysis of the 1999 Nationwide French Hospitals Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> isabelle Durand-Zaleski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gabriel Steg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 115, pp.833-839. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.106.664979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Income-related reporting heterogeneity inself-assessed health: Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Etilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (9), pp.965-981. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hec.1164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754133v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation diffusion under budget constraint. Microeconometric evidence on heart attack in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 79-80, pp.697-726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospital Ownership, Reimbursement Systems and Mortality Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (11), pp.1151-1168. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hec.1010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to regulate heterogeneous hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economics and Management Strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (3), pp.591-621. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1530-9134.2005.00075.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sources of hospital cost variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (10), pp.927-939. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hec.935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarification des hôpitaux : la prise en compte des hétérogénéités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de tarification et évolutions de la variabilité des coûts hospitaliers en France et aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Mcclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers Solidarité et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle régulation pour les hôpitaux publics français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (2), pp.117-142. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rfeco.2002.1463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Change Around The World: Evidence From Heart Attack Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Moreland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Mcclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Saynina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hobbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (3), pp.25-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts hospitaliers et tarification par pathologie - Le cas de l'infarctus du myocarde aigu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dormont Brigitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 110 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes de la variabilité des coûts hospitaliers et tarification à la pathologie. Le cas de l’infarctus du myocarde aigu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, L’expérimentation sanitaire et sociale - Résumés, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il des arguments médico-économiques pour développer la chirurgie ambulatoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès Chirurgie ambulatoire en Gynécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency hip replacement care trajectories in the French elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Kane Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chossegros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sauvadet-Chouvy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPR-SanteNum 2025 - Journées Annuelles du PEPR Santé Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie de la santé et des systèmes de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 264 p., 2024, 978-2-340-08719-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04524816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition Between Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dormont Brigitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEPREMAP, 49, 230 p., 2019, Collection du CEPREMAP, 978-2-7288-0602-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02875327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between Hospitals: Does it Affect Quality of Care ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions rue d'Ulm, 236 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Mac Millan, 250 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between hospitals. Does it affect quality of care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Rue d'Ulm, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health literacy, socioeconomic disparities and health outcomes: the role of antenatal education in the use of caesarean sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Apouey and Jacques Silber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inequality, Poverty and Financial, Health and Digital Literacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research on economic inequality (32), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télépsychologie en France depuis le COVID-19: La formation comme facteur clé de la pratique de la télépsychologie et la satisfaction des psychologues dans les consultations en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Haddouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télépsychologie : état des lieux et enjeux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Érès; Érès, pp.225-248, 2022, 9782749274423. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.haddo.2022.01.0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de santé face à la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Gaille; Philippe Terral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pandémie : un fait social total</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.80-89, 2021, 978-2-271-14034-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership and Hospital Productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Dormont; Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competition between Hospitals: Does it Affect Quality of Care ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, Editions rue d'Ulm, pp.69-113, 2019, 978-2-7288-0602-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960338v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare Reform in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Mac Millan, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01885443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Violence as a Result of Inefficiency in the Healthcare System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.171-190, 2018, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Insurance in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Mac Millan; Springer International Publishing, pp.125-152, 2018, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization of Healthcare in China and its Reforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Mac Millan; Springer International Publishing, pp.35-62, 2018, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Notion of a Health Good in China and Elsewhere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Mac Millan, pp.15 - 33, 2018, 978-3-319-69736-9. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion and Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare Reform in China From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.225-241, 2018, 978-3-319-69735-2. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospital Institutional Context and Funding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Mac Millan, pp.63 - 89, 2018, 978-3-319-69736-9. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01785740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5: Medical Staff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Mac Millan; Springer International Publishing, pp.91-123, 2018, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Medical Drug Market and its Reforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Reform in China: From Violence To Digital Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Mac Millan; Springer International Publishing, pp.153 - 170, 2018, 978-3-319-69735-2. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The competition effect of the French reform on Hospital quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gobillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Dormont; Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competition between Hospitals: Does it Affect Quality of Care ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, Editions rue d'Ulm, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Milcent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare Reform in China. From violence to digital healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.191-223, 2018, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69736-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01885441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity accross hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hardbound. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.NC, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00979243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship Between Health Policies, Medical Technology Trends and Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Atella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hobbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Ridout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Disease-based Comparison of Health Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OECD, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de santé chinois : clés de décryptage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02012328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of decentralisation and competition on hospital management and performance in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gobillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of a physical activity programme designed for elderly people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gerves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Senik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02526995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Announced but Unimplemented Bundled Payment Rules on Hospital Coding Practices in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Compliance and Innovation: A Socio-Legal Analysis of Health Data Regulators in France under the European Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gauthier-Maxence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain et Données de Santé : Enjeux Juridiques et Perspectives Régulatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gauthier-Maxence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport sectoriel des tarifs : Convergence ou divergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05229846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition in French hospital: Does it impact the patient management in healthcare?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03152752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La convergence tarifaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frailty and Self-Assessment Health: Similitude and Divergence over the adult life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des coûts hospitaliers après 15 ans d’introduction de la T2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lesson from the process of simplifying a complex DRG classification by users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production hospitalière : Comment la définir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T2A, (In)cohérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sorting effect in healthcare access: Those left behind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of telehealth: evidence from French teleconsultation for women's healthcare, prior and during COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03966661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telepsychology in France since COVID-19. Training as key factor for telepsychology practice and psychologists’ satisfaction in online consultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Haddouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehabilitation Care: Performance and Ownership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03010949v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home-based postnatal coordinated care after hospital discharge: a PRADO French experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03966669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From downcoding to upcoding: DRG based payment in hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03966671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership and Hospital Behaviour: Employment and Local Unemployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01649493v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier bilan de la T2A sur la variabilité des coûts hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01649554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation d’un espace public médical: entre réformes et E-santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01631629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upcoding and heterogeneity in hospitals’ response: A Natural Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarification et variabilité des coûts hospitaliers : Le cas de l'infarctus du myocarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01202684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospital Employment and Local Unemployment: Evidence from French Health Reforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01183454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coût des soins hospitaliers : effet de la concurrence par la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialisation et Inégalités : Le recours aux soins en zones rurales chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00826889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative procedures: the key factor for hospital performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gobillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baisse du recours aux soins dans les zones rurales en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease in the healthcare demand in rural China: A side effect of the industrialization process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Jin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare access for migrants in China : A new frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00575014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional disparities in mortality by heart attack: evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gobillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynesian hospitals? Public employment and political pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness to pay versus price of market: demand for prescription drugs and Insurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fombaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distortionary effect of health insurance on health demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fombaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00587713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémies dues à un arbovirus transmis par le moustique Aedes albopictus en France hexagonale: probabilité d'apparition, ampleur de la transmission et impacts sanitaires, économiques et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Apouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0146, Anses. 2024, 247 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04721058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03036192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chine et la crise sanitaire de covid-19 programme humanitaire & développement observatoire de la santé mondiale -global health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PROGRAMME HUMANITAIRE &amp; DÉVELOPPEMENT OBSERVATOIRE DE LA SANTÉ MONDIALE -GLOBAL HEALTH. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’un programme d’activité physique adapté à des personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Senik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gerves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport IPP n°6, Institut des politiques publiques (IPP). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02514307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId242"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565554v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Milcent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.361.0001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339350v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13561-025-00663-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163216v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Couralet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Zbiri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Tchalla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frhs.2025.1564007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429140v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.254.0123" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568345v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58567/jea04010003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626835v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozenberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare12101007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690280v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanta Ramaroson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Maury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Binder-Foucard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moitry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307220" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S1973-9087.24.08046-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare12202038" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960584v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hlpt.2024.100851" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155966v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17584" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812609v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fauconnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17293" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Haddouk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schneider" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Daele" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele de Witte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12062147" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206862v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17466" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010942v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487764v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-07151-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462558v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021155" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10754-020-09287-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509527v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205172v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Senik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Zappal&#224;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gerves-Pinqui&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dargent-Molina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11482-021-09952-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18053/jctres.07.202105.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516943v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2021.2352" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09514848221115845" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168471v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Schoeb" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960301v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goffinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207379" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884165v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2018.02.027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428885v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gobillon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.121-122.161" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313725v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binzhen Wu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2015.1036038" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Carusi Machado" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Huguenin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econ.2013.08.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbs065" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05551550v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dormont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2012.10021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654629v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2011.07.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754683v7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754395v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.602.0489" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754679v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691134v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Perelman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Shmueli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M Mcdonald" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pilote" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Saynina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6963-9-130" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168477v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terkel Christiansen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Dunham" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Lauridsen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Hampus Lyttkens" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Mcdonald" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.1417" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gabriel Steg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.106.664979" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754133v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.1164" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754110v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.1010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754065v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-9134.2005.00075.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F068517DB577207928F73BDD4BF6695F0825983/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990473v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.935" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990505v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990530v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2002.1463" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990669v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delattre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mcclellan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990623v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Moreland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kessler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hobbs" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990635v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dormont Brigitte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990684v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777262v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566754v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Kane Diallo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chossegros" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sauvadet-Chouvy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04524816v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02875327v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960392v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960389v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313937v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231837v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777248v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gabri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.haddo.2022.01.0225" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520867v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960338v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01785784v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960346v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01785773v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01785764v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885443v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-03517143v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_10" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785740v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960374v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960382v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960330v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885441v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979243v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990752v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Atella" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ridout" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Richardson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Robertson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012328v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990996v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526995v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gerves" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440125v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394171v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gauthier-Maxence" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05229846v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361837v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393210v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422529v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152752v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422591v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347791v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347797v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251542v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960599v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966661v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265054v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010949v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966669v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966671v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649493v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649554v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631629v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340557v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202684v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183454v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010327v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826889v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653441v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653450v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564848v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Jin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575014v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586837v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586792v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587713v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fombaron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721058v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Paty" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Calba" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cardinale" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906960v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514307v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565554v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Milcent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.361.0001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163216v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Couralet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Zbiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Tchalla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frhs.2025.1564007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429140v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.254.0123" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339350v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13561-025-00663-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568345v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58567/jea04010003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690280v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanta Ramaroson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Maury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Binder-Foucard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moitry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307220" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626835v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozenberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare12101007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S1973-9087.24.08046-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare12202038" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960584v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hlpt.2024.100851" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155966v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17584" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812609v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fauconnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17293" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Haddouk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schneider" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Daele" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele de Witte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12062147" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206862v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0528.17466" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317416v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10754-020-09287-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205172v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Senik" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Zappal&#224;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gerves-Pinqui&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dargent-Molina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11482-021-09952-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487764v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-07151-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021155" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18053/jctres.07.202105.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516943v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2021.2352" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09514848221115845" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168471v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Schoeb" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960301v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goffinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207379" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884165v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2018.02.027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gobillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957972v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.121-122.161" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313725v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binzhen Wu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2015.1036038" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Carusi Machado" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Huguenin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econ.2013.08.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbs065" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05551550v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dormont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2012.10021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654629v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2011.07.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754683v7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691134v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Perelman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Shmueli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M Mcdonald" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pilote" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Saynina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6963-9-130" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754395v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.602.0489" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754679v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168477v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terkel Christiansen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Dunham" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Lauridsen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Hampus Lyttkens" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Mcdonald" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.1417" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;isabelle Durand-Zaleski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gabriel Steg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.106.664979" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754133v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.1164" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754110v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.1010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754065v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-9134.2005.00075.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F068517DB577207928F73BDD4BF6695F0825983/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990473v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.935" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990505v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990669v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delattre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mcclellan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990530v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2002.1463" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990623v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Moreland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kessler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hobbs" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990635v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dormont Brigitte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990684v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777262v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566754v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Kane Diallo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chossegros" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sauvadet-Chouvy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04524816v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02875327v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960392v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960389v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313937v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231837v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777248v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gabri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.haddo.2022.01.0225" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520867v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960338v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885443v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01785773v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01785764v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01785784v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960346v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-03517143v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_10" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785740v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960374v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960382v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960330v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885441v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69736-9_9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979243v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990752v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Atella" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ridout" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Richardson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Robertson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012328v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990996v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526995v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gerves" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440125v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361837v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gauthier-Maxence" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394171v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05229846v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152752v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393210v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422529v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422591v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347797v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251542v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347791v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960599v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966661v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265054v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010949v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966669v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966671v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649493v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649554v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631629v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340557v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202684v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183454v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010327v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826889v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653441v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653450v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564848v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Jin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575014v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586837v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586792v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617375v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fombaron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587713v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721058v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Paty" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Calba" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cardinale" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906960v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514307v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>