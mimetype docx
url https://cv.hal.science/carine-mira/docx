--- v0 (2026-03-16)
+++ v1 (2026-05-08)
@@ -229,605 +229,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger les facteurs de réussite en L1 par les marges de celle-ci</w:t>
+                <w:t xml:space="preserve">Sur le chemin de la néomanagérialisation de l’Université par les appels à projets, réactions des agent·es : entre volonté de conserver ses pratiques et réforme pragmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Mira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérience étudiante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CY Université, Jun 2024, Cergy, France</w:t>
+              <w:t xml:space="preserve">ESR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, Oct 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999245v1</w:t>
+                <w:t xml:space="preserve">hal-04999284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours de décrochage universitaire : comprendre les facteurs majeurs de réussite ou de décrochage par la marge</w:t>
+                <w:t xml:space="preserve">Pratiques différenciées d’accompagnement à l’orientation des élèves dans un contexte de partenariat permis par des PIA 3 : études de cas sur 3 territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Mira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bourgeade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESR 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Poitiers, Oct 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">BRIO2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999279v1</w:t>
+                <w:t xml:space="preserve">hal-04577054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans quelle mesure le projet LYLI financé par le PIA3 met en œuvre depuis son lancement une dynamique collective autour de l’orientation des jeunes en cours de construction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Mira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRIO2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques différenciées d’accompagnement à l’orientation des élèves dans un contexte de partenariat permis par des PIA 3 : études de cas sur 3 territoires</w:t>
+                <w:t xml:space="preserve">Parcours de décrochage universitaire : comprendre les facteurs majeurs de réussite ou de décrochage par la marge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Mira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Bourgeade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BRIO2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">ESR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, Oct 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577054v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le chemin de la néomanagérialisation de l’Université par les appels à projets, réactions des agent·es : entre volonté de conserver ses pratiques et réforme pragmatique</w:t>
+                <w:t xml:space="preserve">Pratiques de (co)accompagnement à l’orientation dans les territoires en éducation prioritaire : comprendre les positionnements des parties prenantes mis en place par les politiques publiques éducatives territorialisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Mira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESR 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Poitiers, Oct 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Pratiques d'accompagnement à l'orientation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FABOR, Jan 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999284v1</w:t>
+                <w:t xml:space="preserve">hal-04414568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de (co)accompagnement à l’orientation dans les territoires en éducation prioritaire : comprendre les positionnements des parties prenantes mis en place par les politiques publiques éducatives territorialisées</w:t>
+                <w:t xml:space="preserve">Construction d’un collectif d’accompagnement à l’orientation autour du projet LYLI (PIA3) par une analyse monographique et cartographique du réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Mira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques d'accompagnement à l'orientation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FABOR, Jan 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">BRIO, l'orientation accompagnée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRIO, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414568v1</w:t>
+                <w:t xml:space="preserve">hal-05002582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’un collectif d’accompagnement à l’orientation autour du projet LYLI (PIA3) par une analyse monographique et cartographique du réseau</w:t>
+                <w:t xml:space="preserve">Posture critique de chercheuse dans un contrat de recherche-action financé par des appels à projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Mira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BRIO, l'orientation accompagnée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BRIO, May 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Trasce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRNEF 2024, Nov 2024, Rouen (Université de Rouen Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002582v1</w:t>
+                <w:t xml:space="preserve">hal-04999270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posture critique de chercheuse dans un contrat de recherche-action financé par des appels à projets</w:t>
+                <w:t xml:space="preserve">Interroger les facteurs de réussite en L1 par les marges de celle-ci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Mira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trasce</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRNEF 2024, Nov 2024, Rouen (Université de Rouen Normandie), France</w:t>
+              <w:t xml:space="preserve">Expérience étudiante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Université, Jun 2024, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999270v1</w:t>
+                <w:t xml:space="preserve">hal-04999245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche-action dans un contrat Cifre en Fondation d’entreprise : s’appuyer sur les carnets de terrain pour analyser la co-construction de l’objet de recherche, « tenir le cap » et analyser</w:t>
               </w:r>
@@ -1014,234 +1014,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-agir dans les dispositifs d'orientation en territoires d'éducation prioritaire : enjeux de représentations, de ressources, de proximité et de positionnement</w:t>
+                <w:t xml:space="preserve">Les dispositifs d'accompagnement à l'orientation dans les territoires d'éducation prioritaire : remettre de la continuité dans les trajectoires des jeunes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Mira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum SCO-SUP, ruptures et continuités : piloter les parcours de réussites des jeunes du lycée à l’enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">27èmes Journées du Longitudinal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cereq, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653560v2</w:t>
+                <w:t xml:space="preserve">hal-04077008v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dispositifs d'accompagnement à l'orientation dans les territoires d'éducation prioritaire : remettre de la continuité dans les trajectoires des jeunes ?</w:t>
+                <w:t xml:space="preserve">Augmentation des conventions Cifre : illustration d'un nouveau paradigme d'action de l'État ? Observations croisées avec les politiques d'éducation prioritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Mira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Journées du Longitudinal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cereq, Jun 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">La recherche sous contrainte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077008v2</w:t>
+                <w:t xml:space="preserve">hal-03653562v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmentation des conventions Cifre : illustration d'un nouveau paradigme d'action de l'État ? Observations croisées avec les politiques d'éducation prioritaire</w:t>
+                <w:t xml:space="preserve">Co-agir dans les dispositifs d'orientation en territoires d'éducation prioritaire : enjeux de représentations, de ressources, de proximité et de positionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Mira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La recherche sous contrainte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Continuum SCO-SUP, ruptures et continuités : piloter les parcours de réussites des jeunes du lycée à l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653562v2</w:t>
+                <w:t xml:space="preserve">hal-03653560v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les pratiques et co-pratiques des accompagnants à l’orientation en territoire d’éducation prioritaire : vers la constitution d’un « commun » de l’orientation ?</w:t>
               </w:r>
@@ -1322,174 +1322,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counselling support system's analysis for youngsters, within special territories in France (so-called “éducation prioritaire”)</w:t>
+                <w:t xml:space="preserve">Actions communes d’acteurs différents sur le champ de l’orientation des collégiens et lycéens en éducation prioritaire en France : pratiques, représentations et identités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Mira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecadoc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">colloque international de l'association Recherches et pratiques en didactique professionnelle (RPDP 2022))</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, France. 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.026.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077023v1</w:t>
+                <w:t xml:space="preserve">hal-03699023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actions communes d’acteurs différents sur le champ de l’orientation des collégiens et lycéens en éducation prioritaire en France : pratiques, représentations et identités</w:t>
+                <w:t xml:space="preserve">Counselling support system's analysis for youngsters, within special territories in France (so-called “éducation prioritaire”)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Mira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international de l'association Recherches et pratiques en didactique professionnelle (RPDP 2022))</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecadoc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Pristina, Kosovo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdle.026.0083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03699023v1</w:t>
+                <w:t xml:space="preserve">hal-04077023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de cas : l’innovation dans les partenariats numériques inter-organisationnels</w:t>
               </w:r>
@@ -1860,51 +1860,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E599CAEA"/>
+    <w:nsid w:val="97EB30A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2091,51 +2091,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-mira" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9208-5886" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999260v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999245v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999279v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577051v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577054v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pannier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999284v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002582v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999270v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653560v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077008v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653562v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131924v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699023v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.026.0083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653556v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.028.0101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10382860" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04495984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carine-mira" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9208-5886" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999260v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577054v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pannier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577051v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999279v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414568v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002582v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999270v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999245v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077008v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653562v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653560v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131924v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.026.0083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077023v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653556v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.028.0101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10382860" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04495984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>