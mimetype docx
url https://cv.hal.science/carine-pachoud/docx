--- v0 (2026-03-15)
+++ v1 (2026-05-11)
@@ -323,196 +323,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conciliation or a confrontation of agricultural visions? A characterisation of the networks and key actors for sustainable agrifood transformations in the Bauges</w:t>
+                <w:t xml:space="preserve">Comment analyser les transformations soutenables dans les territoires ? Application de la perspective multidimensionnelle de transformation territoriale au Coeur des Bauges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Pachoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Koop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103980⟩</w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.301-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ges.2024.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04566452v1</w:t>
+                <w:t xml:space="preserve">hal-04780735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment analyser les transformations soutenables dans les territoires ? Application de la perspective multidimensionnelle de transformation territoriale au Coeur des Bauges</w:t>
+                <w:t xml:space="preserve">Conciliation or a confrontation of agricultural visions? A characterisation of the networks and key actors for sustainable agrifood transformations in the Bauges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Pachoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kirsten Koop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26, pp.301-324. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 218, pp.103980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ges.2024.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780735v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint problem framing: a transdisciplinary methodology for a sustainable future in mountain areas</w:t>
               </w:r>
@@ -645,51 +645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Societal transformation through the prism of the concept of territoire: A French contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Pachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Koop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1383,51 +1383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critina del Biaggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Koop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Pachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1982,51 +1982,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304621v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix M Dorn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pachoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Jurado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03066150.2025.2551702" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595079v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dendoncker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01513-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566452v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103980" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780735v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.12" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937179v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Bruley" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Grosinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cr&#233;peau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-022-01285-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle George" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2022.10.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010439v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balzarini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Otero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bornet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reynard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9920" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.7946" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12854/erde-2020-424" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281169v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo da Re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ramanzin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Sturaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12114596" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063342v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Critina del Biaggio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119753995.ch9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280097v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schermer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511730v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Metral" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304621v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix M Dorn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pachoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Jurado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03066150.2025.2551702" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595079v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dendoncker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01513-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780735v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.12" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566452v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103980" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937179v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Bruley" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Grosinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cr&#233;peau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-022-01285-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle George" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2022.10.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010439v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balzarini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Otero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bornet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reynard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9920" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.7946" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12854/erde-2020-424" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281169v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo da Re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ramanzin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Sturaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12114596" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.10.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063342v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Critina del Biaggio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119753995.ch9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280097v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schermer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511730v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Metral" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>